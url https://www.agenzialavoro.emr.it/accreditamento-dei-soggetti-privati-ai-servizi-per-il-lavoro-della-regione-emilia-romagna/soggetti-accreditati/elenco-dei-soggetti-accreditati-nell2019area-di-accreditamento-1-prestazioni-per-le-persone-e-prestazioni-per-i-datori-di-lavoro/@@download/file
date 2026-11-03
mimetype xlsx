--- v5 (2026-08-04)
+++ v6 (2026-11-03)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 5/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 7/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="690" documentId="13_ncr:1_{D0B9817C-E042-4454-BAB0-1D8D23025B59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39A40826-F682-41E1-BC13-935A73BBBF43}"/>
+  <xr:revisionPtr revIDLastSave="699" documentId="13_ncr:1_{D0B9817C-E042-4454-BAB0-1D8D23025B59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{21174359-6263-4015-A945-40683041C676}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$I$87</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Foglio1!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -271,59 +271,53 @@
   <si>
     <t>FORMINDUSTRIA EMILIA ROMAGNA SCARL</t>
   </si>
   <si>
     <t>02261631200</t>
   </si>
   <si>
     <t>ASSOFORM ROMAGNA S.C. A R.L.</t>
   </si>
   <si>
     <t>FONDAZIONE ALDINI VALERIANI</t>
   </si>
   <si>
     <t>CIS S CONS. R. L.</t>
   </si>
   <si>
     <t>CISITA PARMA SRL</t>
   </si>
   <si>
     <t>FOR.P.IN. SCARL</t>
   </si>
   <si>
     <t>IL SESTANTE ROMAGNA SRL</t>
   </si>
   <si>
-    <t>GESFOR S.R.L.</t>
-[...1 lines deleted...]
-  <si>
     <t>07297670635</t>
   </si>
   <si>
-    <t>Pozzuoli</t>
-[...1 lines deleted...]
-  <si>
     <t>NA</t>
   </si>
   <si>
     <t>GI GROUP SPA</t>
   </si>
   <si>
     <t>11629770154</t>
   </si>
   <si>
     <t>IAL E.R. S.R.L. IMPRESA SOCIALE</t>
   </si>
   <si>
     <t>80061110377</t>
   </si>
   <si>
     <t>Via Bigari 3</t>
   </si>
   <si>
     <t>IDEA</t>
   </si>
   <si>
     <t>92038730377</t>
   </si>
   <si>
     <t>C. DI F. P. FONDAZIONE ALBERTO SIMONINI</t>
@@ -631,53 +625,50 @@
   <si>
     <t>Via Rimini, 7</t>
   </si>
   <si>
     <t>Via del Gomito, 7</t>
   </si>
   <si>
     <t>Via Meuccio Ruini, 12</t>
   </si>
   <si>
     <t>DINAMICA SOC. CONSORT. A R.L.</t>
   </si>
   <si>
     <t>Via Cristoforo Colombo, 456</t>
   </si>
   <si>
     <t>Via Valturio, 4</t>
   </si>
   <si>
     <t>Via Ronco, 3</t>
   </si>
   <si>
     <t>Via Stalingrado, 67/10 B</t>
   </si>
   <si>
-    <t>Via C. Augusto, 25</t>
-[...1 lines deleted...]
-  <si>
     <t>P.zza IV novembre, 5</t>
   </si>
   <si>
     <t>Via Lombardi, 39</t>
   </si>
   <si>
     <t>DINAMICA SOC.CONS. A R.L</t>
   </si>
   <si>
     <t>Via Gianna Giglioli Valle, 11</t>
   </si>
   <si>
     <t>Via Alfredo Calzoni, 1/3</t>
   </si>
   <si>
     <t>Via Tiarini, 22</t>
   </si>
   <si>
     <t>Via G. Rossini, 6/8</t>
   </si>
   <si>
     <t>Via Don Giuseppe Bedetti, 26</t>
   </si>
   <si>
     <t xml:space="preserve">LAVOROPIÙ SPA </t>
@@ -704,50 +695,59 @@
     <t>TECHNE SOCIETÀ CONSORTILE A RESPONSABILITÀ LIMITATA</t>
   </si>
   <si>
     <t>WINNER MESTIERI EMILIA ROMAGNA SOCIETÀ COOPERATIVA SOCIALE</t>
   </si>
   <si>
     <t>ETJCA GROUP S.P.A.</t>
   </si>
   <si>
     <t>DIADEMA ACADEMY S.R.L.</t>
   </si>
   <si>
     <t>FONDAZIONE SAN MICHELE ARCANGELO C.E.S.T.A.</t>
   </si>
   <si>
     <t>Piazza Castello, 1</t>
   </si>
   <si>
     <t>BO, FC, MO, PC, PR, RA,  RE, RN, FE</t>
   </si>
   <si>
     <t>Codice organismo</t>
   </si>
   <si>
     <t>ER14942</t>
+  </si>
+  <si>
+    <t>BUON LAVORO ITALIA AGENZIA PER IL LAVORO S.R.L.</t>
+  </si>
+  <si>
+    <t>Napoli</t>
+  </si>
+  <si>
+    <t>Via Giovanni Porzio IS. G/8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1361,254 +1361,254 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J89"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B2" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" topLeftCell="B82" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="10" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="9.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="42.33203125" style="10" customWidth="1"/>
     <col min="4" max="4" width="21.44140625" style="10" customWidth="1"/>
     <col min="5" max="5" width="19.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="23.6640625" style="10" customWidth="1"/>
     <col min="7" max="7" width="10.44140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="6.33203125" style="10" customWidth="1"/>
     <col min="9" max="9" width="21.21875" style="10" customWidth="1"/>
     <col min="10" max="10" width="48.88671875" style="10" customWidth="1"/>
     <col min="11" max="16384" width="9.21875" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="25.2" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="54"/>
     </row>
     <row r="2" spans="1:10" ht="34.200000000000003">
       <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="29" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C2" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="29" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="29" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="29" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="29" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="22.8">
       <c r="A3" s="1">
         <v>9158</v>
       </c>
       <c r="B3" s="1">
         <v>9158</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="J3" s="11"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1"/>
       <c r="B4" s="19" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="I4" s="5" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="J4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="22.8">
       <c r="A5" s="1">
         <v>9232</v>
       </c>
       <c r="B5" s="1">
         <v>9232</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="J5" s="11"/>
     </row>
     <row r="6" spans="1:10" ht="22.8">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>9340</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="J6" s="11"/>
     </row>
     <row r="7" spans="1:10" ht="31.8" customHeight="1">
       <c r="A7" s="1">
         <v>11</v>
       </c>
       <c r="B7" s="42">
         <v>11</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="J7" s="11"/>
     </row>
     <row r="8" spans="1:10" ht="16.2" customHeight="1">
       <c r="A8" s="1"/>
       <c r="B8" s="42"/>
       <c r="C8" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="49" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="50"/>
       <c r="F8" s="50"/>
       <c r="G8" s="50"/>
       <c r="H8" s="50"/>
       <c r="I8" s="28"/>
     </row>
     <row r="9" spans="1:10" ht="14.4" customHeight="1">
       <c r="A9" s="1"/>
       <c r="B9" s="42"/>
       <c r="C9" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="49" t="s">
@@ -1739,125 +1739,125 @@
       <c r="G17" s="50"/>
       <c r="H17" s="50"/>
       <c r="I17" s="28"/>
     </row>
     <row r="18" spans="1:10" ht="14.4" customHeight="1">
       <c r="A18" s="1"/>
       <c r="B18" s="42"/>
       <c r="C18" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="49" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="50"/>
       <c r="F18" s="50"/>
       <c r="G18" s="50"/>
       <c r="H18" s="50"/>
       <c r="I18" s="28"/>
     </row>
     <row r="19" spans="1:10" ht="14.4" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>13632</v>
       </c>
       <c r="C19" s="21" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="8">
         <v>10906000962</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="22.8">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>14341</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="37.200000000000003" customHeight="1">
       <c r="A21" s="1">
         <v>6546</v>
       </c>
       <c r="B21" s="42">
         <v>6546</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="J21" s="12"/>
     </row>
     <row r="22" spans="1:10" ht="13.8" customHeight="1">
       <c r="A22" s="1"/>
       <c r="B22" s="42"/>
       <c r="C22" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="57" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="57"/>
       <c r="F22" s="57"/>
       <c r="G22" s="57"/>
       <c r="H22" s="57"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:10" ht="16.8" customHeight="1">
       <c r="A23" s="1"/>
       <c r="B23" s="42"/>
       <c r="C23" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="57" t="s">
@@ -1939,170 +1939,170 @@
         <v>45</v>
       </c>
       <c r="E28" s="57"/>
       <c r="F28" s="57"/>
       <c r="G28" s="57"/>
       <c r="H28" s="57"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:10" ht="22.8">
       <c r="A29" s="1">
         <v>9274</v>
       </c>
       <c r="B29" s="1">
         <v>9274</v>
       </c>
       <c r="C29" s="21" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="24" customHeight="1">
       <c r="A30" s="1">
         <v>93</v>
       </c>
       <c r="B30" s="1">
         <v>93</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I30" s="21" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="J30" s="11"/>
     </row>
     <row r="31" spans="1:10" ht="33" customHeight="1">
       <c r="A31" s="1">
         <v>9283</v>
       </c>
       <c r="B31" s="1">
         <v>9283</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="13">
         <v>12720200158</v>
       </c>
       <c r="F31" s="13" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J31" s="11"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1">
         <v>9215</v>
       </c>
       <c r="B32" s="1">
         <v>9215</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="7">
         <v>97322850583</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>55</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="J32" s="14"/>
     </row>
     <row r="33" spans="1:10" ht="24.6" customHeight="1">
       <c r="A33" s="19">
         <v>224</v>
       </c>
       <c r="B33" s="41">
         <v>224</v>
       </c>
       <c r="C33" s="21" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="22" t="s">
         <v>58</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>61</v>
       </c>
       <c r="J33" s="11"/>
     </row>
     <row r="34" spans="1:10" ht="12" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="41"/>
       <c r="C34" s="9"/>
       <c r="D34" s="46" t="s">
         <v>62</v>
       </c>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="48"/>
     </row>
@@ -2115,127 +2115,127 @@
       </c>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="47"/>
       <c r="I35" s="48"/>
     </row>
     <row r="36" spans="1:10" ht="13.8" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="41"/>
       <c r="C36" s="9"/>
       <c r="D36" s="46" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="47"/>
       <c r="I36" s="48"/>
     </row>
     <row r="37" spans="1:10" ht="15" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="41"/>
       <c r="C37" s="9"/>
       <c r="D37" s="46" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="47"/>
       <c r="I37" s="48"/>
     </row>
     <row r="38" spans="1:10" ht="18.600000000000001" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="41"/>
       <c r="C38" s="9"/>
       <c r="D38" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="30"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="32"/>
     </row>
     <row r="39" spans="1:10" ht="22.8">
       <c r="A39" s="1">
         <v>245</v>
       </c>
       <c r="B39" s="1">
         <v>245</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="24.6" customHeight="1">
       <c r="A40" s="1">
         <v>4220</v>
       </c>
       <c r="B40" s="42">
         <v>4220</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="J40" s="15"/>
     </row>
     <row r="41" spans="1:10" ht="14.4" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="42"/>
       <c r="C41" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>71</v>
       </c>
       <c r="E41" s="30"/>
       <c r="F41" s="31"/>
       <c r="G41" s="31"/>
       <c r="H41" s="31"/>
       <c r="I41" s="32"/>
     </row>
     <row r="42" spans="1:10" ht="13.2" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="42"/>
       <c r="C42" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="46" t="s">
@@ -2285,911 +2285,911 @@
       </c>
       <c r="D45" s="46" t="s">
         <v>75</v>
       </c>
       <c r="E45" s="47"/>
       <c r="F45" s="47"/>
       <c r="G45" s="47"/>
       <c r="H45" s="47"/>
       <c r="I45" s="48"/>
     </row>
     <row r="46" spans="1:10" ht="15" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="42"/>
       <c r="C46" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D46" s="46" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="47"/>
       <c r="H46" s="47"/>
       <c r="I46" s="48"/>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:10" ht="22.8">
       <c r="A47" s="1">
         <v>12016</v>
       </c>
       <c r="B47" s="1">
         <v>12016</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>77</v>
+        <v>219</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H47" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F47" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I47" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="J47" s="11"/>
     </row>
     <row r="48" spans="1:10" ht="22.8">
       <c r="A48" s="1">
         <v>9165</v>
       </c>
       <c r="B48" s="1">
         <v>9165</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="J48" s="15"/>
     </row>
     <row r="49" spans="1:10" ht="22.8">
       <c r="A49" s="1">
         <v>260</v>
       </c>
       <c r="B49" s="1">
         <v>260</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I49" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J49" s="11"/>
     </row>
     <row r="50" spans="1:10" ht="25.2" customHeight="1">
       <c r="A50" s="1">
         <v>1069</v>
       </c>
       <c r="B50" s="43">
         <v>1069</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="J50" s="14"/>
     </row>
     <row r="51" spans="1:10" ht="26.4" customHeight="1">
       <c r="A51" s="1"/>
       <c r="B51" s="44"/>
       <c r="C51" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="49" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E51" s="50"/>
       <c r="F51" s="50"/>
       <c r="G51" s="50"/>
       <c r="H51" s="50"/>
       <c r="I51" s="51"/>
     </row>
     <row r="52" spans="1:10" ht="20.399999999999999" customHeight="1">
       <c r="A52" s="1"/>
       <c r="B52" s="44"/>
       <c r="C52" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="49" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E52" s="50"/>
       <c r="F52" s="50"/>
       <c r="G52" s="50"/>
       <c r="H52" s="50"/>
       <c r="I52" s="51"/>
     </row>
     <row r="53" spans="1:10" ht="15.6" customHeight="1">
       <c r="A53" s="1"/>
       <c r="B53" s="44"/>
       <c r="C53" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="49" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E53" s="50"/>
       <c r="F53" s="50"/>
       <c r="G53" s="50"/>
       <c r="H53" s="50"/>
       <c r="I53" s="51"/>
     </row>
     <row r="54" spans="1:10" ht="16.8" customHeight="1">
       <c r="A54" s="1"/>
       <c r="B54" s="44"/>
       <c r="C54" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="25" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
       <c r="I54" s="27"/>
     </row>
     <row r="55" spans="1:10" ht="24.6" customHeight="1">
       <c r="A55" s="1"/>
       <c r="B55" s="44"/>
       <c r="C55" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="49" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E55" s="50"/>
       <c r="F55" s="50"/>
       <c r="G55" s="50"/>
       <c r="H55" s="50"/>
       <c r="I55" s="51"/>
     </row>
     <row r="56" spans="1:10" ht="16.8" customHeight="1">
       <c r="A56" s="1"/>
       <c r="B56" s="45"/>
       <c r="C56" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E56" s="39"/>
       <c r="F56" s="39"/>
       <c r="G56" s="39"/>
       <c r="H56" s="39"/>
       <c r="I56" s="40"/>
       <c r="J56" s="11"/>
     </row>
     <row r="57" spans="1:10" ht="22.8">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>295</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="58" spans="1:10" ht="22.8">
       <c r="A58" s="1">
         <v>270</v>
       </c>
       <c r="B58" s="1">
         <v>283</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="J58" s="11"/>
     </row>
     <row r="59" spans="1:10" ht="22.8">
       <c r="A59" s="1">
         <v>295</v>
       </c>
       <c r="B59" s="1">
         <v>9025</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="J59" s="11"/>
     </row>
     <row r="60" spans="1:10" ht="22.8">
       <c r="A60" s="1">
         <v>283</v>
       </c>
       <c r="B60" s="1">
         <v>9166</v>
       </c>
       <c r="C60" s="21" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="8">
         <v>11947650153</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:10" ht="27" customHeight="1">
       <c r="A61" s="19">
         <v>9166</v>
       </c>
       <c r="B61" s="41">
         <v>324</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E61" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="14.4" customHeight="1">
       <c r="A62" s="1">
         <v>324</v>
       </c>
       <c r="B62" s="41"/>
       <c r="C62" s="20" t="s">
         <v>38</v>
       </c>
       <c r="D62" s="36" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E62" s="37"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="37"/>
       <c r="I62" s="38"/>
     </row>
     <row r="63" spans="1:10" ht="15" customHeight="1">
       <c r="A63" s="1"/>
       <c r="B63" s="41"/>
       <c r="C63" s="20" t="s">
         <v>38</v>
       </c>
       <c r="D63" s="36" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="E63" s="37"/>
       <c r="F63" s="37"/>
       <c r="G63" s="37"/>
       <c r="H63" s="37"/>
       <c r="I63" s="38"/>
     </row>
     <row r="64" spans="1:10" ht="12.6" customHeight="1">
       <c r="A64" s="1"/>
       <c r="B64" s="41"/>
       <c r="C64" s="20" t="s">
         <v>38</v>
       </c>
       <c r="D64" s="36" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E64" s="37"/>
       <c r="F64" s="37"/>
       <c r="G64" s="37"/>
       <c r="H64" s="37"/>
       <c r="I64" s="38"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>9216</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="23.4" customHeight="1">
       <c r="A66" s="1"/>
       <c r="B66" s="42">
         <v>8663</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D66" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="E66" s="4" t="s">
+      <c r="H66" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F66" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I66" s="5" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="J66" s="11"/>
     </row>
     <row r="67" spans="1:10" ht="19.2" customHeight="1">
       <c r="A67" s="1"/>
       <c r="B67" s="42"/>
       <c r="C67" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D67" s="36" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="38"/>
       <c r="J67" s="11"/>
     </row>
     <row r="68" spans="1:10" ht="16.8" customHeight="1">
       <c r="A68" s="1"/>
       <c r="B68" s="42"/>
       <c r="C68" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="D68" s="36" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E68" s="37"/>
       <c r="F68" s="37"/>
       <c r="G68" s="37"/>
       <c r="H68" s="37"/>
       <c r="I68" s="38"/>
       <c r="J68" s="18"/>
     </row>
     <row r="69" spans="1:10" ht="16.8" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="42"/>
       <c r="C69" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D69" s="36" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E69" s="37"/>
       <c r="F69" s="37"/>
       <c r="G69" s="37"/>
       <c r="H69" s="37"/>
       <c r="I69" s="38"/>
       <c r="J69" s="11"/>
     </row>
     <row r="70" spans="1:10" ht="16.8" customHeight="1">
       <c r="A70" s="1"/>
       <c r="B70" s="42"/>
       <c r="C70" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D70" s="36" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E70" s="37"/>
       <c r="F70" s="37"/>
       <c r="G70" s="37"/>
       <c r="H70" s="37"/>
       <c r="I70" s="38"/>
       <c r="J70" s="11"/>
     </row>
     <row r="71" spans="1:10" ht="14.4" customHeight="1">
       <c r="A71" s="1"/>
       <c r="B71" s="42"/>
       <c r="C71" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D71" s="33" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E71" s="34"/>
       <c r="F71" s="34"/>
       <c r="G71" s="34"/>
       <c r="H71" s="34"/>
       <c r="I71" s="35"/>
       <c r="J71" s="11"/>
     </row>
     <row r="72" spans="1:10" ht="21.75" customHeight="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>9217</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="7">
         <v>12730090151</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="5" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="J72" s="11"/>
     </row>
     <row r="73" spans="1:10" ht="30.75" customHeight="1">
       <c r="A73" s="1">
         <v>9216</v>
       </c>
       <c r="B73" s="1">
         <v>8829</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G73" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="H73" s="21" t="s">
         <v>124</v>
       </c>
-      <c r="F73" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I73" s="5" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="J73" s="16"/>
     </row>
     <row r="74" spans="1:10" ht="24" customHeight="1">
       <c r="A74" s="19">
         <v>9217</v>
       </c>
       <c r="B74" s="43">
         <v>1180</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>47</v>
       </c>
       <c r="F74" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="G74" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="H74" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="G74" s="7" t="s">
+      <c r="I74" s="5" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="13.8" customHeight="1">
       <c r="A75" s="20">
         <v>8829</v>
       </c>
       <c r="B75" s="44"/>
       <c r="C75" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D75" s="36" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E75" s="37"/>
       <c r="F75" s="37"/>
       <c r="G75" s="37"/>
       <c r="H75" s="37"/>
       <c r="I75" s="38"/>
     </row>
     <row r="76" spans="1:10" ht="16.8" customHeight="1">
       <c r="A76" s="19">
         <v>1180</v>
       </c>
       <c r="B76" s="44"/>
       <c r="C76" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D76" s="36" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E76" s="37"/>
       <c r="F76" s="37"/>
       <c r="G76" s="37"/>
       <c r="H76" s="37"/>
       <c r="I76" s="38"/>
     </row>
     <row r="77" spans="1:10" ht="19.8" customHeight="1">
       <c r="A77" s="19"/>
       <c r="B77" s="44"/>
       <c r="C77" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D77" s="36" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E77" s="37"/>
       <c r="F77" s="37"/>
       <c r="G77" s="37"/>
       <c r="H77" s="37"/>
       <c r="I77" s="38"/>
     </row>
     <row r="78" spans="1:10" ht="17.399999999999999" customHeight="1">
       <c r="A78" s="19"/>
       <c r="B78" s="44"/>
       <c r="C78" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D78" s="36" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E78" s="37"/>
       <c r="F78" s="37"/>
       <c r="G78" s="37"/>
       <c r="H78" s="37"/>
       <c r="I78" s="38"/>
     </row>
     <row r="79" spans="1:10" ht="16.8" customHeight="1">
       <c r="A79" s="19"/>
       <c r="B79" s="44"/>
       <c r="C79" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D79" s="36" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E79" s="37"/>
       <c r="F79" s="37"/>
       <c r="G79" s="37"/>
       <c r="H79" s="37"/>
       <c r="I79" s="38"/>
     </row>
     <row r="80" spans="1:10" ht="15" customHeight="1">
       <c r="A80" s="19"/>
       <c r="B80" s="44"/>
       <c r="C80" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D80" s="36" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="38"/>
     </row>
     <row r="81" spans="1:10" ht="15" customHeight="1">
       <c r="A81" s="19"/>
       <c r="B81" s="45"/>
       <c r="C81" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D81" s="52" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E81" s="52"/>
       <c r="F81" s="52"/>
       <c r="G81" s="19"/>
       <c r="H81" s="52"/>
       <c r="I81" s="52"/>
     </row>
     <row r="82" spans="1:10" ht="27.6" customHeight="1">
       <c r="A82" s="19"/>
       <c r="B82" s="41">
         <v>9287</v>
       </c>
       <c r="C82" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E82" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="F82" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="E82" s="6" t="s">
+      <c r="G82" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="F82" s="1" t="s">
+      <c r="H82" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="G82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I82" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="J82" s="14"/>
     </row>
     <row r="83" spans="1:10" ht="13.2" customHeight="1">
       <c r="A83" s="19"/>
       <c r="B83" s="41"/>
       <c r="C83" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E83" s="39"/>
       <c r="F83" s="39"/>
       <c r="G83" s="39"/>
       <c r="H83" s="39"/>
       <c r="I83" s="40"/>
     </row>
     <row r="84" spans="1:10" ht="14.4" customHeight="1">
       <c r="A84" s="1">
         <v>9287</v>
       </c>
       <c r="B84" s="41"/>
       <c r="C84" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E84" s="39"/>
       <c r="F84" s="39"/>
       <c r="G84" s="39"/>
       <c r="H84" s="39"/>
       <c r="I84" s="40"/>
     </row>
     <row r="85" spans="1:10" ht="15" customHeight="1">
       <c r="A85" s="1"/>
       <c r="B85" s="41"/>
       <c r="C85" s="19" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E85" s="39"/>
       <c r="F85" s="39"/>
       <c r="G85" s="39"/>
       <c r="H85" s="39"/>
       <c r="I85" s="40"/>
     </row>
     <row r="86" spans="1:10" ht="29.25" customHeight="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>8589</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H86" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="1" t="s">
+      <c r="I86" s="5" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="87" spans="1:10" ht="25.5" customHeight="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>11064</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="J87" s="17"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3">
         <v>8589</v>
       </c>
       <c r="B88" s="2"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="3">
         <v>11064</v>
       </c>
       <c r="B89" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="D27:I27"/>
     <mergeCell ref="D28:I28"/>
     <mergeCell ref="D34:I34"/>
     <mergeCell ref="D22:I22"/>
     <mergeCell ref="D23:I23"/>
     <mergeCell ref="D24:I24"/>
     <mergeCell ref="D25:I25"/>
     <mergeCell ref="D26:I26"/>