--- v2 (2026-02-02)
+++ v3 (2026-05-01)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 1/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 3/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="437" documentId="13_ncr:1_{D0B9817C-E042-4454-BAB0-1D8D23025B59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5DBE845D-4A79-41A2-AE55-EC8A64F9B89F}"/>
+  <xr:revisionPtr revIDLastSave="547" documentId="13_ncr:1_{D0B9817C-E042-4454-BAB0-1D8D23025B59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FE0593FE-6BA6-48E3-878A-73B54B8F09CF}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$H$97</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$I$97</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Foglio1!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="234">
   <si>
     <t xml:space="preserve">AREA DI ACCREDITAMENTO 1 - ELENCO COMPLETO SOGGETTI ACCREDITATI </t>
   </si>
   <si>
     <t>Codice Organismo</t>
   </si>
   <si>
     <t>Soggetto</t>
   </si>
   <si>
     <t>Tipologia Soggetto</t>
   </si>
   <si>
     <t>Codice Fiscale</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Comune Sede Legale</t>
   </si>
   <si>
     <t>Prov Sede Legale</t>
   </si>
   <si>
@@ -280,53 +280,50 @@
   <si>
     <t>EN.A.I.P. PARMA</t>
   </si>
   <si>
     <t>OFICINA IMPRESA SOCIALE SRL</t>
   </si>
   <si>
     <t>FONDAZIONE EN.A.I.P. FORLI'-CESENA</t>
   </si>
   <si>
     <t>FORMART SCARL</t>
   </si>
   <si>
     <t>04260000379</t>
   </si>
   <si>
     <t>Castel Maggiore</t>
   </si>
   <si>
     <t>FORMINDUSTRIA EMILIA ROMAGNA SCARL</t>
   </si>
   <si>
     <t>02261631200</t>
   </si>
   <si>
-    <t>BO, FC, MO, PC, PR, RA,  RE, RN</t>
-[...1 lines deleted...]
-  <si>
     <t>ASSOFORM ROMAGNA S.C. A R.L.</t>
   </si>
   <si>
     <t>FONDAZIONE ALDINI VALERIANI</t>
   </si>
   <si>
     <t>CIS S CONS. R. L.</t>
   </si>
   <si>
     <t>CISITA PARMA SRL</t>
   </si>
   <si>
     <t>FOR.P.IN. SCARL</t>
   </si>
   <si>
     <t>IL SESTANTE ROMAGNA SRL</t>
   </si>
   <si>
     <t>GESFOR S.R.L.</t>
   </si>
   <si>
     <t>07297670635</t>
   </si>
   <si>
     <t>Pozzuoli</t>
@@ -734,50 +731,59 @@
     <t>Via Pisa, 29</t>
   </si>
   <si>
     <t>Soggetto capofila in contratto di rete</t>
   </si>
   <si>
     <t>Via Colombara, 113 (Marghera)</t>
   </si>
   <si>
     <t>TECHNE SOCIETÀ CONSORTILE A RESPONSABILITÀ LIMITATA</t>
   </si>
   <si>
     <t>WINNER MESTIERI EMILIA ROMAGNA SOCIETÀ COOPERATIVA SOCIALE</t>
   </si>
   <si>
     <t>ETJCA GROUP S.P.A.</t>
   </si>
   <si>
     <t>DIADEMA ACADEMY S.R.L.</t>
   </si>
   <si>
     <t>FONDAZIONE SAN MICHELE ARCANGELO C.E.S.T.A.</t>
   </si>
   <si>
     <t>Piazza Castello, 1</t>
+  </si>
+  <si>
+    <t>BO, FC, MO, PC, PR, RA,  RE, RN, FE</t>
+  </si>
+  <si>
+    <t>Codice organismo</t>
+  </si>
+  <si>
+    <t>ER14942</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -810,786 +816,321 @@
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="thin">
-[...20 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
-      <bottom/>
-[...20 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
         <color auto="1"/>
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color auto="1"/>
-      </right>
-[...10 lines deleted...]
-        <color theme="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="medium">
-[...118 lines deleted...]
-      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...86 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...130 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{A697176E-B100-416F-8AC7-4626A0546F0A}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
       <color rgb="FFFF0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1839,1911 +1380,2092 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:J99"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B28" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="G40" sqref="G40"/>
+    <sheetView tabSelected="1" topLeftCell="B74" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="C90" sqref="C90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="27" hidden="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.21875" style="27"/>
+    <col min="1" max="1" width="9.33203125" style="16" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="9.33203125" style="16" customWidth="1"/>
+    <col min="3" max="3" width="42.33203125" style="16" customWidth="1"/>
+    <col min="4" max="4" width="21.44140625" style="16" customWidth="1"/>
+    <col min="5" max="5" width="19.33203125" style="16" customWidth="1"/>
+    <col min="6" max="6" width="23.6640625" style="16" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="16" customWidth="1"/>
+    <col min="8" max="8" width="6.33203125" style="16" customWidth="1"/>
+    <col min="9" max="9" width="21.21875" style="16" customWidth="1"/>
+    <col min="10" max="10" width="48.88671875" style="16" customWidth="1"/>
+    <col min="11" max="16384" width="9.21875" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="119"/>
-[...18 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="17"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" ht="34.200000000000003">
+      <c r="A3" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="97" t="s">
+      <c r="B3" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="C3" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="98" t="s">
+      <c r="D3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="98" t="s">
+      <c r="E3" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="98" t="s">
+      <c r="F3" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="98" t="s">
+      <c r="G3" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="98" t="s">
+      <c r="H3" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="99" t="s">
+      <c r="I3" s="32" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="22.8">
-      <c r="A4" s="12">
+    <row r="4" spans="1:10" ht="22.8">
+      <c r="A4" s="6">
         <v>9158</v>
       </c>
-      <c r="B4" s="56" t="s">
+      <c r="B4" s="1">
+        <v>9158</v>
+      </c>
+      <c r="C4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="57" t="s">
+      <c r="E4" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="J4" s="19"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="6"/>
+      <c r="B5" s="31" t="s">
+        <v>233</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="J5" s="19"/>
+    </row>
+    <row r="6" spans="1:10" ht="22.8">
+      <c r="A6" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B6" s="1">
+        <v>9232</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="J6" s="19"/>
+    </row>
+    <row r="7" spans="1:10" ht="22.8">
+      <c r="A7" s="6"/>
+      <c r="B7" s="1">
+        <v>9340</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H7" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="J7" s="19"/>
+    </row>
+    <row r="8" spans="1:10" ht="31.8" customHeight="1">
+      <c r="A8" s="6">
+        <v>11</v>
+      </c>
+      <c r="B8" s="43">
+        <v>11</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="J8" s="19"/>
+    </row>
+    <row r="9" spans="1:10" ht="16.2" customHeight="1">
+      <c r="A9" s="2"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="8"/>
+    </row>
+    <row r="10" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A10" s="4"/>
+      <c r="B10" s="43"/>
+      <c r="C10" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="8"/>
+    </row>
+    <row r="11" spans="1:10" ht="16.2" customHeight="1">
+      <c r="A11" s="4"/>
+      <c r="B11" s="43"/>
+      <c r="C11" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="8"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.6" customHeight="1">
+      <c r="A12" s="4"/>
+      <c r="B12" s="43"/>
+      <c r="C12" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="8"/>
+    </row>
+    <row r="13" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A13" s="4"/>
+      <c r="B13" s="43"/>
+      <c r="C13" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="8"/>
+    </row>
+    <row r="14" spans="1:10" ht="18" customHeight="1">
+      <c r="A14" s="4"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="48"/>
+      <c r="H14" s="48"/>
+      <c r="I14" s="8"/>
+    </row>
+    <row r="15" spans="1:10" ht="19.8" customHeight="1">
+      <c r="A15" s="4"/>
+      <c r="B15" s="43"/>
+      <c r="C15" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="8"/>
+    </row>
+    <row r="16" spans="1:10" ht="15" customHeight="1">
+      <c r="A16" s="4"/>
+      <c r="B16" s="43"/>
+      <c r="C16" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="8"/>
+    </row>
+    <row r="17" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A17" s="4"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="8"/>
+    </row>
+    <row r="18" spans="1:10" ht="19.8" customHeight="1">
+      <c r="A18" s="4"/>
+      <c r="B18" s="43"/>
+      <c r="C18" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="8"/>
+    </row>
+    <row r="19" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A19" s="4"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="8"/>
+    </row>
+    <row r="20" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A20" s="4"/>
+      <c r="B20" s="1">
+        <v>13632</v>
+      </c>
+      <c r="C20" s="34" t="s">
+        <v>166</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="11">
+        <v>10906000962</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="E4" s="53" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="53" t="s">
+    </row>
+    <row r="21" spans="1:10" ht="22.8">
+      <c r="A21" s="4"/>
+      <c r="B21" s="1">
+        <v>14341</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="37.200000000000003" customHeight="1">
+      <c r="A22" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B22" s="43">
+        <v>6546</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="J22" s="20"/>
+    </row>
+    <row r="23" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A23" s="2"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+    </row>
+    <row r="24" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A24" s="4"/>
+      <c r="B24" s="43"/>
+      <c r="C24" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="45"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
+    </row>
+    <row r="25" spans="1:10" ht="12" customHeight="1">
+      <c r="A25" s="4"/>
+      <c r="B25" s="43"/>
+      <c r="C25" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+    </row>
+    <row r="26" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A26" s="4"/>
+      <c r="B26" s="43"/>
+      <c r="C26" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+    </row>
+    <row r="27" spans="1:10" ht="15" customHeight="1">
+      <c r="A27" s="4"/>
+      <c r="B27" s="43"/>
+      <c r="C27" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+    </row>
+    <row r="28" spans="1:10" ht="18.600000000000001" customHeight="1">
+      <c r="A28" s="4"/>
+      <c r="B28" s="43"/>
+      <c r="C28" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="4"/>
+      <c r="B29" s="43"/>
+      <c r="C29" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+    </row>
+    <row r="30" spans="1:10" ht="22.8">
+      <c r="A30" s="6">
+        <v>9274</v>
+      </c>
+      <c r="B30" s="1">
+        <v>9274</v>
+      </c>
+      <c r="C30" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="6">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>93</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="34" t="s">
+        <v>176</v>
+      </c>
+      <c r="J31" s="19"/>
+    </row>
+    <row r="32" spans="1:10" ht="27" customHeight="1">
+      <c r="A32" s="6">
+        <v>205</v>
+      </c>
+      <c r="B32" s="43"/>
+      <c r="C32" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="18" customHeight="1">
+      <c r="A33" s="4"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+    </row>
+    <row r="34" spans="1:10" ht="21" customHeight="1">
+      <c r="A34" s="4"/>
+      <c r="B34" s="43"/>
+      <c r="C34" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="E34" s="44"/>
+      <c r="F34" s="44"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="44"/>
+      <c r="I34" s="44"/>
+    </row>
+    <row r="35" spans="1:10" ht="21" customHeight="1">
+      <c r="A35" s="4"/>
+      <c r="B35" s="43"/>
+      <c r="C35" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+    </row>
+    <row r="36" spans="1:10" ht="19.2" customHeight="1">
+      <c r="A36" s="4"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36" s="22" t="s">
+        <v>204</v>
+      </c>
+      <c r="E36" s="22"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+      <c r="I36" s="35"/>
+    </row>
+    <row r="37" spans="1:10" ht="18" customHeight="1">
+      <c r="A37" s="4"/>
+      <c r="B37" s="43"/>
+      <c r="C37" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" s="44"/>
+      <c r="F37" s="44"/>
+      <c r="G37" s="44"/>
+      <c r="H37" s="44"/>
+      <c r="I37" s="44"/>
+    </row>
+    <row r="38" spans="1:10" ht="17.399999999999999" customHeight="1">
+      <c r="A38" s="21"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" s="35"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="35"/>
+      <c r="H38" s="35"/>
+      <c r="I38" s="35"/>
+    </row>
+    <row r="39" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A39" s="21"/>
+      <c r="B39" s="43"/>
+      <c r="C39" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="E39" s="35"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="35"/>
+      <c r="H39" s="35"/>
+      <c r="I39" s="35"/>
+    </row>
+    <row r="40" spans="1:10" ht="33" customHeight="1">
+      <c r="A40" s="6">
+        <v>9283</v>
+      </c>
+      <c r="B40" s="1">
+        <v>9283</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="22">
+        <v>12720200158</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>230</v>
+      </c>
+      <c r="G40" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="53" t="s">
+      <c r="H40" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="58" t="s">
-[...9 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="I40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="J40" s="19"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B41" s="1">
+        <v>9215</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E41" s="10">
+        <v>97322850583</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="I41" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="J41" s="23"/>
+    </row>
+    <row r="42" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A42" s="3">
+        <v>224</v>
+      </c>
+      <c r="B42" s="42">
+        <v>224</v>
+      </c>
+      <c r="C42" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E42" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="G42" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="H42" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="J42" s="19"/>
+    </row>
+    <row r="43" spans="1:10" ht="12" customHeight="1">
+      <c r="A43" s="2"/>
+      <c r="B43" s="42"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="8"/>
+    </row>
+    <row r="44" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A44" s="4"/>
+      <c r="B44" s="42"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+      <c r="I44" s="8"/>
+    </row>
+    <row r="45" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A45" s="4"/>
+      <c r="B45" s="42"/>
+      <c r="C45" s="12"/>
+      <c r="D45" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="8"/>
+    </row>
+    <row r="46" spans="1:10" ht="15" customHeight="1">
+      <c r="A46" s="4"/>
+      <c r="B46" s="42"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="8"/>
+    </row>
+    <row r="47" spans="1:10" ht="18.600000000000001" customHeight="1">
+      <c r="A47" s="4"/>
+      <c r="B47" s="42"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+      <c r="I47" s="8"/>
+    </row>
+    <row r="48" spans="1:10" ht="22.8">
+      <c r="A48" s="6">
+        <v>245</v>
+      </c>
+      <c r="B48" s="1">
+        <v>245</v>
+      </c>
+      <c r="C48" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="13" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="E48" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I48" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A49" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B49" s="43">
+        <v>4220</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="J49" s="24"/>
+    </row>
+    <row r="50" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A50" s="2"/>
+      <c r="B50" s="43"/>
+      <c r="C50" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="E50" s="44"/>
+      <c r="F50" s="44"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="8"/>
+    </row>
+    <row r="51" spans="1:10" ht="13.2" customHeight="1">
+      <c r="A51" s="4"/>
+      <c r="B51" s="43"/>
+      <c r="C51" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="E51" s="44"/>
+      <c r="F51" s="44"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="8"/>
+    </row>
+    <row r="52" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A52" s="4"/>
+      <c r="B52" s="43"/>
+      <c r="C52" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="E52" s="44"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="8"/>
+    </row>
+    <row r="53" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A53" s="4"/>
+      <c r="B53" s="43"/>
+      <c r="C53" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
+      <c r="I53" s="8"/>
+    </row>
+    <row r="54" spans="1:10" ht="12.6" customHeight="1">
+      <c r="A54" s="4"/>
+      <c r="B54" s="43"/>
+      <c r="C54" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="8"/>
+    </row>
+    <row r="55" spans="1:10" ht="15" customHeight="1">
+      <c r="A55" s="4"/>
+      <c r="B55" s="43"/>
+      <c r="C55" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="E55" s="44"/>
+      <c r="F55" s="44"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="8"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="6">
+        <v>12016</v>
+      </c>
+      <c r="B56" s="1">
+        <v>12016</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="J56" s="19"/>
+    </row>
+    <row r="57" spans="1:10" ht="22.8">
+      <c r="A57" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B57" s="1">
+        <v>9165</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I57" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="J57" s="24"/>
+    </row>
+    <row r="58" spans="1:10" ht="22.8">
+      <c r="A58" s="6">
+        <v>260</v>
+      </c>
+      <c r="B58" s="1">
+        <v>260</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I58" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J58" s="19"/>
+    </row>
+    <row r="59" spans="1:10" ht="25.2" customHeight="1">
+      <c r="A59" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1069</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I59" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="J59" s="23"/>
+    </row>
+    <row r="60" spans="1:10" ht="26.4" customHeight="1">
+      <c r="A60" s="2"/>
+      <c r="B60" s="49"/>
+      <c r="C60" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="E60" s="45"/>
+      <c r="F60" s="45"/>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="8"/>
+    </row>
+    <row r="61" spans="1:10" ht="20.399999999999999" customHeight="1">
+      <c r="A61" s="4"/>
+      <c r="B61" s="50"/>
+      <c r="C61" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="E61" s="45"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="8"/>
+    </row>
+    <row r="62" spans="1:10" ht="15.6" customHeight="1">
+      <c r="A62" s="4"/>
+      <c r="B62" s="50"/>
+      <c r="C62" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" s="45" t="s">
+        <v>229</v>
+      </c>
+      <c r="E62" s="45"/>
+      <c r="F62" s="45"/>
+      <c r="G62" s="45"/>
+      <c r="H62" s="45"/>
+      <c r="I62" s="8"/>
+    </row>
+    <row r="63" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A63" s="4"/>
+      <c r="B63" s="50"/>
+      <c r="C63" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="E63" s="10"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="8"/>
+    </row>
+    <row r="64" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A64" s="4"/>
+      <c r="B64" s="50"/>
+      <c r="C64" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="38"/>
+      <c r="H64" s="38"/>
+      <c r="I64" s="39"/>
+    </row>
+    <row r="65" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A65" s="4"/>
+      <c r="B65" s="51"/>
+      <c r="C65" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="E65" s="38"/>
+      <c r="F65" s="38"/>
+      <c r="G65" s="38"/>
+      <c r="H65" s="38"/>
+      <c r="I65" s="39"/>
+      <c r="J65" s="19"/>
+    </row>
+    <row r="66" spans="1:10" ht="22.8">
+      <c r="A66" s="4"/>
+      <c r="B66" s="1">
+        <v>270</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="10">
+        <v>80152680379</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I66" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="J66" s="25"/>
+    </row>
+    <row r="67" spans="1:10" ht="22.8">
+      <c r="A67" s="4"/>
+      <c r="B67" s="1">
+        <v>295</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I67" s="8" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="22.8">
+      <c r="A68" s="6">
+        <v>270</v>
+      </c>
+      <c r="B68" s="1">
+        <v>283</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I68" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="J68" s="19"/>
+    </row>
+    <row r="69" spans="1:10" ht="22.8">
+      <c r="A69" s="26">
+        <v>295</v>
+      </c>
+      <c r="B69" s="1">
+        <v>9025</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I69" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="J69" s="19"/>
+    </row>
+    <row r="70" spans="1:10" ht="22.8">
+      <c r="A70" s="6">
+        <v>283</v>
+      </c>
+      <c r="B70" s="1">
+        <v>9166</v>
+      </c>
+      <c r="C70" s="34" t="s">
+        <v>111</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="11">
+        <v>11947650153</v>
+      </c>
+      <c r="F70" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G70" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H70" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="27" customHeight="1">
+      <c r="A71" s="13">
+        <v>9166</v>
+      </c>
+      <c r="B71" s="42">
+        <v>324</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E71" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I71" s="8" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A72" s="6">
+        <v>324</v>
+      </c>
+      <c r="B72" s="42"/>
+      <c r="C72" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="1"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="8"/>
+    </row>
+    <row r="73" spans="1:10" ht="15" customHeight="1">
+      <c r="A73" s="2"/>
+      <c r="B73" s="42"/>
+      <c r="C73" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="1"/>
+      <c r="H73" s="1"/>
+      <c r="I73" s="8"/>
+    </row>
+    <row r="74" spans="1:10" ht="12.6" customHeight="1">
+      <c r="A74" s="4"/>
+      <c r="B74" s="42"/>
+      <c r="C74" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="8"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="4"/>
+      <c r="B75" s="1">
+        <v>9216</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="I75" s="8" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="23.4" customHeight="1">
+      <c r="A76" s="6"/>
+      <c r="B76" s="43">
+        <v>8663</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="J76" s="19"/>
+    </row>
+    <row r="77" spans="1:10" ht="19.2" customHeight="1">
+      <c r="A77" s="26"/>
+      <c r="B77" s="43"/>
+      <c r="C77" s="31" t="s">
         <v>127</v>
       </c>
-      <c r="H5" s="60" t="s">
-[...11 lines deleted...]
-      <c r="C6" s="2" t="s">
+      <c r="D77" s="44" t="s">
+        <v>128</v>
+      </c>
+      <c r="E77" s="44"/>
+      <c r="F77" s="44"/>
+      <c r="G77" s="1"/>
+      <c r="H77" s="1"/>
+      <c r="I77" s="8"/>
+      <c r="J77" s="19"/>
+    </row>
+    <row r="78" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A78" s="26"/>
+      <c r="B78" s="43"/>
+      <c r="C78" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D78" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="E78" s="44"/>
+      <c r="F78" s="44"/>
+      <c r="G78" s="1"/>
+      <c r="H78" s="1"/>
+      <c r="I78" s="8"/>
+      <c r="J78" s="30"/>
+    </row>
+    <row r="79" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A79" s="26"/>
+      <c r="B79" s="43"/>
+      <c r="C79" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="E79" s="44"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="1"/>
+      <c r="H79" s="1"/>
+      <c r="I79" s="8"/>
+      <c r="J79" s="19"/>
+    </row>
+    <row r="80" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A80" s="26"/>
+      <c r="B80" s="43"/>
+      <c r="C80" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D80" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="E80" s="22"/>
+      <c r="F80" s="22"/>
+      <c r="G80" s="1"/>
+      <c r="H80" s="1"/>
+      <c r="I80" s="8"/>
+      <c r="J80" s="19"/>
+    </row>
+    <row r="81" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A81" s="26"/>
+      <c r="B81" s="43"/>
+      <c r="C81" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D81" s="46" t="s">
+        <v>228</v>
+      </c>
+      <c r="E81" s="46"/>
+      <c r="F81" s="46"/>
+      <c r="G81" s="1"/>
+      <c r="H81" s="1"/>
+      <c r="I81" s="8"/>
+      <c r="J81" s="19"/>
+    </row>
+    <row r="82" spans="1:10" ht="21.75" customHeight="1">
+      <c r="A82" s="26"/>
+      <c r="B82" s="1">
+        <v>9217</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="26" t="s">
-[...11 lines deleted...]
-      <c r="H6" s="61" t="s">
+      <c r="E82" s="10">
+        <v>12730090151</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="G82" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H82" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="J82" s="19"/>
+    </row>
+    <row r="83" spans="1:10" ht="30.75" customHeight="1">
+      <c r="A83" s="6">
+        <v>9216</v>
+      </c>
+      <c r="B83" s="1">
+        <v>8829</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="40" t="s">
+        <v>134</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="G83" s="34" t="s">
+        <v>135</v>
+      </c>
+      <c r="H83" s="34" t="s">
+        <v>136</v>
+      </c>
+      <c r="I83" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="J83" s="27"/>
+    </row>
+    <row r="84" spans="1:10" ht="24" customHeight="1">
+      <c r="A84" s="13">
+        <v>9217</v>
+      </c>
+      <c r="B84" s="52">
+        <v>1180</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F84" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="G84" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="H84" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="I84" s="8" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A85" s="14">
+        <v>8829</v>
+      </c>
+      <c r="B85" s="53"/>
+      <c r="C85" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="E85" s="44"/>
+      <c r="F85" s="44"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="44"/>
+      <c r="I85" s="44"/>
+    </row>
+    <row r="86" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A86" s="15">
+        <v>1180</v>
+      </c>
+      <c r="B86" s="54"/>
+      <c r="C86" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D86" s="44" t="s">
+        <v>142</v>
+      </c>
+      <c r="E86" s="44"/>
+      <c r="F86" s="44"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="44"/>
+      <c r="I86" s="44"/>
+    </row>
+    <row r="87" spans="1:10" ht="19.8" customHeight="1">
+      <c r="A87" s="15"/>
+      <c r="B87" s="49"/>
+      <c r="C87" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>143</v>
+      </c>
+      <c r="E87" s="44"/>
+      <c r="F87" s="44"/>
+      <c r="G87" s="31"/>
+      <c r="H87" s="44"/>
+      <c r="I87" s="44"/>
+    </row>
+    <row r="88" spans="1:10" ht="17.399999999999999" customHeight="1">
+      <c r="A88" s="3"/>
+      <c r="B88" s="50"/>
+      <c r="C88" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D88" s="44" t="s">
+        <v>144</v>
+      </c>
+      <c r="E88" s="44"/>
+      <c r="F88" s="44"/>
+      <c r="G88" s="31"/>
+      <c r="H88" s="44"/>
+      <c r="I88" s="44"/>
+    </row>
+    <row r="89" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A89" s="3"/>
+      <c r="B89" s="50"/>
+      <c r="C89" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D89" s="44" t="s">
+        <v>145</v>
+      </c>
+      <c r="E89" s="44"/>
+      <c r="F89" s="44"/>
+      <c r="G89" s="31"/>
+      <c r="H89" s="44"/>
+      <c r="I89" s="44"/>
+    </row>
+    <row r="90" spans="1:10" ht="15" customHeight="1">
+      <c r="A90" s="3"/>
+      <c r="B90" s="50"/>
+      <c r="C90" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D90" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E90" s="44"/>
+      <c r="F90" s="44"/>
+      <c r="G90" s="31"/>
+      <c r="H90" s="44"/>
+      <c r="I90" s="44"/>
+    </row>
+    <row r="91" spans="1:10" ht="15" customHeight="1">
+      <c r="A91" s="3"/>
+      <c r="B91" s="51"/>
+      <c r="C91" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D91" s="44" t="s">
+        <v>147</v>
+      </c>
+      <c r="E91" s="44"/>
+      <c r="F91" s="44"/>
+      <c r="G91" s="31"/>
+      <c r="H91" s="44"/>
+      <c r="I91" s="44"/>
+    </row>
+    <row r="92" spans="1:10" ht="27.6" customHeight="1">
+      <c r="A92" s="3"/>
+      <c r="B92" s="42">
+        <v>9287</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E92" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="J92" s="23"/>
+    </row>
+    <row r="93" spans="1:10" ht="13.2" customHeight="1">
+      <c r="A93" s="29"/>
+      <c r="B93" s="42"/>
+      <c r="C93" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D93" s="45" t="s">
+        <v>154</v>
+      </c>
+      <c r="E93" s="45"/>
+      <c r="F93" s="45"/>
+      <c r="G93" s="1"/>
+      <c r="H93" s="1"/>
+      <c r="I93" s="8"/>
+    </row>
+    <row r="94" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A94" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B94" s="42"/>
+      <c r="C94" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D94" s="45" t="s">
+        <v>155</v>
+      </c>
+      <c r="E94" s="45"/>
+      <c r="F94" s="45"/>
+      <c r="G94" s="41"/>
+      <c r="H94" s="41"/>
+      <c r="I94" s="8"/>
+    </row>
+    <row r="95" spans="1:10" ht="15" customHeight="1">
+      <c r="A95" s="2"/>
+      <c r="B95" s="42"/>
+      <c r="C95" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D95" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E95" s="45"/>
+      <c r="F95" s="45"/>
+      <c r="G95" s="1"/>
+      <c r="H95" s="1"/>
+      <c r="I95" s="8"/>
+    </row>
+    <row r="96" spans="1:10" ht="29.25" customHeight="1">
+      <c r="A96" s="4"/>
+      <c r="B96" s="1">
+        <v>8589</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I96" s="8" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A97" s="26"/>
+      <c r="B97" s="1">
+        <v>11064</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I97" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="I6" s="30"/>
-[...1648 lines deleted...]
-      <c r="A98" s="12">
+      <c r="J97" s="28"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="6">
         <v>8589</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="12">
+      <c r="B98" s="5"/>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="6">
         <v>11064</v>
       </c>
+      <c r="B99" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="56">
-[...55 lines deleted...]
-    <mergeCell ref="G91:H91"/>
+  <mergeCells count="67">
+    <mergeCell ref="D23:I23"/>
+    <mergeCell ref="D24:I24"/>
+    <mergeCell ref="D25:I25"/>
+    <mergeCell ref="D26:I26"/>
+    <mergeCell ref="D27:I27"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="D9:H9"/>
+    <mergeCell ref="D10:H10"/>
+    <mergeCell ref="D11:H11"/>
+    <mergeCell ref="D12:H12"/>
+    <mergeCell ref="B8:B19"/>
+    <mergeCell ref="D18:H18"/>
+    <mergeCell ref="D19:H19"/>
+    <mergeCell ref="D13:H13"/>
+    <mergeCell ref="D14:H14"/>
+    <mergeCell ref="D15:H15"/>
+    <mergeCell ref="D16:H16"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="H86:I86"/>
+    <mergeCell ref="D77:F77"/>
+    <mergeCell ref="D28:I28"/>
+    <mergeCell ref="D29:I29"/>
+    <mergeCell ref="D33:I33"/>
+    <mergeCell ref="D34:I34"/>
+    <mergeCell ref="D35:I35"/>
+    <mergeCell ref="D37:I37"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="D78:F78"/>
+    <mergeCell ref="D79:F79"/>
+    <mergeCell ref="D81:F81"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="D88:F88"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="D54:F54"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="D86:F86"/>
+    <mergeCell ref="D72:F72"/>
+    <mergeCell ref="D73:F73"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="D85:F85"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="D61:F61"/>
+    <mergeCell ref="D62:H62"/>
+    <mergeCell ref="D93:F93"/>
+    <mergeCell ref="D94:F94"/>
+    <mergeCell ref="D87:F87"/>
+    <mergeCell ref="D95:F95"/>
+    <mergeCell ref="D89:F89"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="D90:F90"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="D91:F91"/>
+    <mergeCell ref="H91:I91"/>
+    <mergeCell ref="B71:B74"/>
+    <mergeCell ref="B76:B81"/>
+    <mergeCell ref="B92:B95"/>
+    <mergeCell ref="B22:B29"/>
+    <mergeCell ref="B32:B39"/>
+    <mergeCell ref="B42:B47"/>
+    <mergeCell ref="B49:B55"/>
+    <mergeCell ref="B60:B65"/>
+    <mergeCell ref="B84:B86"/>
+    <mergeCell ref="B87:B91"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>