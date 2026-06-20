--- v3 (2026-05-01)
+++ v4 (2026-06-20)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 3/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 4/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="547" documentId="13_ncr:1_{D0B9817C-E042-4454-BAB0-1D8D23025B59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FE0593FE-6BA6-48E3-878A-73B54B8F09CF}"/>
+  <xr:revisionPtr revIDLastSave="688" documentId="13_ncr:1_{D0B9817C-E042-4454-BAB0-1D8D23025B59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EEF3B71C-518C-4B81-BBE2-B4B5A4F49423}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$I$97</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Foglio1!$1:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$I$96</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Foglio1!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="234">
   <si>
     <t xml:space="preserve">AREA DI ACCREDITAMENTO 1 - ELENCO COMPLETO SOGGETTI ACCREDITATI </t>
@@ -866,271 +866,301 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color auto="1"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
-[...5 lines deleted...]
-      <left style="thin">
+      <right style="thin">
         <color auto="1"/>
-      </left>
-      <right/>
+      </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color auto="1"/>
-      </left>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{A697176E-B100-416F-8AC7-4626A0546F0A}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
       <color rgb="FFFF0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1380,2092 +1410,2066 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J99"/>
+  <dimension ref="A1:J98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B74" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="C90" sqref="C90"/>
+    <sheetView tabSelected="1" topLeftCell="B42" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="I56" sqref="I56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" style="16" hidden="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.21875" style="16"/>
+    <col min="1" max="1" width="9.33203125" style="10" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="9.33203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="42.33203125" style="10" customWidth="1"/>
+    <col min="4" max="4" width="21.44140625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="19.33203125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="23.6640625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="10" customWidth="1"/>
+    <col min="8" max="8" width="6.33203125" style="10" customWidth="1"/>
+    <col min="9" max="9" width="21.21875" style="10" customWidth="1"/>
+    <col min="10" max="10" width="48.88671875" style="10" customWidth="1"/>
+    <col min="11" max="16384" width="9.21875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:10" ht="25.2" customHeight="1">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...20 lines deleted...]
-      <c r="A3" s="18" t="s">
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="57"/>
+    </row>
+    <row r="2" spans="1:10" ht="34.200000000000003">
+      <c r="A2" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B2" s="31" t="s">
         <v>232</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C2" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D2" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E2" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F2" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G2" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H2" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I2" s="31" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="22.8">
-      <c r="A4" s="6">
+    <row r="3" spans="1:10" ht="22.8">
+      <c r="A3" s="1">
         <v>9158</v>
       </c>
-      <c r="B4" s="1">
+      <c r="B3" s="1">
         <v>9158</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C3" s="5" t="s">
         <v>9</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J3" s="11"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="1"/>
+      <c r="B4" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>172</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="7" t="s">
-        <v>164</v>
+      <c r="E4" s="4" t="s">
+        <v>174</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>12</v>
-[...12 lines deleted...]
-        <v>172</v>
+        <v>126</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J4" s="11"/>
+    </row>
+    <row r="5" spans="1:10" ht="22.8">
+      <c r="A5" s="1">
+        <v>9232</v>
+      </c>
+      <c r="B5" s="1">
+        <v>9232</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="7" t="s">
-        <v>174</v>
+      <c r="E5" s="6" t="s">
+        <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>173</v>
+        <v>15</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-      <c r="J5" s="19"/>
+        <v>16</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="J5" s="11"/>
     </row>
     <row r="6" spans="1:10" ht="22.8">
-      <c r="A6" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>9232</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9340</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>190</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="9" t="s">
-        <v>14</v>
+      <c r="E6" s="6" t="s">
+        <v>191</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="H6" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>167</v>
-[...9 lines deleted...]
-        <v>190</v>
+        <v>193</v>
+      </c>
+      <c r="J6" s="11"/>
+    </row>
+    <row r="7" spans="1:10" ht="31.8" customHeight="1">
+      <c r="A7" s="1">
+        <v>11</v>
+      </c>
+      <c r="B7" s="44">
+        <v>11</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>194</v>
       </c>
       <c r="D7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J7" s="11"/>
+    </row>
+    <row r="8" spans="1:10" ht="16.2" customHeight="1">
+      <c r="A8" s="1"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="30"/>
+    </row>
+    <row r="9" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A9" s="1"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" ht="16.2" customHeight="1">
+      <c r="A10" s="1"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="30"/>
+    </row>
+    <row r="11" spans="1:10" ht="15.6" customHeight="1">
+      <c r="A11" s="1"/>
+      <c r="B11" s="44"/>
+      <c r="C11" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="59"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="59"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="30"/>
+    </row>
+    <row r="12" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A12" s="1"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="30"/>
+    </row>
+    <row r="13" spans="1:10" ht="18" customHeight="1">
+      <c r="A13" s="1"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="30"/>
+    </row>
+    <row r="14" spans="1:10" ht="19.8" customHeight="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="30"/>
+    </row>
+    <row r="15" spans="1:10" ht="15" customHeight="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="30"/>
+    </row>
+    <row r="16" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A16" s="1"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="59"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="30"/>
+    </row>
+    <row r="17" spans="1:10" ht="19.8" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="30"/>
+    </row>
+    <row r="18" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="30"/>
+    </row>
+    <row r="19" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
+        <v>13632</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="9" t="s">
-[...17 lines deleted...]
-      <c r="A8" s="6">
+      <c r="E19" s="8">
+        <v>10906000962</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="43">
-[...14 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H19" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="22.8">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
+        <v>14341</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="H8" s="1" t="s">
+      <c r="H20" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I8" s="8" t="s">
-[...208 lines deleted...]
-        <v>34</v>
+      <c r="I20" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="37.200000000000003" customHeight="1">
+      <c r="A21" s="1">
+        <v>6546</v>
+      </c>
+      <c r="B21" s="44">
+        <v>6546</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>37</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I21" s="8" t="s">
-[...13 lines deleted...]
-      <c r="D22" s="1" t="s">
+      <c r="I21" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J21" s="12"/>
+    </row>
+    <row r="22" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+    </row>
+    <row r="23" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+    </row>
+    <row r="24" spans="1:10" ht="12" customHeight="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="44"/>
+      <c r="C24" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+    </row>
+    <row r="25" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A25" s="1"/>
+      <c r="B25" s="44"/>
+      <c r="C25" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+    </row>
+    <row r="26" spans="1:10" ht="15" customHeight="1">
+      <c r="A26" s="1"/>
+      <c r="B26" s="44"/>
+      <c r="C26" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="55"/>
+      <c r="I26" s="55"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.600000000000001" customHeight="1">
+      <c r="A27" s="1"/>
+      <c r="B27" s="44"/>
+      <c r="C27" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="55"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="1"/>
+      <c r="B28" s="44"/>
+      <c r="C28" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="55"/>
+    </row>
+    <row r="29" spans="1:10" ht="22.8">
+      <c r="A29" s="1">
+        <v>9274</v>
+      </c>
+      <c r="B29" s="1">
+        <v>9274</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="24" customHeight="1">
+      <c r="A30" s="1">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>93</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="J30" s="11"/>
+    </row>
+    <row r="31" spans="1:10" ht="32.4" customHeight="1">
+      <c r="A31" s="1">
+        <v>205</v>
+      </c>
+      <c r="B31" s="44">
+        <v>205</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="18" customHeight="1">
+      <c r="A32" s="1"/>
+      <c r="B32" s="44"/>
+      <c r="C32" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+    </row>
+    <row r="33" spans="1:10" ht="21" customHeight="1">
+      <c r="A33" s="1"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="E33" s="48"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="48"/>
+    </row>
+    <row r="34" spans="1:10" ht="21" customHeight="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="44"/>
+      <c r="C34" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="E34" s="48"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="48"/>
+      <c r="H34" s="48"/>
+      <c r="I34" s="48"/>
+    </row>
+    <row r="35" spans="1:10" ht="19.2" customHeight="1">
+      <c r="A35" s="1"/>
+      <c r="B35" s="44"/>
+      <c r="C35" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="52" t="s">
+        <v>204</v>
+      </c>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="53"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="54"/>
+    </row>
+    <row r="36" spans="1:10" ht="18" customHeight="1">
+      <c r="A36" s="1"/>
+      <c r="B36" s="44"/>
+      <c r="C36" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" s="48"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="48"/>
+    </row>
+    <row r="37" spans="1:10" ht="17.399999999999999" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="44"/>
+      <c r="C37" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="50"/>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="50"/>
+      <c r="I37" s="51"/>
+    </row>
+    <row r="38" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A38" s="5"/>
+      <c r="B38" s="44"/>
+      <c r="C38" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="E38" s="35"/>
+      <c r="F38" s="36"/>
+      <c r="G38" s="36"/>
+      <c r="H38" s="36"/>
+      <c r="I38" s="37"/>
+    </row>
+    <row r="39" spans="1:10" ht="33" customHeight="1">
+      <c r="A39" s="1">
+        <v>9283</v>
+      </c>
+      <c r="B39" s="1">
+        <v>9283</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="13">
+        <v>12720200158</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="J39" s="11"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="1">
+        <v>9215</v>
+      </c>
+      <c r="B40" s="1">
+        <v>9215</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E40" s="7">
+        <v>97322850583</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="J40" s="14"/>
+    </row>
+    <row r="41" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A41" s="20">
+        <v>224</v>
+      </c>
+      <c r="B41" s="43">
+        <v>224</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="J41" s="11"/>
+    </row>
+    <row r="42" spans="1:10" ht="12" customHeight="1">
+      <c r="A42" s="1"/>
+      <c r="B42" s="43"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="E42" s="53"/>
+      <c r="F42" s="53"/>
+      <c r="G42" s="53"/>
+      <c r="H42" s="53"/>
+      <c r="I42" s="54"/>
+    </row>
+    <row r="43" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="43"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="54"/>
+    </row>
+    <row r="44" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="43"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="54"/>
+    </row>
+    <row r="45" spans="1:10" ht="15" customHeight="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="43"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="52" t="s">
+        <v>189</v>
+      </c>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="53"/>
+      <c r="H45" s="53"/>
+      <c r="I45" s="54"/>
+    </row>
+    <row r="46" spans="1:10" ht="18.600000000000001" customHeight="1">
+      <c r="A46" s="1"/>
+      <c r="B46" s="43"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E46" s="32"/>
+      <c r="F46" s="33"/>
+      <c r="G46" s="33"/>
+      <c r="H46" s="33"/>
+      <c r="I46" s="34"/>
+    </row>
+    <row r="47" spans="1:10" ht="22.8">
+      <c r="A47" s="1">
+        <v>245</v>
+      </c>
+      <c r="B47" s="1">
+        <v>245</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A48" s="1">
+        <v>4220</v>
+      </c>
+      <c r="B48" s="44">
+        <v>4220</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E22" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="E48" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>19</v>
-      </c>
-[...479 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I48" s="8" t="s">
-[...28 lines deleted...]
-      <c r="I49" s="8" t="s">
+      <c r="I48" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="J49" s="24"/>
-[...4 lines deleted...]
-      <c r="C50" s="31" t="s">
+      <c r="J48" s="15"/>
+    </row>
+    <row r="49" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A49" s="1"/>
+      <c r="B49" s="44"/>
+      <c r="C49" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D50" s="44" t="s">
+      <c r="D49" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="E50" s="44"/>
-[...8 lines deleted...]
-      <c r="C51" s="31" t="s">
+      <c r="E49" s="32"/>
+      <c r="F49" s="33"/>
+      <c r="G49" s="33"/>
+      <c r="H49" s="33"/>
+      <c r="I49" s="34"/>
+    </row>
+    <row r="50" spans="1:10" ht="13.2" customHeight="1">
+      <c r="A50" s="1"/>
+      <c r="B50" s="44"/>
+      <c r="C50" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D51" s="44" t="s">
+      <c r="D50" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="E51" s="44"/>
-[...3 lines deleted...]
-      <c r="I51" s="8"/>
+      <c r="E50" s="53"/>
+      <c r="F50" s="53"/>
+      <c r="G50" s="53"/>
+      <c r="H50" s="53"/>
+      <c r="I50" s="54"/>
+    </row>
+    <row r="51" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A51" s="1"/>
+      <c r="B51" s="44"/>
+      <c r="C51" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="E51" s="53"/>
+      <c r="F51" s="53"/>
+      <c r="G51" s="53"/>
+      <c r="H51" s="53"/>
+      <c r="I51" s="54"/>
     </row>
     <row r="52" spans="1:10" ht="14.4" customHeight="1">
-      <c r="A52" s="4"/>
-[...1 lines deleted...]
-      <c r="C52" s="31" t="s">
+      <c r="A52" s="1"/>
+      <c r="B52" s="44"/>
+      <c r="C52" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D52" s="44" t="s">
-[...11 lines deleted...]
-      <c r="C53" s="31" t="s">
+      <c r="D52" s="52" t="s">
+        <v>83</v>
+      </c>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
+      <c r="G52" s="53"/>
+      <c r="H52" s="53"/>
+      <c r="I52" s="54"/>
+    </row>
+    <row r="53" spans="1:10" ht="12.6" customHeight="1">
+      <c r="A53" s="1"/>
+      <c r="B53" s="44"/>
+      <c r="C53" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D53" s="44" t="s">
-[...11 lines deleted...]
-      <c r="C54" s="31" t="s">
+      <c r="D53" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="E53" s="53"/>
+      <c r="F53" s="53"/>
+      <c r="G53" s="53"/>
+      <c r="H53" s="53"/>
+      <c r="I53" s="54"/>
+    </row>
+    <row r="54" spans="1:10" ht="15" customHeight="1">
+      <c r="A54" s="1"/>
+      <c r="B54" s="44"/>
+      <c r="C54" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D54" s="44" t="s">
-[...14 lines deleted...]
-      <c r="D55" s="44" t="s">
+      <c r="D54" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="E55" s="44"/>
-[...6 lines deleted...]
-      <c r="A56" s="6">
+      <c r="E54" s="53"/>
+      <c r="F54" s="53"/>
+      <c r="G54" s="53"/>
+      <c r="H54" s="53"/>
+      <c r="I54" s="54"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="1">
         <v>12016</v>
       </c>
+      <c r="B55" s="1">
+        <v>12016</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="J55" s="11"/>
+    </row>
+    <row r="56" spans="1:10" ht="22.8">
+      <c r="A56" s="1">
+        <v>9165</v>
+      </c>
       <c r="B56" s="1">
-        <v>12016</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>9165</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>90</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E56" s="7" t="s">
-        <v>87</v>
+      <c r="E56" s="6" t="s">
+        <v>91</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="J56" s="19"/>
+        <v>12</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J56" s="15"/>
     </row>
     <row r="57" spans="1:10" ht="22.8">
-      <c r="A57" s="6">
-        <v>9165</v>
+      <c r="A57" s="1">
+        <v>260</v>
       </c>
       <c r="B57" s="1">
-        <v>9165</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>260</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E57" s="9" t="s">
-        <v>91</v>
+      <c r="E57" s="6" t="s">
+        <v>93</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>210</v>
+        <v>50</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>12</v>
-[...14 lines deleted...]
-        <v>92</v>
+        <v>20</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J57" s="11"/>
+    </row>
+    <row r="58" spans="1:10" ht="25.2" customHeight="1">
+      <c r="A58" s="1">
+        <v>1069</v>
+      </c>
+      <c r="B58" s="45">
+        <v>1069</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>17</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>96</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>50</v>
+        <v>211</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I58" s="8" t="s">
-[...23 lines deleted...]
-      <c r="G59" s="1" t="s">
+      <c r="I58" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J58" s="14"/>
+    </row>
+    <row r="59" spans="1:10" ht="26.4" customHeight="1">
+      <c r="A59" s="1"/>
+      <c r="B59" s="46"/>
+      <c r="C59" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="E59" s="59"/>
+      <c r="F59" s="59"/>
+      <c r="G59" s="59"/>
+      <c r="H59" s="59"/>
+      <c r="I59" s="62"/>
+    </row>
+    <row r="60" spans="1:10" ht="20.399999999999999" customHeight="1">
+      <c r="A60" s="1"/>
+      <c r="B60" s="46"/>
+      <c r="C60" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="E60" s="59"/>
+      <c r="F60" s="59"/>
+      <c r="G60" s="59"/>
+      <c r="H60" s="59"/>
+      <c r="I60" s="62"/>
+    </row>
+    <row r="61" spans="1:10" ht="15.6" customHeight="1">
+      <c r="A61" s="1"/>
+      <c r="B61" s="46"/>
+      <c r="C61" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" s="58" t="s">
+        <v>229</v>
+      </c>
+      <c r="E61" s="59"/>
+      <c r="F61" s="59"/>
+      <c r="G61" s="59"/>
+      <c r="H61" s="59"/>
+      <c r="I61" s="62"/>
+    </row>
+    <row r="62" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A62" s="1"/>
+      <c r="B62" s="46"/>
+      <c r="C62" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
+      <c r="I62" s="29"/>
+    </row>
+    <row r="63" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A63" s="1"/>
+      <c r="B63" s="46"/>
+      <c r="C63" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" s="58" t="s">
+        <v>212</v>
+      </c>
+      <c r="E63" s="59"/>
+      <c r="F63" s="59"/>
+      <c r="G63" s="59"/>
+      <c r="H63" s="59"/>
+      <c r="I63" s="62"/>
+    </row>
+    <row r="64" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A64" s="1"/>
+      <c r="B64" s="47"/>
+      <c r="C64" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E64" s="41"/>
+      <c r="F64" s="41"/>
+      <c r="G64" s="41"/>
+      <c r="H64" s="41"/>
+      <c r="I64" s="42"/>
+      <c r="J64" s="11"/>
+    </row>
+    <row r="65" spans="1:10" ht="22.8">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>270</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="7">
+        <v>80152680379</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="H59" s="1" t="s">
+      <c r="H65" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I59" s="8" t="s">
-[...93 lines deleted...]
-      <c r="J65" s="19"/>
+      <c r="I65" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J65" s="16"/>
     </row>
     <row r="66" spans="1:10" ht="22.8">
-      <c r="A66" s="4"/>
+      <c r="A66" s="1"/>
       <c r="B66" s="1">
+        <v>295</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="22.8">
+      <c r="A67" s="1">
         <v>270</v>
       </c>
-      <c r="C66" s="8" t="s">
-[...23 lines deleted...]
-      <c r="A67" s="4"/>
       <c r="B67" s="1">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>283</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>105</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E67" s="7" t="s">
-        <v>102</v>
+      <c r="E67" s="6" t="s">
+        <v>106</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="J67" s="11"/>
     </row>
     <row r="68" spans="1:10" ht="22.8">
-      <c r="A68" s="6">
-        <v>270</v>
+      <c r="A68" s="1">
+        <v>295</v>
       </c>
       <c r="B68" s="1">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>9025</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>218</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E68" s="9" t="s">
-        <v>106</v>
+      <c r="E68" s="6" t="s">
+        <v>108</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>215</v>
+        <v>109</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I68" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J68" s="19"/>
+      <c r="I68" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="J68" s="11"/>
     </row>
     <row r="69" spans="1:10" ht="22.8">
-      <c r="A69" s="26">
-        <v>295</v>
+      <c r="A69" s="1">
+        <v>283</v>
       </c>
       <c r="B69" s="1">
-        <v>9025</v>
-[...4 lines deleted...]
-      <c r="D69" s="1" t="s">
+        <v>9166</v>
+      </c>
+      <c r="C69" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D69" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="E69" s="9" t="s">
-[...5 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="E69" s="8">
+        <v>11947650153</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H69" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="27" customHeight="1">
+      <c r="A70" s="20">
+        <v>9166</v>
+      </c>
+      <c r="B70" s="43">
+        <v>324</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="H69" s="1" t="s">
+      <c r="H70" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I69" s="8" t="s">
-[...14 lines deleted...]
-      <c r="D70" s="10" t="s">
+      <c r="I70" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A71" s="1">
+        <v>324</v>
+      </c>
+      <c r="B71" s="43"/>
+      <c r="C71" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="E71" s="39"/>
+      <c r="F71" s="39"/>
+      <c r="G71" s="39"/>
+      <c r="H71" s="39"/>
+      <c r="I71" s="40"/>
+    </row>
+    <row r="72" spans="1:10" ht="15" customHeight="1">
+      <c r="A72" s="1"/>
+      <c r="B72" s="43"/>
+      <c r="C72" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72" s="38" t="s">
+        <v>188</v>
+      </c>
+      <c r="E72" s="39"/>
+      <c r="F72" s="39"/>
+      <c r="G72" s="39"/>
+      <c r="H72" s="39"/>
+      <c r="I72" s="40"/>
+    </row>
+    <row r="73" spans="1:10" ht="12.6" customHeight="1">
+      <c r="A73" s="1"/>
+      <c r="B73" s="43"/>
+      <c r="C73" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73" s="38" t="s">
+        <v>117</v>
+      </c>
+      <c r="E73" s="39"/>
+      <c r="F73" s="39"/>
+      <c r="G73" s="39"/>
+      <c r="H73" s="39"/>
+      <c r="I73" s="40"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1">
+        <v>9216</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E70" s="11">
-[...5 lines deleted...]
-      <c r="G70" s="10" t="s">
+      <c r="E74" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="23.4" customHeight="1">
+      <c r="A75" s="1"/>
+      <c r="B75" s="44">
+        <v>8663</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J75" s="11"/>
+    </row>
+    <row r="76" spans="1:10" ht="19.2" customHeight="1">
+      <c r="A76" s="1"/>
+      <c r="B76" s="44"/>
+      <c r="C76" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="D76" s="38" t="s">
+        <v>128</v>
+      </c>
+      <c r="E76" s="39"/>
+      <c r="F76" s="39"/>
+      <c r="G76" s="39"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="40"/>
+      <c r="J76" s="11"/>
+    </row>
+    <row r="77" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A77" s="1"/>
+      <c r="B77" s="44"/>
+      <c r="C77" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="D77" s="38" t="s">
+        <v>129</v>
+      </c>
+      <c r="E77" s="39"/>
+      <c r="F77" s="39"/>
+      <c r="G77" s="39"/>
+      <c r="H77" s="39"/>
+      <c r="I77" s="40"/>
+      <c r="J77" s="19"/>
+    </row>
+    <row r="78" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A78" s="1"/>
+      <c r="B78" s="44"/>
+      <c r="C78" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="D78" s="38" t="s">
+        <v>130</v>
+      </c>
+      <c r="E78" s="39"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="39"/>
+      <c r="H78" s="39"/>
+      <c r="I78" s="40"/>
+      <c r="J78" s="11"/>
+    </row>
+    <row r="79" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A79" s="1"/>
+      <c r="B79" s="44"/>
+      <c r="C79" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="38" t="s">
+        <v>185</v>
+      </c>
+      <c r="E79" s="39"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="39"/>
+      <c r="H79" s="39"/>
+      <c r="I79" s="40"/>
+      <c r="J79" s="11"/>
+    </row>
+    <row r="80" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A80" s="1"/>
+      <c r="B80" s="44"/>
+      <c r="C80" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="D80" s="35" t="s">
+        <v>228</v>
+      </c>
+      <c r="E80" s="36"/>
+      <c r="F80" s="36"/>
+      <c r="G80" s="36"/>
+      <c r="H80" s="36"/>
+      <c r="I80" s="37"/>
+      <c r="J80" s="11"/>
+    </row>
+    <row r="81" spans="1:10" ht="21.75" customHeight="1">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>9217</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="7">
+        <v>12730090151</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="G81" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H70" s="10" t="s">
+      <c r="H81" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="I70" s="8" t="s">
-[...81 lines deleted...]
-      <c r="B75" s="1">
+      <c r="I81" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J81" s="11"/>
+    </row>
+    <row r="82" spans="1:10" ht="30.75" customHeight="1">
+      <c r="A82" s="1">
         <v>9216</v>
       </c>
-      <c r="C75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="1" t="s">
+      <c r="B82" s="1">
+        <v>8829</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="D82" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E75" s="7" t="s">
-[...46 lines deleted...]
-      <c r="C77" s="31" t="s">
+      <c r="E82" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G82" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="H82" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J82" s="17"/>
+    </row>
+    <row r="83" spans="1:10" ht="24" customHeight="1">
+      <c r="A83" s="20">
+        <v>9217</v>
+      </c>
+      <c r="B83" s="45">
+        <v>1180</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F83" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="G83" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="H83" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A84" s="21">
+        <v>8829</v>
+      </c>
+      <c r="B84" s="46"/>
+      <c r="C84" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D77" s="44" t="s">
-[...12 lines deleted...]
-      <c r="C78" s="31" t="s">
+      <c r="D84" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E84" s="39"/>
+      <c r="F84" s="39"/>
+      <c r="G84" s="39"/>
+      <c r="H84" s="39"/>
+      <c r="I84" s="40"/>
+    </row>
+    <row r="85" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A85" s="20">
+        <v>1180</v>
+      </c>
+      <c r="B85" s="46"/>
+      <c r="C85" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D78" s="44" t="s">
-[...12 lines deleted...]
-      <c r="C79" s="31" t="s">
+      <c r="D85" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E85" s="39"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="39"/>
+      <c r="H85" s="39"/>
+      <c r="I85" s="40"/>
+    </row>
+    <row r="86" spans="1:10" ht="19.8" customHeight="1">
+      <c r="A86" s="20"/>
+      <c r="B86" s="46"/>
+      <c r="C86" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D79" s="44" t="s">
-[...12 lines deleted...]
-      <c r="C80" s="31" t="s">
+      <c r="D86" s="38" t="s">
+        <v>143</v>
+      </c>
+      <c r="E86" s="39"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="39"/>
+      <c r="H86" s="39"/>
+      <c r="I86" s="40"/>
+    </row>
+    <row r="87" spans="1:10" ht="17.399999999999999" customHeight="1">
+      <c r="A87" s="20"/>
+      <c r="B87" s="46"/>
+      <c r="C87" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D80" s="22" t="s">
-[...12 lines deleted...]
-      <c r="C81" s="31" t="s">
+      <c r="D87" s="38" t="s">
+        <v>144</v>
+      </c>
+      <c r="E87" s="39"/>
+      <c r="F87" s="39"/>
+      <c r="G87" s="39"/>
+      <c r="H87" s="39"/>
+      <c r="I87" s="40"/>
+    </row>
+    <row r="88" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A88" s="20"/>
+      <c r="B88" s="46"/>
+      <c r="C88" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D81" s="46" t="s">
-[...101 lines deleted...]
-      <c r="C85" s="31" t="s">
+      <c r="D88" s="38" t="s">
+        <v>145</v>
+      </c>
+      <c r="E88" s="39"/>
+      <c r="F88" s="39"/>
+      <c r="G88" s="39"/>
+      <c r="H88" s="39"/>
+      <c r="I88" s="40"/>
+    </row>
+    <row r="89" spans="1:10" ht="15" customHeight="1">
+      <c r="A89" s="20"/>
+      <c r="B89" s="46"/>
+      <c r="C89" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D85" s="44" t="s">
-[...13 lines deleted...]
-      <c r="C86" s="31" t="s">
+      <c r="D89" s="38" t="s">
+        <v>146</v>
+      </c>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
+      <c r="I89" s="40"/>
+    </row>
+    <row r="90" spans="1:10" ht="15" customHeight="1">
+      <c r="A90" s="20"/>
+      <c r="B90" s="47"/>
+      <c r="C90" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D86" s="44" t="s">
-[...11 lines deleted...]
-      <c r="C87" s="31" t="s">
+      <c r="D90" s="48" t="s">
+        <v>147</v>
+      </c>
+      <c r="E90" s="48"/>
+      <c r="F90" s="48"/>
+      <c r="G90" s="20"/>
+      <c r="H90" s="48"/>
+      <c r="I90" s="48"/>
+    </row>
+    <row r="91" spans="1:10" ht="27.6" customHeight="1">
+      <c r="A91" s="20"/>
+      <c r="B91" s="43">
+        <v>9287</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="J91" s="14"/>
+    </row>
+    <row r="92" spans="1:10" ht="13.2" customHeight="1">
+      <c r="A92" s="20"/>
+      <c r="B92" s="43"/>
+      <c r="C92" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D87" s="44" t="s">
-[...11 lines deleted...]
-      <c r="C88" s="31" t="s">
+      <c r="D92" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E92" s="41"/>
+      <c r="F92" s="41"/>
+      <c r="G92" s="41"/>
+      <c r="H92" s="41"/>
+      <c r="I92" s="42"/>
+    </row>
+    <row r="93" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A93" s="1">
+        <v>9287</v>
+      </c>
+      <c r="B93" s="43"/>
+      <c r="C93" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D88" s="44" t="s">
-[...11 lines deleted...]
-      <c r="C89" s="31" t="s">
+      <c r="D93" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E93" s="41"/>
+      <c r="F93" s="41"/>
+      <c r="G93" s="41"/>
+      <c r="H93" s="41"/>
+      <c r="I93" s="42"/>
+    </row>
+    <row r="94" spans="1:10" ht="15" customHeight="1">
+      <c r="A94" s="1"/>
+      <c r="B94" s="43"/>
+      <c r="C94" s="20" t="s">
         <v>127</v>
       </c>
-      <c r="D89" s="44" t="s">
-[...93 lines deleted...]
-      <c r="F94" s="45"/>
+      <c r="D94" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E94" s="41"/>
+      <c r="F94" s="41"/>
       <c r="G94" s="41"/>
       <c r="H94" s="41"/>
-      <c r="I94" s="8"/>
-[...17 lines deleted...]
-      <c r="A96" s="4"/>
+      <c r="I94" s="42"/>
+    </row>
+    <row r="95" spans="1:10" ht="29.25" customHeight="1">
+      <c r="A95" s="1"/>
+      <c r="B95" s="1">
+        <v>8589</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>8589</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>11064</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>226</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E96" s="9" t="s">
-        <v>158</v>
+      <c r="E96" s="4" t="s">
+        <v>162</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>159</v>
+        <v>19</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>160</v>
-[...7 lines deleted...]
-      <c r="B97" s="1">
+        <v>20</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="J96" s="18"/>
+    </row>
+    <row r="97" spans="1:2">
+      <c r="A97" s="3">
+        <v>8589</v>
+      </c>
+      <c r="B97" s="2"/>
+    </row>
+    <row r="98" spans="1:2">
+      <c r="A98" s="3">
         <v>11064</v>
       </c>
-      <c r="C97" s="8" t="s">
-[...32 lines deleted...]
-      <c r="B99" s="5"/>
+      <c r="B98" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="67">
+  <mergeCells count="50">
+    <mergeCell ref="D60:I60"/>
+    <mergeCell ref="D63:I63"/>
+    <mergeCell ref="D22:I22"/>
     <mergeCell ref="D23:I23"/>
     <mergeCell ref="D24:I24"/>
     <mergeCell ref="D25:I25"/>
     <mergeCell ref="D26:I26"/>
-    <mergeCell ref="D27:I27"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="D8:H8"/>
     <mergeCell ref="D9:H9"/>
     <mergeCell ref="D10:H10"/>
     <mergeCell ref="D11:H11"/>
+    <mergeCell ref="B7:B18"/>
+    <mergeCell ref="D17:H17"/>
+    <mergeCell ref="D18:H18"/>
     <mergeCell ref="D12:H12"/>
-    <mergeCell ref="B8:B19"/>
-[...1 lines deleted...]
-    <mergeCell ref="D19:H19"/>
     <mergeCell ref="D13:H13"/>
     <mergeCell ref="D14:H14"/>
     <mergeCell ref="D15:H15"/>
     <mergeCell ref="D16:H16"/>
-    <mergeCell ref="D17:H17"/>
-[...1 lines deleted...]
-    <mergeCell ref="D77:F77"/>
+    <mergeCell ref="D27:I27"/>
     <mergeCell ref="D28:I28"/>
-    <mergeCell ref="D29:I29"/>
+    <mergeCell ref="D32:I32"/>
     <mergeCell ref="D33:I33"/>
     <mergeCell ref="D34:I34"/>
+    <mergeCell ref="D36:I36"/>
+    <mergeCell ref="D37:I37"/>
     <mergeCell ref="D35:I35"/>
-    <mergeCell ref="D37:I37"/>
-[...26 lines deleted...]
-    <mergeCell ref="H89:I89"/>
     <mergeCell ref="D90:F90"/>
     <mergeCell ref="H90:I90"/>
-    <mergeCell ref="D91:F91"/>
-[...10 lines deleted...]
-    <mergeCell ref="B87:B91"/>
+    <mergeCell ref="D50:I50"/>
+    <mergeCell ref="D51:I51"/>
+    <mergeCell ref="D52:I52"/>
+    <mergeCell ref="D53:I53"/>
+    <mergeCell ref="D42:I42"/>
+    <mergeCell ref="D43:I43"/>
+    <mergeCell ref="D44:I44"/>
+    <mergeCell ref="D45:I45"/>
+    <mergeCell ref="D61:I61"/>
+    <mergeCell ref="D54:I54"/>
+    <mergeCell ref="D59:I59"/>
+    <mergeCell ref="B70:B73"/>
+    <mergeCell ref="B75:B80"/>
+    <mergeCell ref="B91:B94"/>
+    <mergeCell ref="B21:B28"/>
+    <mergeCell ref="B31:B38"/>
+    <mergeCell ref="B41:B46"/>
+    <mergeCell ref="B48:B54"/>
+    <mergeCell ref="B83:B90"/>
+    <mergeCell ref="B58:B64"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>