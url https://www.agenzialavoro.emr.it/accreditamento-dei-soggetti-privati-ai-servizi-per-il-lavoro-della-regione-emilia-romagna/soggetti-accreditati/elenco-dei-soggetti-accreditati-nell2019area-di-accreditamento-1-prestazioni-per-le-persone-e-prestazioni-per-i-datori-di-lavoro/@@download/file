--- v4 (2026-06-20)
+++ v5 (2026-08-04)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 4/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 5/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="688" documentId="13_ncr:1_{D0B9817C-E042-4454-BAB0-1D8D23025B59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EEF3B71C-518C-4B81-BBE2-B4B5A4F49423}"/>
+  <xr:revisionPtr revIDLastSave="690" documentId="13_ncr:1_{D0B9817C-E042-4454-BAB0-1D8D23025B59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39A40826-F682-41E1-BC13-935A73BBBF43}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$I$96</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$I$87</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Foglio1!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="222">
   <si>
     <t xml:space="preserve">AREA DI ACCREDITAMENTO 1 - ELENCO COMPLETO SOGGETTI ACCREDITATI </t>
   </si>
   <si>
     <t>Codice Organismo</t>
   </si>
   <si>
     <t>Soggetto</t>
   </si>
   <si>
     <t>Tipologia Soggetto</t>
   </si>
   <si>
     <t>Codice Fiscale</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Comune Sede Legale</t>
   </si>
   <si>
     <t>Prov Sede Legale</t>
   </si>
   <si>
@@ -193,80 +193,53 @@
   <si>
     <t>SCUOLA EDILE ARTIGIANI E PMI DI FORLI', CESENA E RIMINI</t>
   </si>
   <si>
     <t>SCUOLA EDILE DELLA PROVINCIA DI MODENA</t>
   </si>
   <si>
     <t>CSE - CENTRO SERVIZI EDILI DI PARMA</t>
   </si>
   <si>
     <t xml:space="preserve">DEMETRA FORMAZIONE SRL </t>
   </si>
   <si>
     <t>02493650358</t>
   </si>
   <si>
     <t>BO, FC, MO, PR, RE, RA</t>
   </si>
   <si>
     <t>04237330370</t>
   </si>
   <si>
     <t>Via Bigari, 3</t>
   </si>
   <si>
-    <t>ECIPAR  - FORMAZIONE E SERVIZI INNOVATIVI PER L'ARTIGIANATO E LE PMI</t>
-[...7 lines deleted...]
-  <si>
     <t>BO, FC, FE, MO, PC, PR, RA,  RE, RN</t>
   </si>
   <si>
-    <t>ECIPAR BOLOGNA SOC.CONS. A.R.L.</t>
-[...16 lines deleted...]
-  <si>
     <t>FONDAZIONE CONSULENTI PER IL LAVORO</t>
   </si>
   <si>
     <t>soggetto singolo</t>
   </si>
   <si>
     <t>Roma</t>
   </si>
   <si>
     <t>Rm</t>
   </si>
   <si>
     <t>FONDAZIONE ENAIP S. ZAVATTA RIMINI</t>
   </si>
   <si>
     <t>Soggetto capofila - Contratto di rete</t>
   </si>
   <si>
     <t>02291500409</t>
   </si>
   <si>
     <t>Rimini</t>
   </si>
   <si>
     <t>RN</t>
@@ -340,53 +313,50 @@
   <si>
     <t>IAL E.R. S.R.L. IMPRESA SOCIALE</t>
   </si>
   <si>
     <t>80061110377</t>
   </si>
   <si>
     <t>Via Bigari 3</t>
   </si>
   <si>
     <t>IDEA</t>
   </si>
   <si>
     <t>92038730377</t>
   </si>
   <si>
     <t>C. DI F. P. FONDAZIONE ALBERTO SIMONINI</t>
   </si>
   <si>
     <t>ZENIT SRL</t>
   </si>
   <si>
     <t>CENTOFORM S.R.L.</t>
   </si>
   <si>
-    <t>IRECOOP Emilia Romagna Società Cooperativa</t>
-[...1 lines deleted...]
-  <si>
     <t>ISTITUTO FORMAZIONE OPERATORI AZIENDALI</t>
   </si>
   <si>
     <t>0453310351</t>
   </si>
   <si>
     <t>Reggio nell'Emilia</t>
   </si>
   <si>
     <t>BO, FC, MO, PR, RA, RE</t>
   </si>
   <si>
     <t>ISCOM E.R.</t>
   </si>
   <si>
     <t>03109320378</t>
   </si>
   <si>
     <t>BO, FC, FE, MO, PC,  RA,  RE</t>
   </si>
   <si>
     <t>04860690488</t>
   </si>
   <si>
     <t>Via Indipendenza, 67/2</t>
@@ -577,53 +547,50 @@
   <si>
     <t xml:space="preserve">RA, RE, RN </t>
   </si>
   <si>
     <t>AGENZIA MYEAP SRL</t>
   </si>
   <si>
     <t>Caltanissetta</t>
   </si>
   <si>
     <t>96258450582</t>
   </si>
   <si>
     <t>FE, RN, PR, PC, BO</t>
   </si>
   <si>
     <t>BO, PC, FE, FC, RE</t>
   </si>
   <si>
     <t>MO, BO, FC, RN, PR</t>
   </si>
   <si>
     <t>BO, MO, PR, RE, RN, RA</t>
   </si>
   <si>
-    <t>BO, FC, RA, RE, RN, PR, FE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BO, FC, MO, PC, PR, RE, RN </t>
   </si>
   <si>
     <t>BO, FC, FE, MO, PC, PR, RA,  RN, RE</t>
   </si>
   <si>
     <t>BO, MO, RE, FE, PR, RN, RA, PC, FC</t>
   </si>
   <si>
     <t>PR, MO, BO, RE, FC, FE, PC, RA, RN</t>
   </si>
   <si>
     <t xml:space="preserve">BO, FC, MO, PR, RE, RN, RA, FE, </t>
   </si>
   <si>
     <t>SENECA S.R.L.</t>
   </si>
   <si>
     <t>BO, MO, RE, PC, RA, RN</t>
   </si>
   <si>
     <t>BO, RE, FE, PR, RN</t>
   </si>
   <si>
     <t>CESCOT RAVENNA CESENA S.R.L.</t>
@@ -650,53 +617,50 @@
     <t>Via Tolmezzo, 15</t>
   </si>
   <si>
     <t>Via P.E. Giudici, 25</t>
   </si>
   <si>
     <t>Via Galliano, 10</t>
   </si>
   <si>
     <t>Piazza Del Bianello, 7/A</t>
   </si>
   <si>
     <t xml:space="preserve">Corso di Porta Romana, 122 </t>
   </si>
   <si>
     <t>Via Rimini, 7</t>
   </si>
   <si>
     <t>Via del Gomito, 7</t>
   </si>
   <si>
     <t>Via Meuccio Ruini, 12</t>
   </si>
   <si>
     <t>DINAMICA SOC. CONSORT. A R.L.</t>
-  </si>
-[...1 lines deleted...]
-    <t>ECIPAR SOC. CONS. A R.L. - Rimini</t>
   </si>
   <si>
     <t>Via Cristoforo Colombo, 456</t>
   </si>
   <si>
     <t>Via Valturio, 4</t>
   </si>
   <si>
     <t>Via Ronco, 3</t>
   </si>
   <si>
     <t>Via Stalingrado, 67/10 B</t>
   </si>
   <si>
     <t>Via C. Augusto, 25</t>
   </si>
   <si>
     <t>P.zza IV novembre, 5</t>
   </si>
   <si>
     <t>Via Lombardi, 39</t>
   </si>
   <si>
     <t>DINAMICA SOC.CONS. A R.L</t>
   </si>
@@ -938,113 +902,107 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1073,93 +1031,84 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{A697176E-B100-416F-8AC7-4626A0546F0A}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
       <color rgb="FFFF0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1410,2066 +1359,1897 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J98"/>
+  <dimension ref="A1:J89"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B42" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="I56" sqref="I56"/>
+    <sheetView tabSelected="1" topLeftCell="B2" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="10" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="9.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="42.33203125" style="10" customWidth="1"/>
     <col min="4" max="4" width="21.44140625" style="10" customWidth="1"/>
     <col min="5" max="5" width="19.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="23.6640625" style="10" customWidth="1"/>
     <col min="7" max="7" width="10.44140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="6.33203125" style="10" customWidth="1"/>
     <col min="9" max="9" width="21.21875" style="10" customWidth="1"/>
     <col min="10" max="10" width="48.88671875" style="10" customWidth="1"/>
     <col min="11" max="16384" width="9.21875" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="25.2" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...6 lines deleted...]
-      <c r="I1" s="57"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="54"/>
     </row>
     <row r="2" spans="1:10" ht="34.200000000000003">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="31" t="s">
+      <c r="B2" s="29" t="s">
+        <v>220</v>
+      </c>
+      <c r="C2" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="31" t="s">
+      <c r="D2" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="31" t="s">
+      <c r="E2" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="31" t="s">
+      <c r="F2" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="31" t="s">
+      <c r="G2" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="31" t="s">
+      <c r="H2" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="31" t="s">
+      <c r="I2" s="29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="22.8">
       <c r="A3" s="1">
         <v>9158</v>
       </c>
       <c r="B3" s="1">
         <v>9158</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="J3" s="11"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1"/>
-      <c r="B4" s="20" t="s">
-        <v>233</v>
+      <c r="B4" s="19" t="s">
+        <v>221</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="J4" s="11"/>
     </row>
     <row r="5" spans="1:10" ht="22.8">
       <c r="A5" s="1">
         <v>9232</v>
       </c>
       <c r="B5" s="1">
         <v>9232</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="J5" s="11"/>
     </row>
     <row r="6" spans="1:10" ht="22.8">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>9340</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="J6" s="11"/>
     </row>
     <row r="7" spans="1:10" ht="31.8" customHeight="1">
       <c r="A7" s="1">
         <v>11</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="42">
         <v>11</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="J7" s="11"/>
     </row>
     <row r="8" spans="1:10" ht="16.2" customHeight="1">
       <c r="A8" s="1"/>
-      <c r="B8" s="44"/>
-      <c r="C8" s="20" t="s">
+      <c r="B8" s="42"/>
+      <c r="C8" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="58" t="s">
+      <c r="D8" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="E8" s="59"/>
-[...3 lines deleted...]
-      <c r="I8" s="30"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="28"/>
     </row>
     <row r="9" spans="1:10" ht="14.4" customHeight="1">
       <c r="A9" s="1"/>
-      <c r="B9" s="44"/>
-      <c r="C9" s="20" t="s">
+      <c r="B9" s="42"/>
+      <c r="C9" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="58" t="s">
+      <c r="D9" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="E9" s="59"/>
-[...3 lines deleted...]
-      <c r="I9" s="30"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="28"/>
     </row>
     <row r="10" spans="1:10" ht="16.2" customHeight="1">
       <c r="A10" s="1"/>
-      <c r="B10" s="44"/>
-      <c r="C10" s="20" t="s">
+      <c r="B10" s="42"/>
+      <c r="C10" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="58" t="s">
+      <c r="D10" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="E10" s="59"/>
-[...3 lines deleted...]
-      <c r="I10" s="30"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="28"/>
     </row>
     <row r="11" spans="1:10" ht="15.6" customHeight="1">
       <c r="A11" s="1"/>
-      <c r="B11" s="44"/>
-      <c r="C11" s="20" t="s">
+      <c r="B11" s="42"/>
+      <c r="C11" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="58" t="s">
+      <c r="D11" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="E11" s="59"/>
-[...3 lines deleted...]
-      <c r="I11" s="30"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="50"/>
+      <c r="I11" s="28"/>
     </row>
     <row r="12" spans="1:10" ht="13.8" customHeight="1">
       <c r="A12" s="1"/>
-      <c r="B12" s="44"/>
-      <c r="C12" s="20" t="s">
+      <c r="B12" s="42"/>
+      <c r="C12" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D12" s="58" t="s">
+      <c r="D12" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="E12" s="59"/>
-[...3 lines deleted...]
-      <c r="I12" s="30"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="28"/>
     </row>
     <row r="13" spans="1:10" ht="18" customHeight="1">
       <c r="A13" s="1"/>
-      <c r="B13" s="44"/>
-      <c r="C13" s="21" t="s">
+      <c r="B13" s="42"/>
+      <c r="C13" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="60" t="s">
+      <c r="D13" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="61"/>
-[...3 lines deleted...]
-      <c r="I13" s="30"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="28"/>
     </row>
     <row r="14" spans="1:10" ht="19.8" customHeight="1">
       <c r="A14" s="1"/>
-      <c r="B14" s="44"/>
-      <c r="C14" s="20" t="s">
+      <c r="B14" s="42"/>
+      <c r="C14" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="58" t="s">
+      <c r="D14" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="E14" s="59"/>
-[...3 lines deleted...]
-      <c r="I14" s="30"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="28"/>
     </row>
     <row r="15" spans="1:10" ht="15" customHeight="1">
       <c r="A15" s="1"/>
-      <c r="B15" s="44"/>
-      <c r="C15" s="20" t="s">
+      <c r="B15" s="42"/>
+      <c r="C15" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D15" s="58" t="s">
+      <c r="D15" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="E15" s="59"/>
-[...3 lines deleted...]
-      <c r="I15" s="30"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="28"/>
     </row>
     <row r="16" spans="1:10" ht="16.8" customHeight="1">
       <c r="A16" s="1"/>
-      <c r="B16" s="44"/>
-      <c r="C16" s="20" t="s">
+      <c r="B16" s="42"/>
+      <c r="C16" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="58" t="s">
+      <c r="D16" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="59"/>
-[...3 lines deleted...]
-      <c r="I16" s="30"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="28"/>
     </row>
     <row r="17" spans="1:10" ht="19.8" customHeight="1">
       <c r="A17" s="1"/>
-      <c r="B17" s="44"/>
-      <c r="C17" s="20" t="s">
+      <c r="B17" s="42"/>
+      <c r="C17" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="58" t="s">
+      <c r="D17" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="E17" s="59"/>
-[...3 lines deleted...]
-      <c r="I17" s="30"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="50"/>
+      <c r="I17" s="28"/>
     </row>
     <row r="18" spans="1:10" ht="14.4" customHeight="1">
       <c r="A18" s="1"/>
-      <c r="B18" s="44"/>
-      <c r="C18" s="20" t="s">
+      <c r="B18" s="42"/>
+      <c r="C18" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D18" s="58" t="s">
+      <c r="D18" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="59"/>
-[...3 lines deleted...]
-      <c r="I18" s="30"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="28"/>
     </row>
     <row r="19" spans="1:10" ht="14.4" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>13632</v>
       </c>
-      <c r="C19" s="22" t="s">
-        <v>166</v>
+      <c r="C19" s="21" t="s">
+        <v>156</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="8">
         <v>10906000962</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="22.8">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>14341</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="37.200000000000003" customHeight="1">
       <c r="A21" s="1">
         <v>6546</v>
       </c>
-      <c r="B21" s="44">
+      <c r="B21" s="42">
         <v>6546</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="J21" s="12"/>
     </row>
     <row r="22" spans="1:10" ht="13.8" customHeight="1">
       <c r="A22" s="1"/>
-      <c r="B22" s="44"/>
-      <c r="C22" s="20" t="s">
+      <c r="B22" s="42"/>
+      <c r="C22" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D22" s="55" t="s">
+      <c r="D22" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="E22" s="55"/>
-[...3 lines deleted...]
-      <c r="I22" s="55"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:10" ht="16.8" customHeight="1">
       <c r="A23" s="1"/>
-      <c r="B23" s="44"/>
-      <c r="C23" s="20" t="s">
+      <c r="B23" s="42"/>
+      <c r="C23" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D23" s="55" t="s">
+      <c r="D23" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="E23" s="55"/>
-[...3 lines deleted...]
-      <c r="I23" s="55"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="57"/>
+      <c r="G23" s="57"/>
+      <c r="H23" s="57"/>
+      <c r="I23" s="57"/>
     </row>
     <row r="24" spans="1:10" ht="12" customHeight="1">
       <c r="A24" s="1"/>
-      <c r="B24" s="44"/>
-      <c r="C24" s="20" t="s">
+      <c r="B24" s="42"/>
+      <c r="C24" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D24" s="55" t="s">
+      <c r="D24" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="E24" s="55"/>
-[...3 lines deleted...]
-      <c r="I24" s="55"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="57"/>
+      <c r="G24" s="57"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:10" ht="14.4" customHeight="1">
       <c r="A25" s="1"/>
-      <c r="B25" s="44"/>
-      <c r="C25" s="20" t="s">
+      <c r="B25" s="42"/>
+      <c r="C25" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D25" s="55" t="s">
+      <c r="D25" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="E25" s="55"/>
-[...3 lines deleted...]
-      <c r="I25" s="55"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
     </row>
     <row r="26" spans="1:10" ht="15" customHeight="1">
       <c r="A26" s="1"/>
-      <c r="B26" s="44"/>
-      <c r="C26" s="20" t="s">
+      <c r="B26" s="42"/>
+      <c r="C26" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D26" s="55" t="s">
+      <c r="D26" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="E26" s="55"/>
-[...3 lines deleted...]
-      <c r="I26" s="55"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="57"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:10" ht="18.600000000000001" customHeight="1">
       <c r="A27" s="1"/>
-      <c r="B27" s="44"/>
-      <c r="C27" s="20" t="s">
+      <c r="B27" s="42"/>
+      <c r="C27" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D27" s="55" t="s">
+      <c r="D27" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="E27" s="55"/>
-[...3 lines deleted...]
-      <c r="I27" s="55"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="57"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1"/>
-      <c r="B28" s="44"/>
-      <c r="C28" s="20" t="s">
+      <c r="B28" s="42"/>
+      <c r="C28" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D28" s="55" t="s">
+      <c r="D28" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="E28" s="55"/>
-[...3 lines deleted...]
-      <c r="I28" s="55"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:10" ht="22.8">
       <c r="A29" s="1">
         <v>9274</v>
       </c>
       <c r="B29" s="1">
         <v>9274</v>
       </c>
-      <c r="C29" s="22" t="s">
+      <c r="C29" s="21" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="24" customHeight="1">
       <c r="A30" s="1">
         <v>93</v>
       </c>
       <c r="B30" s="1">
         <v>93</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="I30" s="22" t="s">
-        <v>176</v>
+      <c r="I30" s="21" t="s">
+        <v>166</v>
       </c>
       <c r="J30" s="11"/>
     </row>
-    <row r="31" spans="1:10" ht="32.4" customHeight="1">
+    <row r="31" spans="1:10" ht="33" customHeight="1">
       <c r="A31" s="1">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>9283</v>
+      </c>
+      <c r="B31" s="1">
+        <v>9283</v>
       </c>
       <c r="C31" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="13">
+        <v>12720200158</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="J31" s="11"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="1">
+        <v>9215</v>
+      </c>
+      <c r="B32" s="1">
+        <v>9215</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E32" s="7">
+        <v>97322850583</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J32" s="14"/>
+    </row>
+    <row r="33" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A33" s="19">
+        <v>224</v>
+      </c>
+      <c r="B33" s="41">
+        <v>224</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="11"/>
+    </row>
+    <row r="34" spans="1:10" ht="12" customHeight="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="48"/>
+    </row>
+    <row r="35" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A35" s="1"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="47"/>
+      <c r="F35" s="47"/>
+      <c r="G35" s="47"/>
+      <c r="H35" s="47"/>
+      <c r="I35" s="48"/>
+    </row>
+    <row r="36" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A36" s="1"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="48"/>
+    </row>
+    <row r="37" spans="1:10" ht="15" customHeight="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="E37" s="47"/>
+      <c r="F37" s="47"/>
+      <c r="G37" s="47"/>
+      <c r="H37" s="47"/>
+      <c r="I37" s="48"/>
+    </row>
+    <row r="38" spans="1:10" ht="18.600000000000001" customHeight="1">
+      <c r="A38" s="1"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="E38" s="30"/>
+      <c r="F38" s="31"/>
+      <c r="G38" s="31"/>
+      <c r="H38" s="31"/>
+      <c r="I38" s="32"/>
+    </row>
+    <row r="39" spans="1:10" ht="22.8">
+      <c r="A39" s="1">
+        <v>245</v>
+      </c>
+      <c r="B39" s="1">
+        <v>245</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+    </row>
+    <row r="40" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A40" s="1">
+        <v>4220</v>
+      </c>
+      <c r="B40" s="42">
+        <v>4220</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="H31" s="1" t="s">
+      <c r="H40" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I31" s="5" t="s">
-[...6 lines deleted...]
-      <c r="C32" s="20" t="s">
+      <c r="I40" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="J40" s="15"/>
+    </row>
+    <row r="41" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A41" s="1"/>
+      <c r="B41" s="42"/>
+      <c r="C41" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D32" s="48" t="s">
-[...11 lines deleted...]
-      <c r="C33" s="20" t="s">
+      <c r="D41" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" s="30"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="31"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="32"/>
+    </row>
+    <row r="42" spans="1:10" ht="13.2" customHeight="1">
+      <c r="A42" s="1"/>
+      <c r="B42" s="42"/>
+      <c r="C42" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D33" s="48" t="s">
-[...11 lines deleted...]
-      <c r="C34" s="20" t="s">
+      <c r="D42" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" s="47"/>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="48"/>
+    </row>
+    <row r="43" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="42"/>
+      <c r="C43" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D34" s="48" t="s">
-[...11 lines deleted...]
-      <c r="C35" s="20" t="s">
+      <c r="D43" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="E43" s="47"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="47"/>
+      <c r="H43" s="47"/>
+      <c r="I43" s="48"/>
+    </row>
+    <row r="44" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="42"/>
+      <c r="C44" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D35" s="52" t="s">
-[...11 lines deleted...]
-      <c r="C36" s="20" t="s">
+      <c r="D44" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="E44" s="47"/>
+      <c r="F44" s="47"/>
+      <c r="G44" s="47"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="48"/>
+    </row>
+    <row r="45" spans="1:10" ht="12.6" customHeight="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="42"/>
+      <c r="C45" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D36" s="48" t="s">
-[...11 lines deleted...]
-      <c r="C37" s="20" t="s">
+      <c r="D45" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="48"/>
+    </row>
+    <row r="46" spans="1:10" ht="15" customHeight="1">
+      <c r="A46" s="1"/>
+      <c r="B46" s="42"/>
+      <c r="C46" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D37" s="49" t="s">
-[...178 lines deleted...]
-    <row r="47" spans="1:10" ht="22.8">
+      <c r="D46" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="E46" s="47"/>
+      <c r="F46" s="47"/>
+      <c r="G46" s="47"/>
+      <c r="H46" s="47"/>
+      <c r="I46" s="48"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" s="1">
-        <v>245</v>
+        <v>12016</v>
       </c>
       <c r="B47" s="1">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>12016</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>77</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E47" s="6" t="s">
-        <v>76</v>
+      <c r="E47" s="4" t="s">
+        <v>78</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H47" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="J47" s="11"/>
+    </row>
+    <row r="48" spans="1:10" ht="22.8">
+      <c r="A48" s="1">
+        <v>9165</v>
+      </c>
+      <c r="B48" s="1">
+        <v>9165</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J48" s="15"/>
+    </row>
+    <row r="49" spans="1:10" ht="22.8">
+      <c r="A49" s="1">
+        <v>260</v>
+      </c>
+      <c r="B49" s="1">
+        <v>260</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I47" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="I49" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J49" s="11"/>
+    </row>
+    <row r="50" spans="1:10" ht="25.2" customHeight="1">
+      <c r="A50" s="1">
+        <v>1069</v>
+      </c>
+      <c r="B50" s="43">
+        <v>1069</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="H48" s="1" t="s">
+      <c r="H50" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="I48" s="5" t="s">
-[...34 lines deleted...]
-    <row r="51" spans="1:10" ht="14.4" customHeight="1">
+      <c r="I50" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="J50" s="14"/>
+    </row>
+    <row r="51" spans="1:10" ht="26.4" customHeight="1">
       <c r="A51" s="1"/>
       <c r="B51" s="44"/>
-      <c r="C51" s="20" t="s">
-[...11 lines deleted...]
-    <row r="52" spans="1:10" ht="14.4" customHeight="1">
+      <c r="C51" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="49" t="s">
+        <v>88</v>
+      </c>
+      <c r="E51" s="50"/>
+      <c r="F51" s="50"/>
+      <c r="G51" s="50"/>
+      <c r="H51" s="50"/>
+      <c r="I51" s="51"/>
+    </row>
+    <row r="52" spans="1:10" ht="20.399999999999999" customHeight="1">
       <c r="A52" s="1"/>
       <c r="B52" s="44"/>
-      <c r="C52" s="20" t="s">
-[...11 lines deleted...]
-    <row r="53" spans="1:10" ht="12.6" customHeight="1">
+      <c r="C52" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" s="49" t="s">
+        <v>89</v>
+      </c>
+      <c r="E52" s="50"/>
+      <c r="F52" s="50"/>
+      <c r="G52" s="50"/>
+      <c r="H52" s="50"/>
+      <c r="I52" s="51"/>
+    </row>
+    <row r="53" spans="1:10" ht="15.6" customHeight="1">
       <c r="A53" s="1"/>
       <c r="B53" s="44"/>
-      <c r="C53" s="20" t="s">
-[...11 lines deleted...]
-    <row r="54" spans="1:10" ht="15" customHeight="1">
+      <c r="C53" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" s="49" t="s">
+        <v>217</v>
+      </c>
+      <c r="E53" s="50"/>
+      <c r="F53" s="50"/>
+      <c r="G53" s="50"/>
+      <c r="H53" s="50"/>
+      <c r="I53" s="51"/>
+    </row>
+    <row r="54" spans="1:10" ht="16.8" customHeight="1">
       <c r="A54" s="1"/>
       <c r="B54" s="44"/>
-      <c r="C54" s="20" t="s">
-[...48 lines deleted...]
-      <c r="C56" s="5" t="s">
+      <c r="C54" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="25" t="s">
         <v>90</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E56" s="6" t="s">
+      <c r="E54" s="26"/>
+      <c r="F54" s="26"/>
+      <c r="G54" s="26"/>
+      <c r="H54" s="26"/>
+      <c r="I54" s="27"/>
+    </row>
+    <row r="55" spans="1:10" ht="24.6" customHeight="1">
+      <c r="A55" s="1"/>
+      <c r="B55" s="44"/>
+      <c r="C55" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="49" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" s="50"/>
+      <c r="F55" s="50"/>
+      <c r="G55" s="50"/>
+      <c r="H55" s="50"/>
+      <c r="I55" s="51"/>
+    </row>
+    <row r="56" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A56" s="1"/>
+      <c r="B56" s="45"/>
+      <c r="C56" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
+      <c r="I56" s="40"/>
+      <c r="J56" s="11"/>
+    </row>
+    <row r="57" spans="1:10" ht="22.8">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>295</v>
+      </c>
+      <c r="C57" s="5" t="s">
         <v>91</v>
-      </c>
-[...22 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E57" s="6" t="s">
+      <c r="E57" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H57" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-    <row r="58" spans="1:10" ht="25.2" customHeight="1">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="22.8">
       <c r="A58" s="1">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>270</v>
+      </c>
+      <c r="B58" s="1">
+        <v>283</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>96</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>182</v>
-[...9 lines deleted...]
-      <c r="D59" s="58" t="s">
         <v>97</v>
       </c>
-      <c r="E59" s="59"/>
-[...11 lines deleted...]
-      <c r="D60" s="58" t="s">
+      <c r="J58" s="11"/>
+    </row>
+    <row r="59" spans="1:10" ht="22.8">
+      <c r="A59" s="1">
+        <v>295</v>
+      </c>
+      <c r="B59" s="1">
+        <v>9025</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="E60" s="59"/>
-[...22 lines deleted...]
-      <c r="B62" s="46"/>
+      <c r="F59" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="J59" s="11"/>
+    </row>
+    <row r="60" spans="1:10" ht="22.8">
+      <c r="A60" s="1">
+        <v>283</v>
+      </c>
+      <c r="B60" s="1">
+        <v>9166</v>
+      </c>
+      <c r="C60" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="8">
+        <v>11947650153</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="27" customHeight="1">
+      <c r="A61" s="19">
+        <v>9166</v>
+      </c>
+      <c r="B61" s="41">
+        <v>324</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A62" s="1">
+        <v>324</v>
+      </c>
+      <c r="B62" s="41"/>
       <c r="C62" s="20" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-    <row r="63" spans="1:10" ht="24.6" customHeight="1">
+        <v>38</v>
+      </c>
+      <c r="D62" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="37"/>
+      <c r="I62" s="38"/>
+    </row>
+    <row r="63" spans="1:10" ht="15" customHeight="1">
       <c r="A63" s="1"/>
-      <c r="B63" s="46"/>
+      <c r="B63" s="41"/>
       <c r="C63" s="20" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-    <row r="64" spans="1:10" ht="16.8" customHeight="1">
+        <v>38</v>
+      </c>
+      <c r="D63" s="36" t="s">
+        <v>177</v>
+      </c>
+      <c r="E63" s="37"/>
+      <c r="F63" s="37"/>
+      <c r="G63" s="37"/>
+      <c r="H63" s="37"/>
+      <c r="I63" s="38"/>
+    </row>
+    <row r="64" spans="1:10" ht="12.6" customHeight="1">
       <c r="A64" s="1"/>
-      <c r="B64" s="47"/>
+      <c r="B64" s="41"/>
       <c r="C64" s="20" t="s">
-        <v>21</v>
-[...11 lines deleted...]
-    <row r="65" spans="1:10" ht="22.8">
+        <v>38</v>
+      </c>
+      <c r="D64" s="36" t="s">
+        <v>107</v>
+      </c>
+      <c r="E64" s="37"/>
+      <c r="F64" s="37"/>
+      <c r="G64" s="37"/>
+      <c r="H64" s="37"/>
+      <c r="I64" s="38"/>
+    </row>
+    <row r="65" spans="1:10">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>270</v>
+        <v>9216</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D65" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E65" s="7">
-[...3 lines deleted...]
-        <v>214</v>
+      <c r="E65" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>110</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-    <row r="66" spans="1:10" ht="22.8">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="23.4" customHeight="1">
       <c r="A66" s="1"/>
-      <c r="B66" s="1">
-        <v>295</v>
+      <c r="B66" s="42">
+        <v>8663</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D66" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J66" s="11"/>
+    </row>
+    <row r="67" spans="1:10" ht="19.2" customHeight="1">
+      <c r="A67" s="1"/>
+      <c r="B67" s="42"/>
+      <c r="C67" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E67" s="37"/>
+      <c r="F67" s="37"/>
+      <c r="G67" s="37"/>
+      <c r="H67" s="37"/>
+      <c r="I67" s="38"/>
+      <c r="J67" s="11"/>
+    </row>
+    <row r="68" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A68" s="1"/>
+      <c r="B68" s="42"/>
+      <c r="C68" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D68" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="E68" s="37"/>
+      <c r="F68" s="37"/>
+      <c r="G68" s="37"/>
+      <c r="H68" s="37"/>
+      <c r="I68" s="38"/>
+      <c r="J68" s="18"/>
+    </row>
+    <row r="69" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A69" s="1"/>
+      <c r="B69" s="42"/>
+      <c r="C69" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D69" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="E69" s="37"/>
+      <c r="F69" s="37"/>
+      <c r="G69" s="37"/>
+      <c r="H69" s="37"/>
+      <c r="I69" s="38"/>
+      <c r="J69" s="11"/>
+    </row>
+    <row r="70" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A70" s="1"/>
+      <c r="B70" s="42"/>
+      <c r="C70" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D70" s="36" t="s">
+        <v>174</v>
+      </c>
+      <c r="E70" s="37"/>
+      <c r="F70" s="37"/>
+      <c r="G70" s="37"/>
+      <c r="H70" s="37"/>
+      <c r="I70" s="38"/>
+      <c r="J70" s="11"/>
+    </row>
+    <row r="71" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A71" s="1"/>
+      <c r="B71" s="42"/>
+      <c r="C71" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D71" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="34"/>
+      <c r="F71" s="34"/>
+      <c r="G71" s="34"/>
+      <c r="H71" s="34"/>
+      <c r="I71" s="35"/>
+      <c r="J71" s="11"/>
+    </row>
+    <row r="72" spans="1:10" ht="21.75" customHeight="1">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1">
+        <v>9217</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E66" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="1" t="s">
+      <c r="E72" s="7">
+        <v>12730090151</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G72" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="J72" s="11"/>
+    </row>
+    <row r="73" spans="1:10" ht="30.75" customHeight="1">
+      <c r="A73" s="1">
+        <v>9216</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8829</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G73" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="H73" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J73" s="16"/>
+    </row>
+    <row r="74" spans="1:10" ht="24" customHeight="1">
+      <c r="A74" s="19">
+        <v>9217</v>
+      </c>
+      <c r="B74" s="43">
+        <v>1180</v>
+      </c>
+      <c r="C74" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="G66" s="1" t="s">
-[...165 lines deleted...]
-      <c r="D73" s="38" t="s">
+      <c r="D74" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F74" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="G74" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="H74" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="13.8" customHeight="1">
+      <c r="A75" s="20">
+        <v>8829</v>
+      </c>
+      <c r="B75" s="44"/>
+      <c r="C75" s="19" t="s">
         <v>117</v>
       </c>
-      <c r="E73" s="39"/>
-[...61 lines deleted...]
-      <c r="A76" s="1"/>
+      <c r="D75" s="36" t="s">
+        <v>131</v>
+      </c>
+      <c r="E75" s="37"/>
+      <c r="F75" s="37"/>
+      <c r="G75" s="37"/>
+      <c r="H75" s="37"/>
+      <c r="I75" s="38"/>
+    </row>
+    <row r="76" spans="1:10" ht="16.8" customHeight="1">
+      <c r="A76" s="19">
+        <v>1180</v>
+      </c>
       <c r="B76" s="44"/>
-      <c r="C76" s="20" t="s">
-[...13 lines deleted...]
-      <c r="A77" s="1"/>
+      <c r="C76" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D76" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="E76" s="37"/>
+      <c r="F76" s="37"/>
+      <c r="G76" s="37"/>
+      <c r="H76" s="37"/>
+      <c r="I76" s="38"/>
+    </row>
+    <row r="77" spans="1:10" ht="19.8" customHeight="1">
+      <c r="A77" s="19"/>
       <c r="B77" s="44"/>
-      <c r="C77" s="20" t="s">
-[...13 lines deleted...]
-      <c r="A78" s="1"/>
+      <c r="C77" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D77" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="E77" s="37"/>
+      <c r="F77" s="37"/>
+      <c r="G77" s="37"/>
+      <c r="H77" s="37"/>
+      <c r="I77" s="38"/>
+    </row>
+    <row r="78" spans="1:10" ht="17.399999999999999" customHeight="1">
+      <c r="A78" s="19"/>
       <c r="B78" s="44"/>
-      <c r="C78" s="20" t="s">
-[...10 lines deleted...]
-      <c r="J78" s="11"/>
+      <c r="C78" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D78" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="E78" s="37"/>
+      <c r="F78" s="37"/>
+      <c r="G78" s="37"/>
+      <c r="H78" s="37"/>
+      <c r="I78" s="38"/>
     </row>
     <row r="79" spans="1:10" ht="16.8" customHeight="1">
-      <c r="A79" s="1"/>
+      <c r="A79" s="19"/>
       <c r="B79" s="44"/>
-      <c r="C79" s="20" t="s">
-[...13 lines deleted...]
-      <c r="A80" s="1"/>
+      <c r="C79" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D79" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="E79" s="37"/>
+      <c r="F79" s="37"/>
+      <c r="G79" s="37"/>
+      <c r="H79" s="37"/>
+      <c r="I79" s="38"/>
+    </row>
+    <row r="80" spans="1:10" ht="15" customHeight="1">
+      <c r="A80" s="19"/>
       <c r="B80" s="44"/>
-      <c r="C80" s="20" t="s">
-[...45 lines deleted...]
-        <v>8829</v>
+      <c r="C80" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D80" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="E80" s="37"/>
+      <c r="F80" s="37"/>
+      <c r="G80" s="37"/>
+      <c r="H80" s="37"/>
+      <c r="I80" s="38"/>
+    </row>
+    <row r="81" spans="1:10" ht="15" customHeight="1">
+      <c r="A81" s="19"/>
+      <c r="B81" s="45"/>
+      <c r="C81" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D81" s="52" t="s">
+        <v>137</v>
+      </c>
+      <c r="E81" s="52"/>
+      <c r="F81" s="52"/>
+      <c r="G81" s="19"/>
+      <c r="H81" s="52"/>
+      <c r="I81" s="52"/>
+    </row>
+    <row r="82" spans="1:10" ht="27.6" customHeight="1">
+      <c r="A82" s="19"/>
+      <c r="B82" s="41">
+        <v>9287</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>133</v>
-[...40 lines deleted...]
-      <c r="G83" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="H83" s="7" t="s">
+      <c r="D82" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="I83" s="5" t="s">
+      <c r="E82" s="6" t="s">
         <v>140</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D84" s="38" t="s">
+      <c r="F82" s="1" t="s">
         <v>141</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="J82" s="14"/>
+    </row>
+    <row r="83" spans="1:10" ht="13.2" customHeight="1">
+      <c r="A83" s="19"/>
+      <c r="B83" s="41"/>
+      <c r="C83" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E83" s="39"/>
+      <c r="F83" s="39"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="39"/>
+      <c r="I83" s="40"/>
+    </row>
+    <row r="84" spans="1:10" ht="14.4" customHeight="1">
+      <c r="A84" s="1">
+        <v>9287</v>
+      </c>
+      <c r="B84" s="41"/>
+      <c r="C84" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>145</v>
       </c>
       <c r="E84" s="39"/>
       <c r="F84" s="39"/>
       <c r="G84" s="39"/>
       <c r="H84" s="39"/>
       <c r="I84" s="40"/>
     </row>
-    <row r="85" spans="1:10" ht="16.8" customHeight="1">
-[...8 lines deleted...]
-        <v>142</v>
+    <row r="85" spans="1:10" ht="15" customHeight="1">
+      <c r="A85" s="1"/>
+      <c r="B85" s="41"/>
+      <c r="C85" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="E85" s="39"/>
       <c r="F85" s="39"/>
       <c r="G85" s="39"/>
       <c r="H85" s="39"/>
       <c r="I85" s="40"/>
     </row>
-    <row r="86" spans="1:10" ht="19.8" customHeight="1">
-[...65 lines deleted...]
-      <c r="D90" s="48" t="s">
+    <row r="86" spans="1:10" ht="29.25" customHeight="1">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>8589</v>
+      </c>
+      <c r="C86" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="E90" s="48"/>
-[...10 lines deleted...]
-      <c r="C91" s="5" t="s">
+      <c r="D86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="D91" s="1" t="s">
+      <c r="F86" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="E91" s="6" t="s">
+      <c r="H86" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="F91" s="1" t="s">
+      <c r="I86" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="G91" s="1" t="s">
+    </row>
+    <row r="87" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1">
+        <v>11064</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="H91" s="1" t="s">
-[...56 lines deleted...]
-      <c r="B95" s="1">
+      <c r="F87" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="J87" s="17"/>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="3">
         <v>8589</v>
       </c>
-      <c r="C95" s="5" t="s">
-[...23 lines deleted...]
-      <c r="B96" s="1">
+      <c r="B88" s="2"/>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="3">
         <v>11064</v>
       </c>
-      <c r="C96" s="5" t="s">
-[...32 lines deleted...]
-      <c r="B98" s="2"/>
+      <c r="B89" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="50">
-[...1 lines deleted...]
-    <mergeCell ref="D63:I63"/>
+  <mergeCells count="43">
+    <mergeCell ref="D27:I27"/>
+    <mergeCell ref="D28:I28"/>
+    <mergeCell ref="D34:I34"/>
     <mergeCell ref="D22:I22"/>
     <mergeCell ref="D23:I23"/>
     <mergeCell ref="D24:I24"/>
     <mergeCell ref="D25:I25"/>
     <mergeCell ref="D26:I26"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="D8:H8"/>
     <mergeCell ref="D9:H9"/>
     <mergeCell ref="D10:H10"/>
     <mergeCell ref="D11:H11"/>
     <mergeCell ref="B7:B18"/>
     <mergeCell ref="D17:H17"/>
     <mergeCell ref="D18:H18"/>
     <mergeCell ref="D12:H12"/>
     <mergeCell ref="D13:H13"/>
     <mergeCell ref="D14:H14"/>
     <mergeCell ref="D15:H15"/>
     <mergeCell ref="D16:H16"/>
-    <mergeCell ref="D27:I27"/>
-[...12 lines deleted...]
-    <mergeCell ref="D53:I53"/>
+    <mergeCell ref="D81:F81"/>
+    <mergeCell ref="H81:I81"/>
     <mergeCell ref="D42:I42"/>
     <mergeCell ref="D43:I43"/>
     <mergeCell ref="D44:I44"/>
     <mergeCell ref="D45:I45"/>
-    <mergeCell ref="D61:I61"/>
-[...4 lines deleted...]
-    <mergeCell ref="B91:B94"/>
+    <mergeCell ref="D52:I52"/>
+    <mergeCell ref="D55:I55"/>
+    <mergeCell ref="D35:I35"/>
+    <mergeCell ref="D36:I36"/>
+    <mergeCell ref="D37:I37"/>
+    <mergeCell ref="D53:I53"/>
+    <mergeCell ref="D46:I46"/>
+    <mergeCell ref="D51:I51"/>
+    <mergeCell ref="B61:B64"/>
+    <mergeCell ref="B66:B71"/>
+    <mergeCell ref="B82:B85"/>
     <mergeCell ref="B21:B28"/>
-    <mergeCell ref="B31:B38"/>
-[...3 lines deleted...]
-    <mergeCell ref="B58:B64"/>
+    <mergeCell ref="B33:B38"/>
+    <mergeCell ref="B40:B46"/>
+    <mergeCell ref="B74:B81"/>
+    <mergeCell ref="B50:B56"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>