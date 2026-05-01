--- v0 (2025-12-15)
+++ v1 (2026-05-01)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2025/COMMISSIONE 6/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 3/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="737" documentId="13_ncr:1_{7AFFAB55-9034-4434-8C74-E7EE34F241C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{84C170D6-FA2E-43F3-A5E2-93F52E2631BC}"/>
+  <xr:revisionPtr revIDLastSave="823" documentId="13_ncr:1_{7AFFAB55-9034-4434-8C74-E7EE34F241C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{37298E1C-7362-412E-878D-AA85A0E1764F}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Foglio1!$A$1:$A$65511</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$H$69</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -70,53 +70,50 @@
   <si>
     <t>Codice Organismo</t>
   </si>
   <si>
     <t>Soggetto</t>
   </si>
   <si>
     <t>Tipologia Soggetto</t>
   </si>
   <si>
     <t>Codice Fiscale</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Comune Sede Legale</t>
   </si>
   <si>
     <t>Prov Sede Legale</t>
   </si>
   <si>
     <t>Ambiti distrettuali</t>
   </si>
   <si>
-    <t>4MAZIONE SRL</t>
-[...1 lines deleted...]
-  <si>
     <t>03944160401</t>
   </si>
   <si>
     <t>FC</t>
   </si>
   <si>
     <t>Forlì</t>
   </si>
   <si>
     <t>03279811206</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Città di Bologna</t>
   </si>
   <si>
     <t>ANGELO PESCARINI SCUOLA ARTI E MESTIERI</t>
   </si>
   <si>
     <t>Soggetto singolo</t>
   </si>
   <si>
     <t>01306830397</t>
@@ -385,53 +382,50 @@
   <si>
     <t>Società consortile - Soggetto aggregato</t>
   </si>
   <si>
     <t>02355080397</t>
   </si>
   <si>
     <t>Bagnacavallo</t>
   </si>
   <si>
     <t>Lugo, Faenza, Ravenna</t>
   </si>
   <si>
     <t>Sogetto consorziato</t>
   </si>
   <si>
     <t>ENGIM EMILIA ROMAGNA ASSOCIAZIONE REGIONALE</t>
   </si>
   <si>
     <t>FONDAZIONE ALDINI VALERIANI</t>
   </si>
   <si>
     <t>92050070371</t>
   </si>
   <si>
-    <t>FONDAZIONE SAN GIUSEPPE CFP C.E.S.T.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>Via Provinciale, 73 - Cesta</t>
   </si>
   <si>
     <t>Copparo</t>
   </si>
   <si>
     <t>Centro-Nord, Sud-Est</t>
   </si>
   <si>
     <t>FONDAZIONE EN.A.I.P. FORLI'-CESENA</t>
   </si>
   <si>
     <t>02338400407</t>
   </si>
   <si>
     <t>Cesena-Valle del Savio, Rubicone</t>
   </si>
   <si>
     <t>FONDAZIONE EN.A.I.P. S. ZAVATTA RIMINI</t>
   </si>
   <si>
     <t>02291500409</t>
   </si>
   <si>
     <t>Viale Valturio, 4</t>
@@ -770,50 +764,56 @@
     <t>LAVOROPIÙ SPA</t>
   </si>
   <si>
     <t>Via Casaglia, 22/e</t>
   </si>
   <si>
     <t>Via Portogallo, 2</t>
   </si>
   <si>
     <t>LO SCOIATTOLO SOCIETÀ COOPERATIVA SOCIALE</t>
   </si>
   <si>
     <t>NEW HORIZON SOCIETÀ COOPERATIVA SOCIALE</t>
   </si>
   <si>
     <t>TECHNE SOCIETÀ CONSORTILE A RESPONSABILITÀ LIMITATA</t>
   </si>
   <si>
     <t>Via Scipione Dal Ferro, 4</t>
   </si>
   <si>
     <t>Mura di Porta Galliera, 1/2 A</t>
   </si>
   <si>
     <t>Via Colombara, 113 (Marghera)</t>
+  </si>
+  <si>
+    <t>FONDAZIONE SAN MICHELE ARCANGELO C.E.S.T.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4MAZIONE SRL </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -832,379 +832,137 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
-      <top style="thin">
-[...69 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
-      </bottom>
-[...135 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="medium">
-        <color indexed="64"/>
+      <right style="thin">
+        <color auto="1"/>
       </right>
-      <top style="thin">
-[...43 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1220,184 +978,100 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...97 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{E88ACA33-99B8-46D7-92E5-F2F308DEB626}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1647,1685 +1321,1682 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A61" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F68" sqref="F68"/>
+    <sheetView tabSelected="1" topLeftCell="A36" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="7.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="19.88671875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.21875" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.21875" style="1" customWidth="1"/>
     <col min="8" max="8" width="25.77734375" style="1" customWidth="1"/>
     <col min="9" max="9" width="21.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="26.6640625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="38.25" customHeight="1" thickBot="1">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:10" ht="38.25" customHeight="1">
+      <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...5 lines deleted...]
-      <c r="H1" s="61"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="30"/>
       <c r="J1" s="9"/>
     </row>
-    <row r="2" spans="1:10" s="14" customFormat="1" ht="34.799999999999997" thickBot="1">
-      <c r="A2" s="52" t="s">
+    <row r="2" spans="1:10" s="14" customFormat="1" ht="34.200000000000003">
+      <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="53" t="s">
+      <c r="C2" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="54" t="s">
+      <c r="D2" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="52" t="s">
+      <c r="E2" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="53" t="s">
+      <c r="F2" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="53" t="s">
+      <c r="G2" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="53" t="s">
+      <c r="H2" s="21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="33">
+      <c r="A3" s="6">
         <v>8652</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="E3" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="22.8">
+      <c r="A4" s="6">
+        <v>11971</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="22.8">
+      <c r="A5" s="11">
+        <v>163</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="50" t="s">
-[...8 lines deleted...]
-      <c r="G3" s="49" t="s">
+      <c r="E5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="100.8" customHeight="1">
+      <c r="A6" s="32">
         <v>11</v>
       </c>
-      <c r="H3" s="51" t="s">
-[...13 lines deleted...]
-      <c r="D4" s="13" t="s">
+      <c r="B6" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="6" t="s">
-[...54 lines deleted...]
-      <c r="F6" s="6" t="s">
+      <c r="H6" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="I6" s="15"/>
+    </row>
+    <row r="7" spans="1:10" ht="13.5" customHeight="1">
+      <c r="A7" s="33"/>
+      <c r="B7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="6" t="s">
-[...9 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="C7" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="55" t="s">
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="6"/>
+      <c r="J7" s="15"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="33"/>
+      <c r="B8" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="55"/>
-[...11 lines deleted...]
-      <c r="C8" s="63" t="s">
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="6"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="33"/>
+      <c r="B9" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="64"/>
-[...10 lines deleted...]
-      <c r="C9" s="55" t="s">
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="6"/>
+    </row>
+    <row r="10" spans="1:10" ht="14.25" customHeight="1">
+      <c r="A10" s="33"/>
+      <c r="B10" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="55"/>
-[...10 lines deleted...]
-      <c r="C10" s="21" t="s">
+      <c r="D10" s="17"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="6"/>
+    </row>
+    <row r="11" spans="1:10" ht="12" customHeight="1">
+      <c r="A11" s="33"/>
+      <c r="B11" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="D10" s="22"/>
-[...10 lines deleted...]
-      <c r="C11" s="55" t="s">
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="6"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="33"/>
+      <c r="B12" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="D11" s="55"/>
-[...10 lines deleted...]
-      <c r="C12" s="55" t="s">
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="6"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="33"/>
+      <c r="B13" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="D12" s="55"/>
-[...10 lines deleted...]
-      <c r="C13" s="55" t="s">
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="6"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="33"/>
+      <c r="B14" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="D13" s="55"/>
-[...10 lines deleted...]
-      <c r="C14" s="55" t="s">
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="6"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="33"/>
+      <c r="B15" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="55"/>
-[...10 lines deleted...]
-      <c r="C15" s="55" t="s">
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="6"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="33"/>
+      <c r="B16" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="55"/>
-[...10 lines deleted...]
-      <c r="C16" s="55" t="s">
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="6"/>
+    </row>
+    <row r="17" spans="1:10" ht="11.7" customHeight="1">
+      <c r="A17" s="33"/>
+      <c r="B17" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="D16" s="55"/>
-[...17 lines deleted...]
-      <c r="H17" s="32"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="6"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="33"/>
       <c r="B18" s="11" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C18" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="6"/>
+    </row>
+    <row r="19" spans="1:10" ht="0.6" customHeight="1">
+      <c r="A19" s="33"/>
+      <c r="B19" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="D18" s="55"/>
-[...10 lines deleted...]
-      <c r="C19" s="55" t="s">
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="6"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="34"/>
+      <c r="B20" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>188</v>
+      </c>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="27"/>
+      <c r="H20" s="6"/>
+    </row>
+    <row r="21" spans="1:10" ht="32.4" customHeight="1">
+      <c r="A21" s="6">
+        <v>5543</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="G21" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="D19" s="55"/>
-[...29 lines deleted...]
-      <c r="D21" s="17" t="s">
+      <c r="H21" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="E21" s="12" t="s">
+    </row>
+    <row r="22" spans="1:10" ht="37.5" customHeight="1">
+      <c r="A22" s="11">
+        <v>5026</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="65.400000000000006" customHeight="1">
+      <c r="A23" s="11">
+        <v>544</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="F21" s="12" t="s">
-[...22 lines deleted...]
-      <c r="E22" s="6" t="s">
+      <c r="F23" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I23" s="15"/>
+    </row>
+    <row r="24" spans="1:10" ht="12">
+      <c r="A24" s="11">
+        <v>3189</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="I24" s="15"/>
+    </row>
+    <row r="25" spans="1:10" ht="34.5" customHeight="1">
+      <c r="A25" s="11">
+        <v>242</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="J25" s="15"/>
+    </row>
+    <row r="26" spans="1:10" ht="40.799999999999997" customHeight="1">
+      <c r="A26" s="11">
+        <v>971</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="F22" s="6" t="s">
-[...22 lines deleted...]
-      <c r="E23" s="6" t="s">
+      <c r="F26" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="51.6" customHeight="1">
+      <c r="A27" s="6">
+        <v>5105</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="30" customHeight="1">
+      <c r="A28" s="6">
+        <v>5164</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="F23" s="6" t="s">
-[...53 lines deleted...]
-      <c r="F25" s="6" t="s">
+      <c r="F28" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="G25" s="6" t="s">
-[...20 lines deleted...]
-      <c r="E26" s="6" t="s">
+      <c r="H28" s="6" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="48" customHeight="1">
+      <c r="A29" s="6">
+        <v>93</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="F26" s="6" t="s">
-[...57 lines deleted...]
-      <c r="H28" s="25" t="s">
+      <c r="C29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="6" t="s">
         <v>73</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B29" s="6" t="s">
+      <c r="I29" s="15"/>
+    </row>
+    <row r="30" spans="1:10" ht="36.75" customHeight="1">
+      <c r="A30" s="11">
+        <v>116</v>
+      </c>
+      <c r="B30" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="C29" s="12" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="C30" s="12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D30" s="17">
         <v>93002400369</v>
       </c>
       <c r="E30" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="56.4" customHeight="1">
+      <c r="A31" s="35">
+        <v>2876</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="F30" s="6" t="s">
+      <c r="C31" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="G31" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="G30" s="6" t="s">
-[...22 lines deleted...]
-      <c r="F31" s="6" t="s">
+      <c r="H31" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="I31" s="10"/>
+    </row>
+    <row r="32" spans="1:10" ht="18" customHeight="1">
+      <c r="A32" s="36"/>
+      <c r="B32" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="G31" s="6" t="s">
-[...9 lines deleted...]
-      <c r="B32" s="11" t="s">
+      <c r="C32" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="C32" s="55" t="s">
+      <c r="D32" s="27"/>
+      <c r="E32" s="27"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="27"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="10"/>
+    </row>
+    <row r="33" spans="1:10" ht="17.25" customHeight="1">
+      <c r="A33" s="36"/>
+      <c r="B33" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="D32" s="55"/>
-[...11 lines deleted...]
-      <c r="C33" s="63" t="s">
+      <c r="D33" s="31"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:10" ht="26.4" customHeight="1">
+      <c r="A34" s="36"/>
+      <c r="B34" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="D33" s="64"/>
-[...18 lines deleted...]
-      <c r="H34" s="29"/>
+      <c r="D34" s="17"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="6"/>
       <c r="I34" s="7"/>
       <c r="J34" s="10"/>
     </row>
     <row r="35" spans="1:10" ht="16.8" customHeight="1">
-      <c r="A35" s="30"/>
+      <c r="A35" s="37"/>
       <c r="B35" s="11" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-      <c r="H35" s="29"/>
+        <v>80</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="6"/>
       <c r="I35" s="15"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:10" ht="25.8" customHeight="1">
-      <c r="A36" s="24">
+      <c r="A36" s="6">
         <v>6281</v>
       </c>
       <c r="B36" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="17" t="s">
         <v>86</v>
       </c>
-      <c r="C36" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="17" t="s">
+      <c r="E36" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H36" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="E36" s="17" t="s">
+    </row>
+    <row r="37" spans="1:10" ht="25.8" customHeight="1">
+      <c r="A37" s="11">
+        <v>11973</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I37" s="15"/>
+    </row>
+    <row r="38" spans="1:10" ht="37.799999999999997" customHeight="1">
+      <c r="A38" s="11">
+        <v>9274</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="E38" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="F36" s="6" t="s">
-[...22 lines deleted...]
-      <c r="E37" s="6" t="s">
+      <c r="F38" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="25.2" customHeight="1">
+      <c r="A39" s="11">
+        <v>222</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E39" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="F37" s="6" t="s">
+      <c r="F39" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="22.5" customHeight="1">
+      <c r="A40" s="11">
+        <v>403</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="F40" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="G37" s="6" t="s">
-[...46 lines deleted...]
-      <c r="E39" s="6" t="s">
+      <c r="G40" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="51" customHeight="1">
+      <c r="A41" s="11">
+        <v>594</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="E41" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="F39" s="6" t="s">
-[...22 lines deleted...]
-      <c r="E40" s="6" t="s">
+      <c r="F41" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="47.4" customHeight="1">
+      <c r="A42" s="35">
+        <v>8363</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D42" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="E42" s="6" t="s">
         <v>218</v>
       </c>
-      <c r="F40" s="6" t="s">
-[...45 lines deleted...]
-      <c r="D42" s="17" t="s">
+      <c r="F42" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="E42" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="6" t="s">
+      <c r="G42" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="6" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="17.399999999999999" customHeight="1">
       <c r="A43" s="36"/>
       <c r="B43" s="11" t="s">
-        <v>110</v>
-[...8 lines deleted...]
-      <c r="H43" s="56"/>
+        <v>109</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
     </row>
     <row r="44" spans="1:10" ht="16.2" customHeight="1">
       <c r="A44" s="36"/>
       <c r="B44" s="11" t="s">
-        <v>110</v>
-[...8 lines deleted...]
-      <c r="H44" s="56"/>
+        <v>109</v>
+      </c>
+      <c r="C44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="27"/>
+      <c r="E44" s="27"/>
+      <c r="F44" s="27"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="27"/>
     </row>
     <row r="45" spans="1:10" ht="15.6" customHeight="1">
       <c r="A45" s="37"/>
       <c r="B45" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="C45" s="57" t="s">
+      <c r="D45" s="27"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="27"/>
+    </row>
+    <row r="46" spans="1:10" ht="29.4" customHeight="1">
+      <c r="A46" s="11">
+        <v>889</v>
+      </c>
+      <c r="B46" s="12" t="s">
         <v>111</v>
       </c>
-      <c r="D45" s="57"/>
-[...9 lines deleted...]
-      <c r="B46" s="12" t="s">
+      <c r="C46" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="17" t="s">
         <v>112</v>
       </c>
-      <c r="C46" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="6" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G46" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="H46" s="25" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="47" spans="1:10" ht="22.8">
-      <c r="A47" s="24">
+      <c r="A47" s="6">
         <v>5044</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>114</v>
+        <v>241</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D47" s="19">
         <v>93061010380</v>
       </c>
       <c r="E47" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H47" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="F47" s="6" t="s">
+      <c r="I47" s="15"/>
+    </row>
+    <row r="48" spans="1:10" ht="22.8">
+      <c r="A48" s="11">
+        <v>221</v>
+      </c>
+      <c r="B48" s="12" t="s">
         <v>116</v>
       </c>
-      <c r="G47" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="25" t="s">
+      <c r="C48" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="17" t="s">
         <v>117</v>
       </c>
-      <c r="I47" s="15"/>
-[...2 lines deleted...]
-      <c r="A48" s="26">
+      <c r="E48" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="B48" s="12" t="s">
+      <c r="F48" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="C48" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="17" t="s">
+      <c r="I48" s="15"/>
+    </row>
+    <row r="49" spans="1:10" ht="22.8">
+      <c r="A49" s="11">
+        <v>224</v>
+      </c>
+      <c r="B49" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="E48" s="6" t="s">
+      <c r="C49" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="I49" s="15"/>
+    </row>
+    <row r="50" spans="1:10" ht="22.8">
+      <c r="A50" s="11">
+        <v>3890</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="I50" s="15"/>
+    </row>
+    <row r="51" spans="1:10" ht="15" customHeight="1">
+      <c r="A51" s="11">
+        <v>8524</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="22.8">
+      <c r="A52" s="11">
+        <v>245</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="I52" s="10"/>
+    </row>
+    <row r="53" spans="1:10" ht="22.8">
+      <c r="A53" s="11">
+        <v>915</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="17" t="s">
+        <v>135</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:10" ht="45.6">
+      <c r="A54" s="11">
+        <v>946</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="E54" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="F48" s="6" t="s">
-[...11 lines deleted...]
-      <c r="A49" s="26">
+      <c r="F54" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="I54" s="16"/>
+    </row>
+    <row r="55" spans="1:10" ht="22.8">
+      <c r="A55" s="11">
+        <v>516</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>142</v>
+      </c>
+      <c r="E55" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="B49" s="6" t="s">
-[...26 lines deleted...]
-      <c r="B50" s="12" t="s">
+      <c r="F55" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I55" s="10"/>
+    </row>
+    <row r="56" spans="1:10" ht="27.6" customHeight="1">
+      <c r="A56" s="11">
+        <v>12016</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="H56" s="6" t="s">
         <v>187</v>
-      </c>
-[...177 lines deleted...]
-        <v>189</v>
       </c>
       <c r="I56" s="10"/>
       <c r="J56" s="10"/>
     </row>
     <row r="57" spans="1:10" ht="64.8" customHeight="1">
-      <c r="A57" s="26">
+      <c r="A57" s="11">
         <v>260</v>
       </c>
       <c r="B57" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D57" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="J57" s="7"/>
+    </row>
+    <row r="58" spans="1:10" ht="52.8" customHeight="1">
+      <c r="A58" s="23">
+        <v>270</v>
+      </c>
+      <c r="B58" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="C57" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="17" t="s">
+      <c r="C58" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="E57" s="6" t="s">
+      <c r="E58" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F58" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F57" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="6" t="s">
+      <c r="G58" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="J58" s="7"/>
+    </row>
+    <row r="59" spans="1:10" ht="29.25" customHeight="1">
+      <c r="A59" s="24">
+        <v>295</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="J59" s="10"/>
+    </row>
+    <row r="60" spans="1:10" ht="45" customHeight="1">
+      <c r="A60" s="23">
+        <v>257</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H60" s="6" t="s">
         <v>14</v>
-      </c>
-[...82 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="10"/>
     </row>
     <row r="61" spans="1:10" ht="51" customHeight="1">
-      <c r="A61" s="40">
+      <c r="A61" s="24">
         <v>9025</v>
       </c>
       <c r="B61" s="12" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D61" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="E61" s="3" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:10" ht="25.5" customHeight="1">
-      <c r="A62" s="40">
+      <c r="A62" s="24">
         <v>11990</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D62" s="19">
         <v>3807460377</v>
       </c>
       <c r="E62" s="6" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F62" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="24" customHeight="1">
+      <c r="A63" s="23">
+        <v>4986</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="G62" s="6" t="s">
+      <c r="E63" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="27" customHeight="1">
+      <c r="A64" s="3">
+        <v>8650</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H62" s="25" t="s">
-[...33 lines deleted...]
-      <c r="B64" s="12" t="s">
+      <c r="J64" s="15"/>
+    </row>
+    <row r="65" spans="1:10" ht="30.75" customHeight="1">
+      <c r="A65" s="23">
+        <v>5168</v>
+      </c>
+      <c r="B65" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="C64" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="5" t="s">
+      <c r="C65" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="E64" s="3" t="s">
+      <c r="E65" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="27.75" customHeight="1">
+      <c r="A66" s="23">
+        <v>1180</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="22.5" customHeight="1">
+      <c r="A67" s="23">
+        <v>901</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="I67" s="10"/>
+    </row>
+    <row r="68" spans="1:10" ht="36" customHeight="1">
+      <c r="A68" s="23">
+        <v>8589</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E68" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="F64" s="3" t="s">
-[...93 lines deleted...]
-      <c r="B68" s="12" t="s">
+      <c r="F68" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="C68" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="8" t="s">
+      <c r="G68" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="E68" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F68" s="3" t="s">
+      <c r="H68" s="25" t="s">
         <v>182</v>
       </c>
-      <c r="G68" s="3" t="s">
+      <c r="I68" s="18"/>
+    </row>
+    <row r="69" spans="1:10" ht="72" customHeight="1">
+      <c r="A69" s="23">
+        <v>11064</v>
+      </c>
+      <c r="B69" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="H68" s="42" t="s">
+      <c r="C69" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="I68" s="18"/>
-[...24 lines deleted...]
-        <v>198</v>
+      <c r="E69" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="17.25" customHeight="1"/>
     <row r="71" spans="1:10" ht="27" customHeight="1">
       <c r="J71" s="10"/>
     </row>
     <row r="72" spans="1:10" ht="52.5" customHeight="1">
       <c r="J72" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
-[...5 lines deleted...]
-    <mergeCell ref="C44:H44"/>
+  <mergeCells count="23">
     <mergeCell ref="C45:H45"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="C12:G12"/>
     <mergeCell ref="C13:G13"/>
     <mergeCell ref="C14:G14"/>
     <mergeCell ref="C15:G15"/>
     <mergeCell ref="C16:G16"/>
     <mergeCell ref="C17:G17"/>
     <mergeCell ref="C35:G35"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="C33:G33"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="A6:A20"/>
+    <mergeCell ref="A31:A35"/>
+    <mergeCell ref="A42:A45"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010018A639125F89C745B54726648C3319F7" ma:contentTypeVersion="10" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="797ef2dcc7b5bff5b28df965df6587e0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="237be6d9-2b31-4ef8-9a6e-73ec5f988f83" xmlns:ns4="c6e53c04-5f80-4551-b9fa-215e7cebe809" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a885d034a345cb3e4e874b4f140c70a1" ns3:_="" ns4:_="">
     <xsd:import namespace="237be6d9-2b31-4ef8-9a6e-73ec5f988f83"/>
     <xsd:import namespace="c6e53c04-5f80-4551-b9fa-215e7cebe809"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -3484,83 +3155,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A9E29ED-02D1-4027-9C0E-46B4AD98D6B4}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5188A61-2A6C-4A06-8820-39C806FF1BCA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="237be6d9-2b31-4ef8-9a6e-73ec5f988f83"/>
     <ds:schemaRef ds:uri="c6e53c04-5f80-4551-b9fa-215e7cebe809"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A9E29ED-02D1-4027-9C0E-46B4AD98D6B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="237be6d9-2b31-4ef8-9a6e-73ec5f988f83"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c6e53c04-5f80-4551-b9fa-215e7cebe809"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17C5E931-9C5B-427F-A2E9-D4D028FCB9FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>