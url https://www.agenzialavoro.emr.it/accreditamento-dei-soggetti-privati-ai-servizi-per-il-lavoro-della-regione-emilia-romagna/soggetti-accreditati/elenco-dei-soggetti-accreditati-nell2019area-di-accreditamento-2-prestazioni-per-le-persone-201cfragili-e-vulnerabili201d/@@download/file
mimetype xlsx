--- v1 (2026-05-01)
+++ v2 (2026-06-20)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 3/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 4/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="823" documentId="13_ncr:1_{7AFFAB55-9034-4434-8C74-E7EE34F241C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{37298E1C-7362-412E-878D-AA85A0E1764F}"/>
+  <xr:revisionPtr revIDLastSave="884" documentId="13_ncr:1_{7AFFAB55-9034-4434-8C74-E7EE34F241C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CA70C568-6A0D-4874-93C9-E05993026208}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Foglio1!$A$1:$A$65511</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$H$69</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -832,51 +832,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -914,55 +914,123 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -996,82 +1064,127 @@
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{E88ACA33-99B8-46D7-92E5-F2F308DEB626}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1321,80 +1434,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A36" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A41" sqref="A41"/>
+    <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="7.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="19.88671875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.21875" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.21875" style="1" customWidth="1"/>
     <col min="8" max="8" width="25.77734375" style="1" customWidth="1"/>
     <col min="9" max="9" width="21.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="26.6640625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="38.25" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29"/>
-[...5 lines deleted...]
-      <c r="H1" s="30"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="52"/>
       <c r="J1" s="9"/>
     </row>
     <row r="2" spans="1:10" s="14" customFormat="1" ht="34.200000000000003">
       <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="21" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="21" t="s">
@@ -1458,272 +1571,272 @@
         <v>163</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="100.8" customHeight="1">
-      <c r="A6" s="32">
+      <c r="A6" s="41">
         <v>11</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>193</v>
       </c>
       <c r="I6" s="15"/>
     </row>
     <row r="7" spans="1:10" ht="13.5" customHeight="1">
-      <c r="A7" s="33"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="27" t="s">
+      <c r="C7" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="27"/>
-[...3 lines deleted...]
-      <c r="H7" s="6"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="30"/>
       <c r="J7" s="15"/>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="33"/>
+      <c r="A8" s="42"/>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="31" t="s">
+      <c r="C8" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="31"/>
-[...3 lines deleted...]
-      <c r="H8" s="6"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="30"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="33"/>
+      <c r="A9" s="42"/>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="27" t="s">
+      <c r="C9" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="27"/>
-[...3 lines deleted...]
-      <c r="H9" s="6"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="30"/>
     </row>
     <row r="10" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A10" s="33"/>
+      <c r="A10" s="42"/>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="17"/>
-[...3 lines deleted...]
-      <c r="H10" s="6"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="30"/>
     </row>
     <row r="11" spans="1:10" ht="12" customHeight="1">
-      <c r="A11" s="33"/>
+      <c r="A11" s="42"/>
       <c r="B11" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="27" t="s">
+      <c r="C11" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="27"/>
-[...6 lines deleted...]
-      <c r="A12" s="33"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="30"/>
+    </row>
+    <row r="12" spans="1:10" ht="11.4" customHeight="1">
+      <c r="A12" s="42"/>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="27" t="s">
+      <c r="C12" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="D12" s="27"/>
-[...3 lines deleted...]
-      <c r="H12" s="6"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="35"/>
+      <c r="F12" s="35"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="30"/>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="33"/>
+      <c r="A13" s="42"/>
       <c r="B13" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="27" t="s">
+      <c r="C13" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="27"/>
-[...3 lines deleted...]
-      <c r="H13" s="6"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="30"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="33"/>
+      <c r="A14" s="42"/>
       <c r="B14" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C14" s="27" t="s">
+      <c r="C14" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="27"/>
-[...3 lines deleted...]
-      <c r="H14" s="6"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="30"/>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="33"/>
+      <c r="A15" s="42"/>
       <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="27" t="s">
+      <c r="C15" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="27"/>
-[...3 lines deleted...]
-      <c r="H15" s="6"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="30"/>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="33"/>
+      <c r="A16" s="42"/>
       <c r="B16" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="27" t="s">
+      <c r="C16" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="D16" s="27"/>
-[...3 lines deleted...]
-      <c r="H16" s="6"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="30"/>
     </row>
     <row r="17" spans="1:10" ht="11.7" customHeight="1">
-      <c r="A17" s="33"/>
+      <c r="A17" s="42"/>
       <c r="B17" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="27" t="s">
+      <c r="C17" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="27"/>
-[...7 lines deleted...]
-      <c r="B18" s="11" t="s">
+      <c r="D17" s="39"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="30"/>
+    </row>
+    <row r="18" spans="1:10" ht="11.4" customHeight="1">
+      <c r="A18" s="42"/>
+      <c r="B18" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="27" t="s">
+      <c r="C18" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="D18" s="27"/>
-[...3 lines deleted...]
-      <c r="H18" s="6"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="38"/>
     </row>
     <row r="19" spans="1:10" ht="0.6" customHeight="1">
-      <c r="A19" s="33"/>
-      <c r="B19" s="11" t="s">
+      <c r="A19" s="42"/>
+      <c r="B19" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="27" t="s">
+      <c r="C19" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="D19" s="27"/>
-[...6 lines deleted...]
-      <c r="A20" s="34"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="31"/>
+    </row>
+    <row r="20" spans="1:10" ht="11.4" customHeight="1">
+      <c r="A20" s="43"/>
       <c r="B20" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="27" t="s">
+      <c r="C20" s="34" t="s">
         <v>188</v>
       </c>
-      <c r="D20" s="27"/>
-[...3 lines deleted...]
-      <c r="H20" s="6"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="35"/>
+      <c r="H20" s="30"/>
     </row>
     <row r="21" spans="1:10" ht="32.4" customHeight="1">
       <c r="A21" s="6">
         <v>5543</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>189</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="17" t="s">
         <v>190</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>202</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>191</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>192</v>
@@ -1946,135 +2059,135 @@
         <v>116</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>209</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="17">
         <v>93002400369</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>208</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="56.4" customHeight="1">
-      <c r="A31" s="35">
+      <c r="A31" s="44">
         <v>2876</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="17" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>211</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I31" s="10"/>
     </row>
     <row r="32" spans="1:10" ht="18" customHeight="1">
-      <c r="A32" s="36"/>
+      <c r="A32" s="45"/>
       <c r="B32" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="C32" s="27" t="s">
+      <c r="C32" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="D32" s="27"/>
-[...3 lines deleted...]
-      <c r="H32" s="6"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="40"/>
+      <c r="H32" s="30"/>
       <c r="I32" s="10"/>
     </row>
     <row r="33" spans="1:10" ht="17.25" customHeight="1">
-      <c r="A33" s="36"/>
+      <c r="A33" s="45"/>
       <c r="B33" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="C33" s="31" t="s">
+      <c r="C33" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="D33" s="31"/>
-[...3 lines deleted...]
-      <c r="H33" s="6"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="47"/>
+      <c r="F33" s="47"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="30"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:10" ht="26.4" customHeight="1">
-      <c r="A34" s="36"/>
+      <c r="A34" s="45"/>
       <c r="B34" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="C34" s="12" t="s">
+      <c r="C34" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="D34" s="17"/>
-[...3 lines deleted...]
-      <c r="H34" s="6"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="29"/>
+      <c r="F34" s="29"/>
+      <c r="G34" s="29"/>
+      <c r="H34" s="30"/>
       <c r="I34" s="7"/>
       <c r="J34" s="10"/>
     </row>
     <row r="35" spans="1:10" ht="16.8" customHeight="1">
-      <c r="A35" s="37"/>
+      <c r="A35" s="46"/>
       <c r="B35" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="C35" s="27" t="s">
+      <c r="C35" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="D35" s="27"/>
-[...3 lines deleted...]
-      <c r="H35" s="6"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="30"/>
       <c r="I35" s="15"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:10" ht="25.8" customHeight="1">
       <c r="A36" s="6">
         <v>6281</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>86</v>
       </c>
       <c r="E36" s="17" t="s">
         <v>212</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>75</v>
       </c>
@@ -2192,116 +2305,116 @@
         <v>594</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="17" t="s">
         <v>102</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>217</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>103</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>67</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="47.4" customHeight="1">
-      <c r="A42" s="35">
+      <c r="A42" s="44">
         <v>8363</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>105</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>107</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="17.399999999999999" customHeight="1">
-      <c r="A43" s="36"/>
+      <c r="A43" s="45"/>
       <c r="B43" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="C43" s="27" t="s">
+      <c r="C43" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="D43" s="27"/>
-[...3 lines deleted...]
-      <c r="H43" s="27"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
     </row>
     <row r="44" spans="1:10" ht="16.2" customHeight="1">
-      <c r="A44" s="36"/>
+      <c r="A44" s="45"/>
       <c r="B44" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="C44" s="27" t="s">
+      <c r="C44" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="D44" s="27"/>
-[...3 lines deleted...]
-      <c r="H44" s="27"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
     </row>
     <row r="45" spans="1:10" ht="15.6" customHeight="1">
-      <c r="A45" s="37"/>
+      <c r="A45" s="46"/>
       <c r="B45" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="C45" s="27" t="s">
+      <c r="C45" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="D45" s="27"/>
-[...3 lines deleted...]
-      <c r="H45" s="27"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
     </row>
     <row r="46" spans="1:10" ht="29.4" customHeight="1">
       <c r="A46" s="11">
         <v>889</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="17" t="s">
         <v>112</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>14</v>
@@ -2909,74 +3022,71 @@
       </c>
       <c r="D69" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>229</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="17.25" customHeight="1"/>
     <row r="71" spans="1:10" ht="27" customHeight="1">
       <c r="J71" s="10"/>
     </row>
     <row r="72" spans="1:10" ht="52.5" customHeight="1">
       <c r="J72" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-    <mergeCell ref="C45:H45"/>
+  <mergeCells count="20">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="C7:G7"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="C11:G11"/>
-    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="A6:A20"/>
+    <mergeCell ref="A31:A35"/>
+    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="C45:H45"/>
     <mergeCell ref="C13:G13"/>
     <mergeCell ref="C14:G14"/>
     <mergeCell ref="C15:G15"/>
     <mergeCell ref="C16:G16"/>
     <mergeCell ref="C17:G17"/>
     <mergeCell ref="C35:G35"/>
-    <mergeCell ref="C8:G8"/>
     <mergeCell ref="C33:G33"/>
-    <mergeCell ref="C18:G18"/>
     <mergeCell ref="C19:G19"/>
-    <mergeCell ref="C32:G32"/>
-[...5 lines deleted...]
-    <mergeCell ref="A42:A45"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010018A639125F89C745B54726648C3319F7" ma:contentTypeVersion="10" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="797ef2dcc7b5bff5b28df965df6587e0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="237be6d9-2b31-4ef8-9a6e-73ec5f988f83" xmlns:ns4="c6e53c04-5f80-4551-b9fa-215e7cebe809" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a885d034a345cb3e4e874b4f140c70a1" ns3:_="" ns4:_="">
     <xsd:import namespace="237be6d9-2b31-4ef8-9a6e-73ec5f988f83"/>
     <xsd:import namespace="c6e53c04-5f80-4551-b9fa-215e7cebe809"/>
     <xsd:element name="properties">