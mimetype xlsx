--- v2 (2026-06-20)
+++ v3 (2026-08-04)
@@ -2,90 +2,90 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 4/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 6/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="884" documentId="13_ncr:1_{7AFFAB55-9034-4434-8C74-E7EE34F241C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CA70C568-6A0D-4874-93C9-E05993026208}"/>
+  <xr:revisionPtr revIDLastSave="891" documentId="13_ncr:1_{7AFFAB55-9034-4434-8C74-E7EE34F241C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5B4EAEE2-7726-4CFF-97D7-9E14285EC09C}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Foglio1!$A$1:$A$65511</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$H$69</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Foglio1!$A$1:$A$65510</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$H$68</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="240">
   <si>
     <t xml:space="preserve">AREA DI ACCREDITAMENTO 2  - ELENCO COMPLETO SOGGETTI ACCREDITATI </t>
   </si>
   <si>
     <t>Codice Organismo</t>
   </si>
   <si>
     <t>Soggetto</t>
   </si>
   <si>
     <t>Tipologia Soggetto</t>
   </si>
   <si>
     <t>Codice Fiscale</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Comune Sede Legale</t>
   </si>
   <si>
     <t>Prov Sede Legale</t>
   </si>
   <si>
@@ -496,56 +496,50 @@
   <si>
     <t>San Giovanni In Persiceto</t>
   </si>
   <si>
     <t>Pianura Est, Pianura Ovest</t>
   </si>
   <si>
     <t>GESFOR S.R.L.</t>
   </si>
   <si>
     <t>07297670635</t>
   </si>
   <si>
     <t>Pozzuoli</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>80061110377</t>
   </si>
   <si>
     <t>Centro-Nord, Città di Bologna, Forlì, Imola, Modena, Parma, Pavullo nel Frignano, Piacenza, Ravenna, Reggio Emilia, Ovest, Riccione, Rubicone, Sud-Est</t>
   </si>
   <si>
-    <t>80152680379</t>
-[...4 lines deleted...]
-  <si>
     <t>ISTITUTO FORMAZIONE OPERATORI AZIENDALI</t>
   </si>
   <si>
     <t>00453310351</t>
   </si>
   <si>
     <t xml:space="preserve">Reggio Emilia </t>
   </si>
   <si>
     <t>Reggio Emilia, Modena</t>
   </si>
   <si>
     <t>ISTITUTO ISTRUZIONE PROFESSIONALE LAVORATORI EDILI</t>
   </si>
   <si>
     <t>80007510375</t>
   </si>
   <si>
     <t>04860690488</t>
   </si>
   <si>
     <t>Via Indipendenza, 67/2</t>
   </si>
   <si>
     <t>Lugo, Imola, Modena, Parma, Reggio Emilia, Pianura Est, San Lazzaro di Savena, Città di Bologna</t>
@@ -622,53 +616,50 @@
   <si>
     <t>FONDAZIONE ENAIP DON AGOSTINI</t>
   </si>
   <si>
     <t>Carpi, Castelfranco Emilia, Sassuolo, Modena, Pavullo nel Frignano, Vignola</t>
   </si>
   <si>
     <t>RA, RE</t>
   </si>
   <si>
     <t>OPIMM - OPERA DELL'IMMACOLATA ONLUS</t>
   </si>
   <si>
     <t>ASSOCIAZIONE SAN PATRIGNANO SCUOLA E FORMAZIONE</t>
   </si>
   <si>
     <t>03462620406</t>
   </si>
   <si>
     <t>Coriano</t>
   </si>
   <si>
     <t>Riccione</t>
   </si>
   <si>
-    <t>Città di Bologna, Rimini, Parma, Fidenza, Lugo, San Lazzaro di Savena, Faenza, Piacenza, Ponente, Imola, Ravenna, Cesena-Valle del Savio, Forlì, Centro-Nord, Ovest, Pianura Ovest, Montecchio Emilia, Carpi, Scandiano, Sud-Est, Mirandola</t>
-[...1 lines deleted...]
-  <si>
     <t>Parma, Sud Est</t>
   </si>
   <si>
     <t>04237330370</t>
   </si>
   <si>
     <t>Centro-Nord, Forlì, Reggio Emilia, Piacenza, Sud-Est, Montecchio Emilia, Scandiano, Castelnovo ne' Monti, Guastalla, Correggio, Parma, Fidenza, Valli Taro e Ceno</t>
   </si>
   <si>
     <t>ABANTU SOCIETÀ COOPERATIVA SOCIALE</t>
   </si>
   <si>
     <t>Via Del Cavone, 7</t>
   </si>
   <si>
     <t>Via Gamberi, 4</t>
   </si>
   <si>
     <t>Saso Marconi</t>
   </si>
   <si>
     <t>ASSOCIAZIONE EMILIANO ROMAGNOLA DI ENTI AUTONOMI DI F.P. (AECA)</t>
   </si>
   <si>
     <t>Via San Patrignano, 53</t>
@@ -727,121 +718,138 @@
   <si>
     <t>Via Bassanelli, 9/11</t>
   </si>
   <si>
     <t>Via Campo di Marte, 166</t>
   </si>
   <si>
     <t>Via G. Mazzini, 62</t>
   </si>
   <si>
     <t>Strada Attiraglio, 7</t>
   </si>
   <si>
     <t>Via Bologna, 96/e</t>
   </si>
   <si>
     <t>Via C. Augusto, 25</t>
   </si>
   <si>
     <t>IAL E.R. S.R.L. IMPRESA SOCIALE</t>
   </si>
   <si>
     <t>FORMA FUTURO SOCIETÀ CONSORTILE S.R.L.</t>
   </si>
   <si>
-    <t>IRECOOP EMILIA ROMAGNA SOCIETÀ COOPERATIVA</t>
-[...1 lines deleted...]
-  <si>
     <t>Via Alfredo Calzoni, 1/3</t>
   </si>
   <si>
     <t>Via G. Giglioli Valle, 1</t>
   </si>
   <si>
     <t>Via del gomito, 7</t>
   </si>
   <si>
     <t>LAVOROPIÙ SPA</t>
   </si>
   <si>
     <t>Via Casaglia, 22/e</t>
   </si>
   <si>
     <t>Via Portogallo, 2</t>
   </si>
   <si>
     <t>LO SCOIATTOLO SOCIETÀ COOPERATIVA SOCIALE</t>
   </si>
   <si>
     <t>NEW HORIZON SOCIETÀ COOPERATIVA SOCIALE</t>
   </si>
   <si>
     <t>TECHNE SOCIETÀ CONSORTILE A RESPONSABILITÀ LIMITATA</t>
   </si>
   <si>
     <t>Via Scipione Dal Ferro, 4</t>
   </si>
   <si>
     <t>Mura di Porta Galliera, 1/2 A</t>
   </si>
   <si>
     <t>Via Colombara, 113 (Marghera)</t>
   </si>
   <si>
     <t>FONDAZIONE SAN MICHELE ARCANGELO C.E.S.T.A.</t>
   </si>
   <si>
     <t xml:space="preserve">4MAZIONE SRL </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Città di Bologna, Rimini, Parma, Fidenza, Lugo, San Lazzaro di Savena, Faenza, Piacenza, Ponente, Imola, Ravenna, Cesena-Valle del Savio, Forlì, Centro-Nord, Ovest, Pianura Ovest, Montecchio Emilia, Carpi, Scandiano, Sud-Est, Mirandola, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reggio Emilia</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Titillium Web"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
@@ -1100,91 +1108,91 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{E88ACA33-99B8-46D7-92E5-F2F308DEB626}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF6600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1432,479 +1440,480 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J72"/>
+  <dimension ref="A1:J71"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J21" sqref="J21"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="11.4"/>
   <cols>
-    <col min="1" max="1" width="7.77734375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="9.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="20" customWidth="1"/>
     <col min="5" max="5" width="19.88671875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.21875" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.21875" style="1" customWidth="1"/>
     <col min="8" max="8" width="25.77734375" style="1" customWidth="1"/>
     <col min="9" max="9" width="21.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="26.6640625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="38.25" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...5 lines deleted...]
-      <c r="H1" s="52"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="41"/>
       <c r="J1" s="9"/>
     </row>
     <row r="2" spans="1:10" s="14" customFormat="1" ht="34.200000000000003">
       <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="21" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="6">
         <v>8652</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="22.8">
       <c r="A4" s="6">
         <v>11971</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="22.8">
       <c r="A5" s="11">
         <v>163</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="100.8" customHeight="1">
-      <c r="A6" s="41">
+      <c r="A6" s="46">
         <v>11</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>193</v>
+        <v>239</v>
       </c>
       <c r="I6" s="15"/>
     </row>
     <row r="7" spans="1:10" ht="13.5" customHeight="1">
-      <c r="A7" s="42"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="39" t="s">
+      <c r="C7" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="39"/>
-[...2 lines deleted...]
-      <c r="G7" s="40"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="43"/>
       <c r="H7" s="30"/>
       <c r="J7" s="15"/>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="42"/>
+      <c r="A8" s="47"/>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="47" t="s">
+      <c r="C8" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="47"/>
-[...2 lines deleted...]
-      <c r="G8" s="48"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="45"/>
       <c r="H8" s="30"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="42"/>
+      <c r="A9" s="47"/>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="39" t="s">
+      <c r="C9" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="39"/>
-[...2 lines deleted...]
-      <c r="G9" s="40"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="43"/>
       <c r="H9" s="30"/>
     </row>
     <row r="10" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A10" s="42"/>
+      <c r="A10" s="47"/>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="27" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="28"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
     </row>
     <row r="11" spans="1:10" ht="12" customHeight="1">
-      <c r="A11" s="42"/>
+      <c r="A11" s="47"/>
       <c r="B11" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="39" t="s">
+      <c r="C11" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="39"/>
-[...2 lines deleted...]
-      <c r="G11" s="40"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="43"/>
       <c r="H11" s="30"/>
     </row>
     <row r="12" spans="1:10" ht="11.4" customHeight="1">
-      <c r="A12" s="42"/>
+      <c r="A12" s="47"/>
       <c r="B12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="34" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="35"/>
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35"/>
       <c r="H12" s="30"/>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="42"/>
+      <c r="A13" s="47"/>
       <c r="B13" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="39" t="s">
+      <c r="C13" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="39"/>
-[...2 lines deleted...]
-      <c r="G13" s="40"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="43"/>
       <c r="H13" s="30"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="42"/>
+      <c r="A14" s="47"/>
       <c r="B14" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C14" s="39" t="s">
+      <c r="C14" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="39"/>
-[...2 lines deleted...]
-      <c r="G14" s="40"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="43"/>
       <c r="H14" s="30"/>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="42"/>
+      <c r="A15" s="47"/>
       <c r="B15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="39" t="s">
+      <c r="C15" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="39"/>
-[...2 lines deleted...]
-      <c r="G15" s="40"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="43"/>
       <c r="H15" s="30"/>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="42"/>
+      <c r="A16" s="47"/>
       <c r="B16" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="39" t="s">
+      <c r="C16" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="D16" s="39"/>
-[...2 lines deleted...]
-      <c r="G16" s="40"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="43"/>
       <c r="H16" s="30"/>
     </row>
     <row r="17" spans="1:10" ht="11.7" customHeight="1">
-      <c r="A17" s="42"/>
+      <c r="A17" s="47"/>
       <c r="B17" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="39" t="s">
+      <c r="C17" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="39"/>
-[...2 lines deleted...]
-      <c r="G17" s="40"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="43"/>
       <c r="H17" s="30"/>
     </row>
     <row r="18" spans="1:10" ht="11.4" customHeight="1">
-      <c r="A18" s="42"/>
+      <c r="A18" s="47"/>
       <c r="B18" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="38"/>
     </row>
     <row r="19" spans="1:10" ht="0.6" customHeight="1">
-      <c r="A19" s="42"/>
+      <c r="A19" s="47"/>
       <c r="B19" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="49" t="s">
+      <c r="C19" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="D19" s="49"/>
-[...2 lines deleted...]
-      <c r="G19" s="49"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="52"/>
       <c r="H19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="11.4" customHeight="1">
-      <c r="A20" s="43"/>
+      <c r="A20" s="48"/>
       <c r="B20" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="34" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="30"/>
     </row>
     <row r="21" spans="1:10" ht="32.4" customHeight="1">
       <c r="A21" s="6">
         <v>5543</v>
       </c>
       <c r="B21" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>188</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="F21" s="12" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="37.5" customHeight="1">
       <c r="A22" s="11">
         <v>5026</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="65.400000000000006" customHeight="1">
       <c r="A23" s="11">
         <v>544</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>47</v>
       </c>
       <c r="I23" s="15"/>
     </row>
     <row r="24" spans="1:10" ht="12">
       <c r="A24" s="11">
         <v>3189</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="17" t="s">
         <v>49</v>
       </c>
@@ -1941,51 +1950,51 @@
       <c r="F25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="J25" s="15"/>
     </row>
     <row r="26" spans="1:10" ht="40.799999999999997" customHeight="1">
       <c r="A26" s="11">
         <v>971</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>62</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="51.6" customHeight="1">
       <c r="A27" s="6">
         <v>5105</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="6" t="s">
@@ -1993,1120 +2002,1099 @@
       </c>
       <c r="F27" s="6" t="s">
         <v>66</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>67</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="30" customHeight="1">
       <c r="A28" s="6">
         <v>5164</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>70</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>71</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="48" customHeight="1">
       <c r="A29" s="6">
         <v>93</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="17" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>73</v>
       </c>
       <c r="I29" s="15"/>
     </row>
     <row r="30" spans="1:10" ht="36.75" customHeight="1">
       <c r="A30" s="11">
         <v>116</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="17">
         <v>93002400369</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="56.4" customHeight="1">
-      <c r="A31" s="44">
+      <c r="A31" s="49">
         <v>2876</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="17" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="I31" s="10"/>
     </row>
     <row r="32" spans="1:10" ht="18" customHeight="1">
-      <c r="A32" s="45"/>
+      <c r="A32" s="50"/>
       <c r="B32" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="C32" s="39" t="s">
+      <c r="C32" s="42" t="s">
         <v>81</v>
       </c>
-      <c r="D32" s="39"/>
-[...2 lines deleted...]
-      <c r="G32" s="40"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="43"/>
       <c r="H32" s="30"/>
       <c r="I32" s="10"/>
     </row>
     <row r="33" spans="1:10" ht="17.25" customHeight="1">
-      <c r="A33" s="45"/>
+      <c r="A33" s="50"/>
       <c r="B33" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="C33" s="47" t="s">
+      <c r="C33" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="D33" s="47"/>
-[...2 lines deleted...]
-      <c r="G33" s="48"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="45"/>
       <c r="H33" s="30"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:10" ht="26.4" customHeight="1">
-      <c r="A34" s="45"/>
+      <c r="A34" s="50"/>
       <c r="B34" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="27" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="28"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="30"/>
       <c r="I34" s="7"/>
       <c r="J34" s="10"/>
     </row>
     <row r="35" spans="1:10" ht="16.8" customHeight="1">
-      <c r="A35" s="46"/>
+      <c r="A35" s="51"/>
       <c r="B35" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="C35" s="39" t="s">
+      <c r="C35" s="42" t="s">
         <v>84</v>
       </c>
-      <c r="D35" s="39"/>
-[...2 lines deleted...]
-      <c r="G35" s="40"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="43"/>
       <c r="H35" s="30"/>
       <c r="I35" s="15"/>
       <c r="J35" s="7"/>
     </row>
     <row r="36" spans="1:10" ht="25.8" customHeight="1">
       <c r="A36" s="6">
         <v>6281</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>86</v>
       </c>
       <c r="E36" s="17" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="25.8" customHeight="1">
       <c r="A37" s="11">
         <v>11973</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>89</v>
       </c>
       <c r="E37" s="6" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>90</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>90</v>
       </c>
       <c r="I37" s="15"/>
     </row>
     <row r="38" spans="1:10" ht="37.799999999999997" customHeight="1">
       <c r="A38" s="11">
         <v>9274</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>94</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="25.2" customHeight="1">
       <c r="A39" s="11">
         <v>222</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>97</v>
       </c>
       <c r="E39" s="6" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>98</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>67</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="22.5" customHeight="1">
       <c r="A40" s="11">
         <v>403</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>91</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>92</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="51" customHeight="1">
       <c r="A41" s="11">
         <v>594</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="17" t="s">
         <v>102</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>103</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>67</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="47.4" customHeight="1">
-      <c r="A42" s="44">
+      <c r="A42" s="49">
         <v>8363</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>105</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>106</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>107</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="17.399999999999999" customHeight="1">
-      <c r="A43" s="45"/>
+      <c r="A43" s="50"/>
       <c r="B43" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="C43" s="39" t="s">
+      <c r="C43" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="D43" s="39"/>
-[...3 lines deleted...]
-      <c r="H43" s="39"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="42"/>
+      <c r="F43" s="42"/>
+      <c r="G43" s="42"/>
+      <c r="H43" s="42"/>
     </row>
     <row r="44" spans="1:10" ht="16.2" customHeight="1">
-      <c r="A44" s="45"/>
+      <c r="A44" s="50"/>
       <c r="B44" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="C44" s="39" t="s">
+      <c r="C44" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="D44" s="39"/>
-[...3 lines deleted...]
-      <c r="H44" s="39"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="42"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
     </row>
     <row r="45" spans="1:10" ht="15.6" customHeight="1">
-      <c r="A45" s="46"/>
+      <c r="A45" s="51"/>
       <c r="B45" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="C45" s="39" t="s">
+      <c r="C45" s="42" t="s">
         <v>110</v>
       </c>
-      <c r="D45" s="39"/>
-[...3 lines deleted...]
-      <c r="H45" s="39"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="42"/>
+      <c r="G45" s="42"/>
+      <c r="H45" s="42"/>
     </row>
     <row r="46" spans="1:10" ht="29.4" customHeight="1">
       <c r="A46" s="11">
         <v>889</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="17" t="s">
         <v>112</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="22.8">
       <c r="A47" s="6">
         <v>5044</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="19">
         <v>93061010380</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>114</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>52</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>115</v>
       </c>
       <c r="I47" s="15"/>
     </row>
     <row r="48" spans="1:10" ht="22.8">
       <c r="A48" s="11">
         <v>221</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>117</v>
       </c>
       <c r="E48" s="6" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I48" s="15"/>
     </row>
     <row r="49" spans="1:10" ht="22.8">
       <c r="A49" s="11">
         <v>224</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>120</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>121</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>122</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>40</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>123</v>
       </c>
       <c r="I49" s="15"/>
     </row>
     <row r="50" spans="1:10" ht="22.8">
       <c r="A50" s="11">
         <v>3890</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>124</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>125</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>126</v>
       </c>
       <c r="I50" s="15"/>
     </row>
     <row r="51" spans="1:10" ht="15" customHeight="1">
       <c r="A51" s="11">
         <v>8524</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>128</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>129</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>40</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="22.8">
       <c r="A52" s="11">
         <v>245</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>131</v>
       </c>
       <c r="E52" s="6" t="s">
         <v>132</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>133</v>
       </c>
       <c r="G52" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I52" s="10"/>
     </row>
     <row r="53" spans="1:10" ht="22.8">
       <c r="A53" s="11">
         <v>915</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>135</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>91</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>92</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>137</v>
       </c>
       <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:10" ht="45.6">
       <c r="A54" s="11">
         <v>946</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>139</v>
       </c>
       <c r="E54" s="6" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I54" s="16"/>
     </row>
     <row r="55" spans="1:10" ht="22.8">
       <c r="A55" s="11">
         <v>516</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>142</v>
       </c>
       <c r="E55" s="6" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>143</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>144</v>
       </c>
       <c r="I55" s="10"/>
     </row>
     <row r="56" spans="1:10" ht="27.6" customHeight="1">
       <c r="A56" s="11">
         <v>12016</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>146</v>
       </c>
       <c r="E56" s="6" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>148</v>
       </c>
       <c r="H56" s="6" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="I56" s="10"/>
       <c r="J56" s="10"/>
     </row>
     <row r="57" spans="1:10" ht="64.8" customHeight="1">
       <c r="A57" s="11">
         <v>260</v>
       </c>
       <c r="B57" s="12" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D57" s="17" t="s">
         <v>149</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>150</v>
       </c>
       <c r="J57" s="7"/>
     </row>
-    <row r="58" spans="1:10" ht="52.8" customHeight="1">
-[...1 lines deleted...]
-        <v>270</v>
+    <row r="58" spans="1:10" ht="29.25" customHeight="1">
+      <c r="A58" s="24">
+        <v>295</v>
       </c>
       <c r="B58" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="J58" s="10"/>
+    </row>
+    <row r="59" spans="1:10" ht="45" customHeight="1">
+      <c r="A59" s="23">
+        <v>257</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D59" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I59" s="15"/>
+      <c r="J59" s="10"/>
+    </row>
+    <row r="60" spans="1:10" ht="51" customHeight="1">
+      <c r="A60" s="24">
+        <v>9025</v>
+      </c>
+      <c r="B60" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="C58" s="2" t="s">
-[...50 lines deleted...]
-      <c r="B60" s="6" t="s">
+      <c r="C60" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="C60" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="17" t="s">
+      <c r="E60" s="3" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G60" s="6" t="s">
+      <c r="G60" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-    <row r="61" spans="1:10" ht="51" customHeight="1">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="25.5" customHeight="1">
       <c r="A61" s="24">
-        <v>9025</v>
-[...10 lines deleted...]
-      <c r="E61" s="3" t="s">
+        <v>11990</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" s="19">
+        <v>3807460377</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="F61" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="F61" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="3" t="s">
+      <c r="G61" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="62" spans="1:10" ht="25.5" customHeight="1">
-[...1 lines deleted...]
-        <v>11990</v>
+    <row r="62" spans="1:10" ht="24" customHeight="1">
+      <c r="A62" s="23">
+        <v>4986</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>235</v>
-[...10 lines deleted...]
-      <c r="F62" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="G62" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="6" t="s">
+      <c r="E62" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H62" s="3" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="63" spans="1:10" ht="24" customHeight="1">
-[...4 lines deleted...]
-        <v>236</v>
+    <row r="63" spans="1:10" ht="27" customHeight="1">
+      <c r="A63" s="3">
+        <v>8650</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>164</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D63" s="8" t="s">
-        <v>164</v>
+      <c r="D63" s="5" t="s">
+        <v>165</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>234</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      <c r="B64" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="J63" s="15"/>
+    </row>
+    <row r="64" spans="1:10" ht="30.75" customHeight="1">
+      <c r="A64" s="23">
+        <v>5168</v>
+      </c>
+      <c r="B64" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>167</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-    <row r="65" spans="1:10" ht="30.75" customHeight="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="27.75" customHeight="1">
       <c r="A65" s="23">
-        <v>5168</v>
+        <v>1180</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>168</v>
+        <v>233</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D65" s="5" t="s">
+      <c r="D65" s="8" t="s">
         <v>169</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="F65" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="22.5" customHeight="1">
+      <c r="A66" s="23">
+        <v>901</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I66" s="10"/>
+    </row>
+    <row r="67" spans="1:10" ht="36" customHeight="1">
+      <c r="A67" s="23">
+        <v>8589</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="H67" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="I67" s="18"/>
+    </row>
+    <row r="68" spans="1:10" ht="72" customHeight="1">
+      <c r="A68" s="23">
+        <v>11064</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="C68" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F68" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G65" s="3" t="s">
+      <c r="G68" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="H65" s="3" t="s">
-[...114 lines deleted...]
-      <c r="J72" s="15"/>
+      <c r="H68" s="3" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="17.25" customHeight="1"/>
+    <row r="70" spans="1:10" ht="27" customHeight="1">
+      <c r="J70" s="10"/>
+    </row>
+    <row r="71" spans="1:10" ht="52.5" customHeight="1">
+      <c r="J71" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A1:H1"/>
-[...3 lines deleted...]
-    <mergeCell ref="C8:G8"/>
     <mergeCell ref="C32:G32"/>
     <mergeCell ref="C43:H43"/>
     <mergeCell ref="C44:H44"/>
     <mergeCell ref="A6:A20"/>
     <mergeCell ref="A31:A35"/>
     <mergeCell ref="A42:A45"/>
     <mergeCell ref="C45:H45"/>
     <mergeCell ref="C13:G13"/>
     <mergeCell ref="C14:G14"/>
     <mergeCell ref="C15:G15"/>
     <mergeCell ref="C16:G16"/>
     <mergeCell ref="C17:G17"/>
     <mergeCell ref="C35:G35"/>
     <mergeCell ref="C33:G33"/>
     <mergeCell ref="C19:G19"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="C8:G8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010018A639125F89C745B54726648C3319F7" ma:contentTypeVersion="10" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="797ef2dcc7b5bff5b28df965df6587e0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="237be6d9-2b31-4ef8-9a6e-73ec5f988f83" xmlns:ns4="c6e53c04-5f80-4551-b9fa-215e7cebe809" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a885d034a345cb3e4e874b4f140c70a1" ns3:_="" ns4:_="">
     <xsd:import namespace="237be6d9-2b31-4ef8-9a6e-73ec5f988f83"/>
     <xsd:import namespace="c6e53c04-5f80-4551-b9fa-215e7cebe809"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -3265,97 +3253,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A9E29ED-02D1-4027-9C0E-46B4AD98D6B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="237be6d9-2b31-4ef8-9a6e-73ec5f988f83"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c6e53c04-5f80-4551-b9fa-215e7cebe809"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5188A61-2A6C-4A06-8820-39C806FF1BCA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="237be6d9-2b31-4ef8-9a6e-73ec5f988f83"/>
     <ds:schemaRef ds:uri="c6e53c04-5f80-4551-b9fa-215e7cebe809"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17C5E931-9C5B-427F-A2E9-D4D028FCB9FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>