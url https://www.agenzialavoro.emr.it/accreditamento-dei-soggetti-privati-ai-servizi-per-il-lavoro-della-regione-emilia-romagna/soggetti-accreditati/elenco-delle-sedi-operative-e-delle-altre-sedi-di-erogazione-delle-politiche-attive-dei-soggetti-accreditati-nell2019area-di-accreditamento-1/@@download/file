--- v2 (2026-02-02)
+++ v3 (2026-05-01)
@@ -1,108 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 1/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 3/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2719" documentId="13_ncr:1_{378A9707-9C7D-4371-BC3F-CAF48A7D7FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B24D15EE-BA34-4600-81C2-1C4990710FB8}"/>
+  <xr:revisionPtr revIDLastSave="3869" documentId="13_ncr:1_{378A9707-9C7D-4371-BC3F-CAF48A7D7FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D1A79404-9FBE-4DF3-9C9F-D487BC4EAD6B}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sedi A1" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Sedi A1'!$A$1:$E$599</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Sedi A1'!$A$1:$F$605</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2312" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2408" uniqueCount="536">
   <si>
     <t>AREA DI ACCREDITAMENTO 1 - ELENCO COMPLETO SEDI OPERATIVE E ALTRE SEDI DI POLITICA ATTIVA</t>
   </si>
   <si>
     <t>Sedi operative area 1</t>
-  </si>
-[...13 lines deleted...]
-    <t>provincia</t>
   </si>
   <si>
     <t>ADECCO ITALIA SPA</t>
   </si>
   <si>
     <t>Soggetto singolo</t>
   </si>
   <si>
     <t>Bologna</t>
   </si>
   <si>
     <t>San Giovanni In Persiceto</t>
   </si>
   <si>
     <t xml:space="preserve">Cesena </t>
   </si>
   <si>
     <t>Forlì-Cesena</t>
   </si>
   <si>
     <t>Modena</t>
   </si>
   <si>
     <t>Fidenza</t>
   </si>
@@ -381,53 +366,50 @@
     <t xml:space="preserve">Via IV Novembre, 37 </t>
   </si>
   <si>
     <t xml:space="preserve">Via Ravennate, 959 </t>
   </si>
   <si>
     <t>Via Bellinzona, 27/A</t>
   </si>
   <si>
     <t>Via Barbiani, 8/10</t>
   </si>
   <si>
     <t xml:space="preserve">Via Aristotele, 109 </t>
   </si>
   <si>
     <t>GESFOR S.R.L.</t>
   </si>
   <si>
     <t>Via Pirano, 50/52</t>
   </si>
   <si>
     <t>Via Premuda, 38 Z</t>
   </si>
   <si>
     <t>GI GROUP SPA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Via Mentana, 39/A</t>
   </si>
   <si>
     <t>Forlì Cesena</t>
   </si>
   <si>
     <t xml:space="preserve">Via Lamborghini, 130 </t>
   </si>
   <si>
     <t>Via Martiri della Resistenza ang. Via Boselli snc</t>
   </si>
   <si>
     <t>IAL E.R. S.R.L. IMPRESA SOCIALE</t>
   </si>
   <si>
     <t>Cervia</t>
   </si>
   <si>
     <t>Serramazzoni</t>
   </si>
   <si>
     <t>Bondeno</t>
   </si>
   <si>
     <t>Codigoro</t>
   </si>
@@ -1217,72 +1199,66 @@
   <si>
     <t>Via Goldoni, 16</t>
   </si>
   <si>
     <t>Via Cavallotti, 8</t>
   </si>
   <si>
     <t>Viale Resistenza, 3/B</t>
   </si>
   <si>
     <t>Via Provinciale, 73 - Cesta</t>
   </si>
   <si>
     <t xml:space="preserve">Via Nino Bixio, 11 </t>
   </si>
   <si>
     <t>Strada dei Mercati, 9/B</t>
   </si>
   <si>
     <t>Via Mengolina, 33</t>
   </si>
   <si>
     <t>Piazza Casali, 10</t>
   </si>
   <si>
-    <t>Via Caterina Sforza, 45</t>
-[...1 lines deleted...]
-  <si>
     <t>Via Togliatti, 11</t>
   </si>
   <si>
     <t>Via Darsena, 57</t>
   </si>
   <si>
     <t>Via Caprera, 51 - Portogaribaldi</t>
   </si>
   <si>
     <t>Viale Buon Pastore, 43</t>
   </si>
   <si>
     <t>Via Castelnuovo, 10</t>
   </si>
   <si>
     <t>Via Filippo Corridoni, 13</t>
-  </si>
-[...1 lines deleted...]
-    <t>Via Tito Speri, 11</t>
   </si>
   <si>
     <t>Via Bellaria Nuova, 512</t>
   </si>
   <si>
     <t>Via Mazzini, 182 A e B</t>
   </si>
   <si>
     <t>Via Diaz, 18/B</t>
   </si>
   <si>
     <t>IRECOOP EMILIA ROMAGNA SOCIETÀ COOPERATIVA</t>
   </si>
   <si>
     <t>Via Calzoni, 1/3</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Via Di Roma, 108
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
@@ -1646,72 +1622,66 @@
   <si>
     <t>Strada degli Schiocchi, 14 e 18</t>
   </si>
   <si>
     <t>Via Giuseppe Mazzini, 365</t>
   </si>
   <si>
     <t>Via Trieste, 84</t>
   </si>
   <si>
     <t>Via Cavour, 60/C</t>
   </si>
   <si>
     <t>Via Bulgarelli, 9/C</t>
   </si>
   <si>
     <t>Via San Donato, 205</t>
   </si>
   <si>
     <t>Via Giovanni Brugnoli, 13</t>
   </si>
   <si>
     <t>Via Bellucci, 3</t>
   </si>
   <si>
-    <t>Piazzale Oscar Romero, 1/O e 1/A</t>
-[...1 lines deleted...]
-  <si>
     <t>WINNER MESTIERI EMILIA ROMAGNA SOCIETÀ COOPERATIVA SOCIALE</t>
   </si>
   <si>
     <t>Via F. Corselli, 11</t>
   </si>
   <si>
     <t>Via Alfredo Oriani, 8</t>
   </si>
   <si>
     <t>Via Ada Negri, 6</t>
   </si>
   <si>
     <t>Via Circonvallazione, 36 e 36 A</t>
   </si>
   <si>
     <t>Via Carletti, 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Via Muratori, 18/N</t>
   </si>
   <si>
     <t>TECHNE SOCIETÀ CONSORTILE A RESPONSABILITÀ LIMITATA</t>
   </si>
   <si>
     <t xml:space="preserve">LAVOROPIÙ SPA </t>
   </si>
   <si>
     <t>Via Rainusso, 138/N</t>
   </si>
   <si>
     <t>Via Circonvallazione, 28</t>
   </si>
   <si>
     <t>Via Baldassarre Peruzzi, 6</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Viale Gramsci, 349/C                          </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
@@ -1752,91 +1722,168 @@
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in quanto in progressiva chiusura. Resta operativa solamente per la conclusione dei programmi in corso</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Via Vittorio Veneto, 150                       </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in quanto in progressiva chiusura. Resta operativa solamente per la conclusione dei programmi in corso</t>
     </r>
   </si>
   <si>
     <t>Via Kennedy, 8</t>
   </si>
   <si>
+    <t>Via P. Gobetti, 12</t>
+  </si>
+  <si>
+    <t>Via Bonali, 80-82-84</t>
+  </si>
+  <si>
+    <t>Ragione_sociale</t>
+  </si>
+  <si>
+    <t>Tipologia soggetto</t>
+  </si>
+  <si>
+    <t>Indirizzo</t>
+  </si>
+  <si>
+    <t>Comune</t>
+  </si>
+  <si>
+    <t>Provincia</t>
+  </si>
+  <si>
+    <t>Via Montebello, 33</t>
+  </si>
+  <si>
+    <t>Fontanellato</t>
+  </si>
+  <si>
+    <t>Via Paolo Borsellino, 13</t>
+  </si>
+  <si>
+    <t>Cod. org.</t>
+  </si>
+  <si>
+    <t>ER14942</t>
+  </si>
+  <si>
+    <t>ER14943</t>
+  </si>
+  <si>
+    <t>ER14944</t>
+  </si>
+  <si>
+    <t>ER14945</t>
+  </si>
+  <si>
+    <t>ER14946</t>
+  </si>
+  <si>
+    <t>Via Monte Sabotino, 75</t>
+  </si>
+  <si>
+    <t>Via Bologna, 1</t>
+  </si>
+  <si>
+    <t>Poviglio</t>
+  </si>
+  <si>
+    <t>Castelnovo Né Monti</t>
+  </si>
+  <si>
+    <t>Via San Leonardo, 32</t>
+  </si>
+  <si>
+    <t>Piazzale Oscar Romero, 1/O e 1/F</t>
+  </si>
+  <si>
+    <t>Via Muratori, 18/A</t>
+  </si>
+  <si>
+    <t>Via G. Micheli, 3 L/M</t>
+  </si>
+  <si>
+    <t>Via Padre Lino, 7 e-d</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Via Salvo D'Acquisto, 1/A                   </t>
+      <t xml:space="preserve">Viale Regina Pacis, 32
+</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Non attiva per nuovi utenti in quanto comunicata la chiusura a far data dal 01/12/2025</t>
+      <t>Non attiva per nuovi utenti in quanto in progressiva chiusura. Resta operativa solamente per la conclusione dei programmi in corso</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Via Tito Speri, 11
+</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>.</t>
+      <t>Non attiva per nuovi utenti in quanto in progressiva chiusura. Resta operativa solamente per la conclusione dei programmi in corso</t>
     </r>
   </si>
   <si>
-    <t>Via P. Gobetti, 12</t>
-[...17 lines deleted...]
-    <t>Provincia</t>
+    <r>
+      <t xml:space="preserve">Via Caterina Sforza, 45
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non attiva per nuovi utenti in quanto in progressiva chiusura. Resta operativa solamente per la conclusione dei programmi in corso</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1914,158 +1961,106 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14993743705557422"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="140">
+  <borders count="128">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...22 lines deleted...]
-      </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
-      <diagonal/>
-[...26 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
@@ -2171,224 +2166,94 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...76 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
-      </right>
-[...13 lines deleted...]
-        <color theme="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
-      </bottom>
-[...22 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
@@ -2405,857 +2270,241 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...20 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...9 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
-      </top>
-[...89 lines deleted...]
-        <color auto="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...72 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="1"/>
-[...9 lines deleted...]
-      <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...123 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
-[...120 lines deleted...]
-      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
-      </top>
-[...11 lines deleted...]
-        <color auto="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
-      </bottom>
-[...58 lines deleted...]
-        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
-      <diagonal/>
-[...20 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
-        <color theme="1"/>
-[...13 lines deleted...]
-      <right style="medium">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -3281,1362 +2530,2061 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...26 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
-      </top>
-[...28 lines deleted...]
-        <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
-      </bottom>
-[...24 lines deleted...]
-        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
-      <bottom style="thin">
-[...80 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...28 lines deleted...]
-        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
         <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
       </left>
-      <right style="medium">
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color auto="1"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="medium">
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color theme="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color theme="1"/>
       </left>
-      <right style="thin">
-        <color auto="1"/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
-      <right style="medium">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
-        <color auto="1"/>
-[...13 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="288">
+  <cellXfs count="317">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...20 lines deleted...]
-      <alignment wrapText="1"/>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="120" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="121" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="122" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...29 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
-[...153 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...214 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...109 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="Normale 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color rgb="FF9C0006"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
@@ -4923,8903 +4871,10454 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F599"/>
+  <dimension ref="A1:G605"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A596" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A595" sqref="A595:E595"/>
+    <sheetView tabSelected="1" topLeftCell="A47" zoomScale="124" zoomScaleNormal="124" workbookViewId="0">
+      <selection activeCell="A39" sqref="A39:F55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="2" width="22.33203125" style="9" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9" style="26"/>
+    <col min="1" max="1" width="9" style="21"/>
+    <col min="2" max="2" width="22.44140625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="22.33203125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="28.6640625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="20.33203125" style="7" customWidth="1"/>
+    <col min="6" max="6" width="22.33203125" style="7" customWidth="1"/>
+    <col min="7" max="7" width="93.33203125" style="20" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="272" t="s">
+    <row r="1" spans="1:6">
+      <c r="B1" s="289" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="272"/>
-[...6 lines deleted...]
-      <c r="A3" s="60" t="s">
+      <c r="C1" s="289"/>
+      <c r="D1" s="289"/>
+      <c r="E1" s="289"/>
+      <c r="F1" s="289"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="295" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="61"/>
-[...5 lines deleted...]
-      <c r="A4" s="46" t="s">
+      <c r="B3" s="295"/>
+      <c r="C3" s="265"/>
+      <c r="D3" s="265"/>
+      <c r="E3" s="265"/>
+      <c r="F3" s="265"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="266" t="s">
+        <v>518</v>
+      </c>
+      <c r="B4" s="266" t="s">
+        <v>510</v>
+      </c>
+      <c r="C4" s="266" t="s">
+        <v>511</v>
+      </c>
+      <c r="D4" s="266" t="s">
+        <v>512</v>
+      </c>
+      <c r="E4" s="266" t="s">
+        <v>513</v>
+      </c>
+      <c r="F4" s="266" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B5" s="297" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B6" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B7" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B8" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B9" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="70" t="s">
+        <v>311</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B10" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B11" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B12" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B13" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B14" s="298" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="71.400000000000006">
+      <c r="A15" s="299">
+        <v>9158</v>
+      </c>
+      <c r="B15" s="300" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="301" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B16" s="297" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>306</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B17" s="297" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="15"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B18" s="297" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="15"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B19" s="297" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="15"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="296">
+        <v>9158</v>
+      </c>
+      <c r="B20" s="297" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="15"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="303"/>
+      <c r="B21" s="121"/>
+      <c r="C21" s="304"/>
+      <c r="D21" s="304"/>
+      <c r="E21" s="304"/>
+      <c r="F21" s="305"/>
+    </row>
+    <row r="22" spans="1:7" ht="15" customHeight="1">
+      <c r="A22" s="302" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="302"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="266" t="s">
+        <v>518</v>
+      </c>
+      <c r="B23" s="266" t="s">
+        <v>510</v>
+      </c>
+      <c r="C23" s="266" t="s">
+        <v>511</v>
+      </c>
+      <c r="D23" s="266" t="s">
+        <v>512</v>
+      </c>
+      <c r="E23" s="266" t="s">
+        <v>513</v>
+      </c>
+      <c r="F23" s="266" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="6"/>
+      <c r="B24" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="B26" s="5"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+    </row>
+    <row r="27" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A27" s="306" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="307"/>
+      <c r="C27" s="308"/>
+      <c r="D27" s="207"/>
+      <c r="E27" s="207"/>
+      <c r="F27" s="106"/>
+    </row>
+    <row r="28" spans="1:7" ht="15" thickBot="1">
+      <c r="A28" s="125" t="s">
+        <v>518</v>
+      </c>
+      <c r="B28" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C28" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D28" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E28" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F28" s="125" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="309" t="s">
+        <v>519</v>
+      </c>
+      <c r="B29" s="123" t="s">
+        <v>210</v>
+      </c>
+      <c r="C29" s="118" t="s">
+        <v>3</v>
+      </c>
+      <c r="D29" s="118" t="s">
+        <v>302</v>
+      </c>
+      <c r="E29" s="118" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" s="118" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="297" t="s">
+        <v>520</v>
+      </c>
+      <c r="B30" s="105" t="s">
+        <v>210</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="22.8">
+      <c r="A31" s="297" t="s">
         <v>521</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B31" s="127" t="s">
+        <v>210</v>
+      </c>
+      <c r="C31" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="D31" s="75" t="s">
+        <v>300</v>
+      </c>
+      <c r="E31" s="75" t="s">
+        <v>211</v>
+      </c>
+      <c r="F31" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="15"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="297" t="s">
         <v>522</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="B32" s="105" t="s">
+        <v>210</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15" thickBot="1">
+      <c r="A33" s="310" t="s">
         <v>523</v>
       </c>
-      <c r="D4" s="27" t="s">
+      <c r="B33" s="122" t="s">
+        <v>210</v>
+      </c>
+      <c r="C33" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="D33" s="43" t="s">
+        <v>298</v>
+      </c>
+      <c r="E33" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" s="43" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15" thickBot="1">
+      <c r="A34" s="311"/>
+      <c r="B34" s="312"/>
+      <c r="C34" s="313"/>
+      <c r="D34" s="313"/>
+      <c r="E34" s="313"/>
+      <c r="F34" s="314"/>
+    </row>
+    <row r="35" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A35" s="315" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="274"/>
+      <c r="C35" s="274"/>
+      <c r="D35" s="274"/>
+      <c r="E35" s="274"/>
+      <c r="F35" s="316"/>
+    </row>
+    <row r="36" spans="1:7" ht="15" thickBot="1">
+      <c r="A36" s="125" t="s">
+        <v>518</v>
+      </c>
+      <c r="B36" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C36" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D36" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E36" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F36" s="125" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="147"/>
+      <c r="B37" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="45"/>
+      <c r="D37" s="45"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="45"/>
+    </row>
+    <row r="38" spans="1:7" ht="15" thickBot="1"/>
+    <row r="39" spans="1:7" ht="15" thickBot="1">
+      <c r="A39" s="273" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" s="274"/>
+      <c r="C39" s="36"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="F39" s="38"/>
+    </row>
+    <row r="40" spans="1:7" ht="15" thickBot="1">
+      <c r="A40" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B40" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C40" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D40" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E40" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F40" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="71.400000000000006">
+      <c r="A41" s="176">
+        <v>9232</v>
+      </c>
+      <c r="B41" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>505</v>
+      </c>
+      <c r="E41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="15"/>
+    </row>
+    <row r="42" spans="1:7" ht="22.8">
+      <c r="A42" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="22.8">
+      <c r="A43" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F43" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="22.8">
+      <c r="A44" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="22.8">
+      <c r="A45" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="23"/>
+    </row>
+    <row r="46" spans="1:7" ht="75.599999999999994" customHeight="1">
+      <c r="A46" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="22.8">
+      <c r="A47" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="22.8">
+      <c r="A48" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F48" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="22.8">
+      <c r="A49" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B49" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D49" s="98" t="s">
+        <v>244</v>
+      </c>
+      <c r="E49" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="F49" s="178" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="22.8">
+      <c r="A50" s="177">
+        <v>9232</v>
+      </c>
+      <c r="B50" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D50" s="47" t="s">
+        <v>220</v>
+      </c>
+      <c r="E50" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="72" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="23.4" thickBot="1">
+      <c r="A51" s="179">
+        <v>9232</v>
+      </c>
+      <c r="B51" s="106" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D51" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="F51" s="40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15" thickBot="1">
+      <c r="A52" s="174"/>
+      <c r="B52" s="9"/>
+      <c r="C52" s="9"/>
+      <c r="D52" s="9"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="180"/>
+    </row>
+    <row r="53" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="A53" s="273" t="s">
+        <v>18</v>
+      </c>
+      <c r="B53" s="274"/>
+      <c r="C53" s="274"/>
+      <c r="D53" s="274"/>
+      <c r="E53" s="274"/>
+      <c r="F53" s="275"/>
+    </row>
+    <row r="54" spans="1:6" ht="15" thickBot="1">
+      <c r="A54" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B54" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C54" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D54" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E54" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F54" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15" thickBot="1">
+      <c r="A55" s="181"/>
+      <c r="B55" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C55" s="132"/>
+      <c r="D55" s="132"/>
+      <c r="E55" s="132"/>
+      <c r="F55" s="133"/>
+    </row>
+    <row r="56" spans="1:6" ht="15" thickBot="1">
+      <c r="A56" s="119"/>
+      <c r="F56" s="9"/>
+    </row>
+    <row r="57" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="A57" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B57" s="269"/>
+      <c r="C57" s="269"/>
+      <c r="D57" s="269"/>
+      <c r="E57" s="269"/>
+      <c r="F57" s="288"/>
+    </row>
+    <row r="58" spans="1:6" ht="15" thickBot="1">
+      <c r="A58" s="134" t="s">
+        <v>518</v>
+      </c>
+      <c r="B58" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C58" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D58" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E58" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F58" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="22.8">
+      <c r="A59" s="176">
+        <v>9340</v>
+      </c>
+      <c r="B59" s="51" t="s">
+        <v>245</v>
+      </c>
+      <c r="C59" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D59" s="87" t="s">
+        <v>247</v>
+      </c>
+      <c r="E59" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F59" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="22.8">
+      <c r="A60" s="177">
+        <v>9340</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E60" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="41" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="22.8">
+      <c r="A61" s="177">
+        <v>9340</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61" s="41" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="22.8">
+      <c r="A62" s="177">
+        <v>9340</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F62" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="22.8">
+      <c r="A63" s="177">
+        <v>9340</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="22.8">
+      <c r="A64" s="177">
+        <v>9340</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="F64" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="22.8">
+      <c r="A65" s="177">
+        <v>9340</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="C65" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>253</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="F65" s="42" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A66" s="179">
+        <v>9340</v>
+      </c>
+      <c r="B66" s="106" t="s">
+        <v>245</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D66" s="16" t="s">
+        <v>254</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="F66" s="40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="15" thickBot="1">
+      <c r="A67" s="182"/>
+      <c r="B67" s="9"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="9"/>
+      <c r="E67" s="9"/>
+      <c r="F67" s="38"/>
+    </row>
+    <row r="68" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A68" s="273" t="s">
+        <v>18</v>
+      </c>
+      <c r="B68" s="274"/>
+      <c r="C68" s="274"/>
+      <c r="D68" s="274"/>
+      <c r="E68" s="274"/>
+      <c r="F68" s="275"/>
+    </row>
+    <row r="69" spans="1:7" ht="15" thickBot="1">
+      <c r="A69" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B69" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C69" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D69" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E69" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F69" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="15" thickBot="1">
+      <c r="A70" s="181"/>
+      <c r="B70" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C70" s="132"/>
+      <c r="D70" s="132"/>
+      <c r="E70" s="132"/>
+      <c r="F70" s="133"/>
+    </row>
+    <row r="71" spans="1:7" ht="15" thickBot="1"/>
+    <row r="72" spans="1:7" ht="15" thickBot="1">
+      <c r="A72" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B72" s="269"/>
+      <c r="C72" s="36"/>
+      <c r="D72" s="37"/>
+      <c r="E72" s="37"/>
+      <c r="F72" s="38"/>
+    </row>
+    <row r="73" spans="1:7" ht="15" thickBot="1">
+      <c r="A73" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B73" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C73" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D73" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E73" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F73" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="34.200000000000003">
+      <c r="A74" s="176">
+        <v>11</v>
+      </c>
+      <c r="B74" s="51" t="s">
+        <v>205</v>
+      </c>
+      <c r="C74" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" s="45" t="s">
+        <v>297</v>
+      </c>
+      <c r="E74" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F74" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="34.200000000000003">
+      <c r="A75" s="183">
+        <v>11</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F75" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="G75" s="15"/>
+    </row>
+    <row r="76" spans="1:7" ht="34.200000000000003">
+      <c r="A76" s="183">
+        <v>11</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F76" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="G76" s="15"/>
+    </row>
+    <row r="77" spans="1:7" ht="34.200000000000003">
+      <c r="A77" s="183">
+        <v>11</v>
+      </c>
+      <c r="B77" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F77" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="34.200000000000003">
+      <c r="A78" s="183">
+        <v>11</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F78" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="34.200000000000003">
+      <c r="A79" s="183">
+        <v>11</v>
+      </c>
+      <c r="B79" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F79" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="34.200000000000003">
+      <c r="A80" s="183">
+        <v>11</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F80" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="40.200000000000003" customHeight="1">
+      <c r="A81" s="183">
+        <v>11</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F81" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G81" s="23"/>
+    </row>
+    <row r="82" spans="1:7" ht="34.200000000000003">
+      <c r="A82" s="183">
+        <v>11</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F82" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G82" s="13"/>
+    </row>
+    <row r="83" spans="1:7" s="25" customFormat="1" ht="34.200000000000003">
+      <c r="A83" s="183">
+        <v>11</v>
+      </c>
+      <c r="B83" s="137" t="s">
+        <v>205</v>
+      </c>
+      <c r="C83" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D83" s="45" t="s">
+        <v>290</v>
+      </c>
+      <c r="E83" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="F83" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83" s="13"/>
+    </row>
+    <row r="84" spans="1:7" ht="34.200000000000003">
+      <c r="A84" s="183">
+        <v>11</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C84" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="G84" s="13"/>
+    </row>
+    <row r="85" spans="1:7" ht="34.200000000000003">
+      <c r="A85" s="183">
+        <v>11</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D85" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="E85" s="83" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" s="84" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="34.200000000000003">
+      <c r="A86" s="183">
+        <v>11</v>
+      </c>
+      <c r="B86" s="137" t="s">
+        <v>205</v>
+      </c>
+      <c r="C86" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="E86" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="72" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="34.200000000000003">
+      <c r="A87" s="183">
+        <v>11</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F87" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="G87" s="15"/>
+    </row>
+    <row r="88" spans="1:7" ht="34.200000000000003">
+      <c r="A88" s="183">
+        <v>11</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F88" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" s="15"/>
+    </row>
+    <row r="89" spans="1:7" ht="34.200000000000003">
+      <c r="A89" s="183">
+        <v>11</v>
+      </c>
+      <c r="B89" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F89" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="15"/>
+    </row>
+    <row r="90" spans="1:7" ht="34.799999999999997" thickBot="1">
+      <c r="A90" s="179">
+        <v>11</v>
+      </c>
+      <c r="B90" s="106" t="s">
+        <v>205</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F90" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="15"/>
+    </row>
+    <row r="91" spans="1:7" ht="15" thickBot="1">
+      <c r="A91" s="184"/>
+      <c r="B91" s="9"/>
+      <c r="C91" s="9"/>
+      <c r="D91" s="9"/>
+      <c r="E91" s="9"/>
+      <c r="F91" s="185"/>
+      <c r="G91" s="101"/>
+    </row>
+    <row r="92" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A92" s="279" t="s">
+        <v>18</v>
+      </c>
+      <c r="B92" s="280"/>
+      <c r="C92" s="280"/>
+      <c r="D92" s="280"/>
+      <c r="E92" s="280"/>
+      <c r="F92" s="281"/>
+      <c r="G92" s="15"/>
+    </row>
+    <row r="93" spans="1:7" ht="15" thickBot="1">
+      <c r="A93" s="186" t="s">
+        <v>518</v>
+      </c>
+      <c r="B93" s="138" t="s">
+        <v>510</v>
+      </c>
+      <c r="C93" s="139" t="s">
+        <v>511</v>
+      </c>
+      <c r="D93" s="139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E93" s="139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F93" s="140" t="s">
+        <v>514</v>
+      </c>
+      <c r="G93" s="15"/>
+    </row>
+    <row r="94" spans="1:7" ht="34.200000000000003">
+      <c r="A94" s="187">
+        <v>11</v>
+      </c>
+      <c r="B94" s="142" t="s">
+        <v>205</v>
+      </c>
+      <c r="C94" s="114" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" s="73" t="s">
+        <v>285</v>
+      </c>
+      <c r="E94" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="F94" s="188" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="15"/>
+    </row>
+    <row r="95" spans="1:7" ht="34.200000000000003">
+      <c r="A95" s="189">
+        <v>11</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D95" s="74" t="s">
+        <v>498</v>
+      </c>
+      <c r="E95" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="F95" s="190" t="s">
+        <v>21</v>
+      </c>
+      <c r="G95" s="15"/>
+    </row>
+    <row r="96" spans="1:7" ht="34.200000000000003">
+      <c r="A96" s="189">
+        <v>11</v>
+      </c>
+      <c r="B96" s="141" t="s">
+        <v>205</v>
+      </c>
+      <c r="C96" s="260" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" s="261" t="s">
+        <v>284</v>
+      </c>
+      <c r="E96" s="262" t="s">
+        <v>40</v>
+      </c>
+      <c r="F96" s="263" t="s">
+        <v>35</v>
+      </c>
+      <c r="G96" s="15"/>
+    </row>
+    <row r="97" spans="1:7" ht="34.200000000000003">
+      <c r="A97" s="189">
+        <v>11</v>
+      </c>
+      <c r="B97" s="141" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" s="112" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" s="48" t="s">
+        <v>283</v>
+      </c>
+      <c r="E97" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F97" s="191" t="s">
+        <v>35</v>
+      </c>
+      <c r="G97" s="15"/>
+    </row>
+    <row r="98" spans="1:7" ht="34.200000000000003">
+      <c r="A98" s="189">
+        <v>11</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C98" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="D98" s="45" t="s">
+        <v>282</v>
+      </c>
+      <c r="E98" s="47" t="s">
+        <v>236</v>
+      </c>
+      <c r="F98" s="192" t="s">
+        <v>35</v>
+      </c>
+      <c r="G98" s="15"/>
+    </row>
+    <row r="99" spans="1:7" ht="34.200000000000003">
+      <c r="A99" s="189">
+        <v>11</v>
+      </c>
+      <c r="B99" s="82" t="s">
+        <v>205</v>
+      </c>
+      <c r="C99" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="D99" s="83" t="s">
+        <v>281</v>
+      </c>
+      <c r="E99" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" s="193" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="15"/>
+    </row>
+    <row r="100" spans="1:7" ht="34.200000000000003">
+      <c r="A100" s="189">
+        <v>11</v>
+      </c>
+      <c r="B100" s="137" t="s">
+        <v>205</v>
+      </c>
+      <c r="C100" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="D100" s="45" t="s">
+        <v>280</v>
+      </c>
+      <c r="E100" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="F100" s="192" t="s">
+        <v>7</v>
+      </c>
+      <c r="G100" s="15"/>
+    </row>
+    <row r="101" spans="1:7" ht="34.200000000000003">
+      <c r="A101" s="189">
+        <v>11</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F101" s="194" t="s">
+        <v>21</v>
+      </c>
+      <c r="G101" s="15"/>
+    </row>
+    <row r="102" spans="1:7" ht="34.200000000000003">
+      <c r="A102" s="189">
+        <v>11</v>
+      </c>
+      <c r="B102" s="30" t="s">
+        <v>205</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="F102" s="194" t="s">
+        <v>21</v>
+      </c>
+      <c r="G102" s="15"/>
+    </row>
+    <row r="103" spans="1:7" ht="34.200000000000003">
+      <c r="A103" s="189">
+        <v>11</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F103" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="15"/>
+    </row>
+    <row r="104" spans="1:7" ht="34.200000000000003">
+      <c r="A104" s="189">
+        <v>11</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104" s="15"/>
+    </row>
+    <row r="105" spans="1:7" ht="34.200000000000003">
+      <c r="A105" s="189">
+        <v>11</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F105" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="34.799999999999997" thickBot="1">
+      <c r="A106" s="195">
+        <v>11</v>
+      </c>
+      <c r="B106" s="131" t="s">
+        <v>205</v>
+      </c>
+      <c r="C106" s="132" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" s="132" t="s">
+        <v>275</v>
+      </c>
+      <c r="E106" s="132" t="s">
+        <v>4</v>
+      </c>
+      <c r="F106" s="133" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="15" thickBot="1"/>
+    <row r="108" spans="1:7" ht="15" thickBot="1">
+      <c r="A108" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B108" s="269"/>
+      <c r="C108" s="197"/>
+      <c r="D108" s="44"/>
+      <c r="E108" s="44"/>
+      <c r="F108" s="185"/>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="215" t="s">
+        <v>518</v>
+      </c>
+      <c r="B109" s="165" t="s">
+        <v>510</v>
+      </c>
+      <c r="C109" s="166" t="s">
+        <v>511</v>
+      </c>
+      <c r="D109" s="166" t="s">
+        <v>512</v>
+      </c>
+      <c r="E109" s="166" t="s">
+        <v>513</v>
+      </c>
+      <c r="F109" s="167" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="6">
+        <v>13632</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="177">
+        <v>13632</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F111" s="41" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="176">
+        <v>13632</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="C112" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="D112" s="115" t="s">
+        <v>274</v>
+      </c>
+      <c r="E112" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="72" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="176">
+        <v>13632</v>
+      </c>
+      <c r="B113" s="137" t="s">
+        <v>207</v>
+      </c>
+      <c r="C113" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D113" s="52" t="s">
+        <v>158</v>
+      </c>
+      <c r="E113" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113" s="198" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="15" thickBot="1">
+      <c r="A114" s="176">
+        <v>13632</v>
+      </c>
+      <c r="B114" s="145" t="s">
+        <v>207</v>
+      </c>
+      <c r="C114" s="143" t="s">
+        <v>3</v>
+      </c>
+      <c r="D114" s="143" t="s">
+        <v>272</v>
+      </c>
+      <c r="E114" s="144" t="s">
+        <v>13</v>
+      </c>
+      <c r="F114" s="199" t="s">
+        <v>160</v>
+      </c>
+      <c r="G114" s="15"/>
+    </row>
+    <row r="115" spans="1:7" ht="15" thickBot="1">
+      <c r="A115" s="200"/>
+      <c r="F115" s="185"/>
+    </row>
+    <row r="116" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A116" s="279" t="s">
+        <v>18</v>
+      </c>
+      <c r="B116" s="280"/>
+      <c r="C116" s="280"/>
+      <c r="D116" s="280"/>
+      <c r="E116" s="280"/>
+      <c r="F116" s="281"/>
+    </row>
+    <row r="117" spans="1:7" ht="15" thickBot="1">
+      <c r="A117" s="186" t="s">
+        <v>518</v>
+      </c>
+      <c r="B117" s="138" t="s">
+        <v>510</v>
+      </c>
+      <c r="C117" s="139" t="s">
+        <v>511</v>
+      </c>
+      <c r="D117" s="139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E117" s="139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F117" s="140" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="15" thickBot="1">
+      <c r="A118" s="201"/>
+      <c r="B118" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C118" s="132"/>
+      <c r="D118" s="132"/>
+      <c r="E118" s="132"/>
+      <c r="F118" s="133"/>
+    </row>
+    <row r="119" spans="1:7" ht="15" thickBot="1">
+      <c r="C119" s="196"/>
+      <c r="E119" s="196"/>
+      <c r="F119" s="196"/>
+    </row>
+    <row r="120" spans="1:7" ht="15" thickBot="1">
+      <c r="A120" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B120" s="269"/>
+      <c r="C120" s="197"/>
+      <c r="D120" s="44"/>
+      <c r="E120" s="44"/>
+      <c r="F120" s="185"/>
+    </row>
+    <row r="121" spans="1:7" ht="15" thickBot="1">
+      <c r="A121" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B121" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C121" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D121" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E121" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F121" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="22.8">
+      <c r="A122" s="176">
+        <v>6546</v>
+      </c>
+      <c r="B122" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="C122" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="D122" s="45" t="s">
+        <v>269</v>
+      </c>
+      <c r="E122" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122" s="72" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="22.8">
+      <c r="A123" s="177">
+        <v>6546</v>
+      </c>
+      <c r="B123" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="C123" s="83" t="s">
+        <v>46</v>
+      </c>
+      <c r="D123" s="83" t="s">
+        <v>270</v>
+      </c>
+      <c r="E123" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="F123" s="84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="22.8">
+      <c r="A124" s="177">
+        <v>6546</v>
+      </c>
+      <c r="B124" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="C124" s="86" t="s">
+        <v>46</v>
+      </c>
+      <c r="D124" s="73" t="s">
+        <v>268</v>
+      </c>
+      <c r="E124" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="F124" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="22.8">
+      <c r="A125" s="177">
+        <v>6546</v>
+      </c>
+      <c r="B125" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D125" s="45" t="s">
+        <v>271</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="22.8">
+      <c r="A126" s="177">
+        <v>6546</v>
+      </c>
+      <c r="B126" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F126" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="22.8">
+      <c r="A127" s="177">
+        <v>6546</v>
+      </c>
+      <c r="B127" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F127" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="22.8">
+      <c r="A128" s="177">
+        <v>6546</v>
+      </c>
+      <c r="B128" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F128" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="23.4" thickBot="1">
+      <c r="A129" s="179">
+        <v>6546</v>
+      </c>
+      <c r="B129" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="C129" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="D129" s="34" t="s">
+        <v>266</v>
+      </c>
+      <c r="E129" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129" s="202" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="15" thickBot="1">
+      <c r="A130" s="184"/>
+      <c r="F130" s="203"/>
+    </row>
+    <row r="131" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="A131" s="290" t="s">
+        <v>18</v>
+      </c>
+      <c r="B131" s="291"/>
+      <c r="C131" s="291"/>
+      <c r="D131" s="291"/>
+      <c r="E131" s="291"/>
+      <c r="F131" s="292"/>
+    </row>
+    <row r="132" spans="1:6" ht="15" thickBot="1">
+      <c r="A132" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B132" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C132" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D132" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E132" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F132" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="15" thickBot="1">
+      <c r="A133" s="175"/>
+      <c r="B133" s="135" t="s">
+        <v>19</v>
+      </c>
+      <c r="C133" s="148"/>
+      <c r="D133" s="148"/>
+      <c r="E133" s="148"/>
+      <c r="F133" s="204"/>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="7"/>
+    </row>
+    <row r="135" spans="1:6" ht="15" thickBot="1"/>
+    <row r="136" spans="1:6" ht="15" thickBot="1">
+      <c r="A136" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B136" s="269"/>
+      <c r="C136" s="44"/>
+      <c r="D136" s="44"/>
+      <c r="E136" s="44"/>
+      <c r="F136" s="185"/>
+    </row>
+    <row r="137" spans="1:6" ht="15" thickBot="1">
+      <c r="A137" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B137" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C137" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D137" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E137" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F137" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="22.8">
+      <c r="A138" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B138" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="C138" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D138" s="205" t="s">
+        <v>263</v>
+      </c>
+      <c r="E138" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="F138" s="72" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="22.8">
+      <c r="A139" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B139" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F139" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="22.8">
+      <c r="A140" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F140" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="22.8">
+      <c r="A141" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B141" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="C141" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="D141" s="81" t="s">
+        <v>260</v>
+      </c>
+      <c r="E141" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="F141" s="84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="22.8">
+      <c r="A142" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B142" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="C142" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="D142" s="45" t="s">
+        <v>259</v>
+      </c>
+      <c r="E142" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="F142" s="72" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="22.8">
+      <c r="A143" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B143" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="22.8">
+      <c r="A144" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C144" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F144" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="22.8">
+      <c r="A145" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B145" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C145" s="117" t="s">
+        <v>3</v>
+      </c>
+      <c r="D145" s="67" t="s">
+        <v>256</v>
+      </c>
+      <c r="E145" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A146" s="179">
+        <v>14341</v>
+      </c>
+      <c r="B146" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D146" s="65" t="s">
+        <v>255</v>
+      </c>
+      <c r="E146" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="F146" s="202" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="15" thickBot="1">
+      <c r="A147" s="174"/>
+      <c r="F147" s="206"/>
+      <c r="G147" s="23"/>
+    </row>
+    <row r="148" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A148" s="282" t="s">
+        <v>18</v>
+      </c>
+      <c r="B148" s="283"/>
+      <c r="C148" s="283"/>
+      <c r="D148" s="283"/>
+      <c r="E148" s="283"/>
+      <c r="F148" s="284"/>
+    </row>
+    <row r="149" spans="1:7" ht="15" thickBot="1">
+      <c r="A149" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B149" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C149" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D149" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E149" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F149" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="22.8">
+      <c r="A150" s="176">
+        <v>14341</v>
+      </c>
+      <c r="B150" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="C150" s="146" t="s">
+        <v>3</v>
+      </c>
+      <c r="D150" s="146" t="s">
+        <v>319</v>
+      </c>
+      <c r="E150" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="F150" s="188" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="22.8">
+      <c r="A151" s="177">
+        <v>14341</v>
+      </c>
+      <c r="B151" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C151" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="D151" s="48" t="s">
+        <v>320</v>
+      </c>
+      <c r="E151" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="F151" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="22.8">
+      <c r="A152" s="177">
+        <v>14341</v>
+      </c>
+      <c r="B152" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C152" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="D152" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="E152" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="F152" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="22.8">
+      <c r="A153" s="177">
+        <v>14341</v>
+      </c>
+      <c r="B153" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C153" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="D153" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="E153" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F153" s="68" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" s="25" customFormat="1" ht="22.8">
+      <c r="A154" s="177">
+        <v>14341</v>
+      </c>
+      <c r="B154" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C154" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="D154" s="54" t="s">
+        <v>499</v>
+      </c>
+      <c r="E154" s="48" t="s">
+        <v>243</v>
+      </c>
+      <c r="F154" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G154" s="23"/>
+    </row>
+    <row r="155" spans="1:7" ht="22.8">
+      <c r="A155" s="177">
+        <v>14341</v>
+      </c>
+      <c r="B155" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C155" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="D155" s="48" t="s">
+        <v>322</v>
+      </c>
+      <c r="E155" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F155" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="22.8">
+      <c r="A156" s="177">
+        <v>14341</v>
+      </c>
+      <c r="B156" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C156" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="D156" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="E156" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="F156" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A157" s="179">
+        <v>14341</v>
+      </c>
+      <c r="B157" s="106" t="s">
+        <v>48</v>
+      </c>
+      <c r="C157" s="207" t="s">
+        <v>3</v>
+      </c>
+      <c r="D157" s="143" t="s">
+        <v>321</v>
+      </c>
+      <c r="E157" s="143" t="s">
+        <v>24</v>
+      </c>
+      <c r="F157" s="208" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="15" thickBot="1"/>
+    <row r="159" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A159" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B159" s="269"/>
+      <c r="C159" s="269"/>
+      <c r="D159" s="269"/>
+      <c r="E159" s="269"/>
+      <c r="F159" s="288"/>
+    </row>
+    <row r="160" spans="1:7" ht="15" thickBot="1">
+      <c r="A160" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B160" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C160" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D160" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E160" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F160" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="22.8">
+      <c r="A161" s="209">
+        <v>9274</v>
+      </c>
+      <c r="B161" s="149" t="s">
+        <v>52</v>
+      </c>
+      <c r="C161" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D161" s="76" t="s">
+        <v>333</v>
+      </c>
+      <c r="E161" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="F161" s="178" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="22.8">
+      <c r="A162" s="210">
+        <v>9274</v>
+      </c>
+      <c r="B162" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="C162" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D162" s="45" t="s">
+        <v>334</v>
+      </c>
+      <c r="E162" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="G162" s="15"/>
+    </row>
+    <row r="163" spans="1:7" ht="22.8">
+      <c r="A163" s="210">
+        <v>9274</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C163" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163" s="13"/>
+    </row>
+    <row r="164" spans="1:7" ht="22.8">
+      <c r="A164" s="210">
+        <v>9274</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C164" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F164" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="22.8">
+      <c r="A165" s="210">
+        <v>9274</v>
+      </c>
+      <c r="B165" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C165" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F165" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A166" s="211">
+        <v>9274</v>
+      </c>
+      <c r="B166" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="C166" s="94" t="s">
+        <v>3</v>
+      </c>
+      <c r="D166" s="34" t="s">
+        <v>336</v>
+      </c>
+      <c r="E166" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="F166" s="202" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="15" thickBot="1">
+      <c r="A167" s="174"/>
+      <c r="B167" s="21"/>
+      <c r="C167" s="21"/>
+      <c r="D167" s="21"/>
+      <c r="E167" s="21"/>
+      <c r="F167" s="212"/>
+      <c r="G167" s="15"/>
+    </row>
+    <row r="168" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A168" s="282" t="s">
+        <v>18</v>
+      </c>
+      <c r="B168" s="283"/>
+      <c r="C168" s="283"/>
+      <c r="D168" s="283"/>
+      <c r="E168" s="283"/>
+      <c r="F168" s="284"/>
+      <c r="G168" s="15"/>
+    </row>
+    <row r="169" spans="1:7" ht="15" thickBot="1">
+      <c r="A169" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B169" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C169" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D169" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E169" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F169" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="15" thickBot="1">
+      <c r="A170" s="181"/>
+      <c r="B170" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C170" s="132"/>
+      <c r="D170" s="132"/>
+      <c r="E170" s="132"/>
+      <c r="F170" s="133"/>
+    </row>
+    <row r="171" spans="1:7" ht="15" thickBot="1"/>
+    <row r="172" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A172" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B172" s="269"/>
+      <c r="C172" s="197"/>
+      <c r="D172" s="44"/>
+      <c r="E172" s="44"/>
+      <c r="F172" s="185"/>
+    </row>
+    <row r="173" spans="1:7" ht="15" thickBot="1">
+      <c r="A173" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B173" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C173" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D173" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E173" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F173" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="176">
+        <v>93</v>
+      </c>
+      <c r="B174" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="C174" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D174" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="E174" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F174" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" s="177">
+        <v>93</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F175" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" s="177">
+        <v>93</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F176" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" s="177">
+        <v>93</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F177" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="15" thickBot="1">
+      <c r="A178" s="179">
+        <v>93</v>
+      </c>
+      <c r="B178" s="66" t="s">
+        <v>206</v>
+      </c>
+      <c r="C178" s="57" t="s">
+        <v>3</v>
+      </c>
+      <c r="D178" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="E178" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="F178" s="213" t="s">
+        <v>14</v>
+      </c>
+      <c r="G178" s="15"/>
+    </row>
+    <row r="179" spans="1:7" ht="15" thickBot="1">
+      <c r="A179" s="174"/>
+      <c r="F179" s="206"/>
+    </row>
+    <row r="180" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A180" s="282" t="s">
+        <v>18</v>
+      </c>
+      <c r="B180" s="283"/>
+      <c r="C180" s="283"/>
+      <c r="D180" s="283"/>
+      <c r="E180" s="283"/>
+      <c r="F180" s="284"/>
+    </row>
+    <row r="181" spans="1:7" ht="15" thickBot="1">
+      <c r="A181" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B181" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C181" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D181" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E181" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F181" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="15" thickBot="1">
+      <c r="A182" s="181"/>
+      <c r="B182" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C182" s="132"/>
+      <c r="D182" s="132"/>
+      <c r="E182" s="132"/>
+      <c r="F182" s="133"/>
+    </row>
+    <row r="183" spans="1:7" ht="15" thickBot="1"/>
+    <row r="184" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A184" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B184" s="269"/>
+      <c r="C184" s="269"/>
+      <c r="D184" s="269"/>
+      <c r="E184" s="269"/>
+      <c r="F184" s="288"/>
+    </row>
+    <row r="185" spans="1:7" ht="15" thickBot="1">
+      <c r="A185" s="134" t="s">
+        <v>518</v>
+      </c>
+      <c r="B185" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C185" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D185" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E185" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F185" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" s="176">
+        <v>9283</v>
+      </c>
+      <c r="B186" s="51" t="s">
+        <v>504</v>
+      </c>
+      <c r="C186" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D186" s="45" t="s">
+        <v>323</v>
+      </c>
+      <c r="E186" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F186" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" s="177">
+        <v>9283</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C187" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D187" s="83" t="s">
+        <v>60</v>
+      </c>
+      <c r="E187" s="83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187" s="84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187" s="26"/>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" s="177">
+        <v>9283</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C188" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D188" s="45" t="s">
+        <v>324</v>
+      </c>
+      <c r="E188" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F188" s="72" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189" s="177">
+        <v>9283</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F189" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190" s="177">
+        <v>9283</v>
+      </c>
+      <c r="B190" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D190" s="102" t="s">
+        <v>61</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F190" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G190" s="15"/>
+    </row>
+    <row r="191" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A191" s="179">
+        <v>9283</v>
+      </c>
+      <c r="B191" s="106" t="s">
+        <v>504</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D191" s="150" t="s">
+        <v>62</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F191" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="G191" s="15"/>
+    </row>
+    <row r="192" spans="1:7" ht="15" thickBot="1">
+      <c r="A192" s="182"/>
+      <c r="F192" s="214"/>
+      <c r="G192" s="15"/>
+    </row>
+    <row r="193" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A193" s="282" t="s">
+        <v>18</v>
+      </c>
+      <c r="B193" s="283"/>
+      <c r="C193" s="283"/>
+      <c r="D193" s="283"/>
+      <c r="E193" s="283"/>
+      <c r="F193" s="284"/>
+      <c r="G193" s="15"/>
+    </row>
+    <row r="194" spans="1:7" ht="15" thickBot="1">
+      <c r="A194" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B194" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C194" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D194" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E194" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F194" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="15" thickBot="1">
+      <c r="A195" s="181"/>
+      <c r="B195" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C195" s="132"/>
+      <c r="D195" s="132"/>
+      <c r="E195" s="132"/>
+      <c r="F195" s="133"/>
+    </row>
+    <row r="196" spans="1:7" ht="15" thickBot="1"/>
+    <row r="197" spans="1:7" ht="15" thickBot="1">
+      <c r="A197" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B197" s="269"/>
+      <c r="C197" s="197"/>
+      <c r="D197" s="44"/>
+      <c r="E197" s="44"/>
+      <c r="F197" s="185"/>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" s="215" t="s">
+        <v>518</v>
+      </c>
+      <c r="B198" s="165" t="s">
+        <v>510</v>
+      </c>
+      <c r="C198" s="166" t="s">
+        <v>511</v>
+      </c>
+      <c r="D198" s="166" t="s">
+        <v>512</v>
+      </c>
+      <c r="E198" s="166" t="s">
+        <v>513</v>
+      </c>
+      <c r="F198" s="167" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="36" customHeight="1">
+      <c r="A199" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F199" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="71.400000000000006">
+      <c r="A200" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F200" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="36" customHeight="1">
+      <c r="A201" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F201" s="41" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="36" customHeight="1">
+      <c r="A202" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E202" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F202" s="194" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A203" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="E203" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F203" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A204" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F204" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A205" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F205" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A206" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="F206" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A207" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F207" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="36.6" customHeight="1">
+      <c r="A208" s="177">
+        <v>9215</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="E4" s="51" t="s">
+      <c r="E208" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="15" thickBot="1">
+      <c r="A209" s="182"/>
+      <c r="F209" s="216"/>
+    </row>
+    <row r="210" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A210" s="273" t="s">
+        <v>18</v>
+      </c>
+      <c r="B210" s="274"/>
+      <c r="C210" s="274"/>
+      <c r="D210" s="274"/>
+      <c r="E210" s="274"/>
+      <c r="F210" s="275"/>
+    </row>
+    <row r="211" spans="1:7" ht="15" thickBot="1">
+      <c r="A211" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B211" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C211" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D211" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E211" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F211" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="15" thickBot="1">
+      <c r="A212" s="181"/>
+      <c r="B212" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C212" s="132"/>
+      <c r="D212" s="132"/>
+      <c r="E212" s="132"/>
+      <c r="F212" s="133"/>
+    </row>
+    <row r="213" spans="1:7" ht="15" thickBot="1"/>
+    <row r="214" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A214" s="273" t="s">
+        <v>1</v>
+      </c>
+      <c r="B214" s="274"/>
+      <c r="C214" s="274"/>
+      <c r="D214" s="274"/>
+      <c r="E214" s="274"/>
+      <c r="F214" s="275"/>
+      <c r="G214" s="15"/>
+    </row>
+    <row r="215" spans="1:7" ht="15" thickBot="1">
+      <c r="A215" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B215" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C215" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D215" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E215" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F215" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="22.8">
+      <c r="A216" s="176">
+        <v>224</v>
+      </c>
+      <c r="B216" s="108" t="s">
+        <v>72</v>
+      </c>
+      <c r="C216" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="D216" s="78" t="s">
+        <v>74</v>
+      </c>
+      <c r="E216" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="F216" s="217" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="22.8">
+      <c r="A217" s="177">
+        <v>224</v>
+      </c>
+      <c r="B217" s="107" t="s">
+        <v>72</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F217" s="218" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="22.8">
+      <c r="A218" s="177">
+        <v>224</v>
+      </c>
+      <c r="B218" s="107" t="s">
+        <v>72</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F218" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="22.8">
+      <c r="A219" s="177">
+        <v>224</v>
+      </c>
+      <c r="B219" s="107" t="s">
+        <v>72</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F219" s="218" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="22.8">
+      <c r="A220" s="177">
+        <v>224</v>
+      </c>
+      <c r="B220" s="108" t="s">
+        <v>72</v>
+      </c>
+      <c r="C220" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="D220" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="E220" s="78" t="s">
+        <v>22</v>
+      </c>
+      <c r="F220" s="217" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A221" s="179">
+        <v>224</v>
+      </c>
+      <c r="B221" s="136" t="s">
+        <v>72</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D221" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="E221" s="151" t="s">
+        <v>17</v>
+      </c>
+      <c r="F221" s="219" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="15" thickBot="1">
+      <c r="A222" s="182"/>
+      <c r="B222" s="5"/>
+      <c r="D222" s="2"/>
+      <c r="E222" s="2"/>
+      <c r="F222" s="220"/>
+    </row>
+    <row r="223" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A223" s="282" t="s">
+        <v>18</v>
+      </c>
+      <c r="B223" s="283"/>
+      <c r="C223" s="283"/>
+      <c r="D223" s="283"/>
+      <c r="E223" s="283"/>
+      <c r="F223" s="284"/>
+    </row>
+    <row r="224" spans="1:7" ht="15" thickBot="1">
+      <c r="A224" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B224" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C224" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D224" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E224" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F224" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="22.8">
+      <c r="A225" s="176">
+        <v>224</v>
+      </c>
+      <c r="B225" s="108" t="s">
+        <v>72</v>
+      </c>
+      <c r="C225" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="D225" s="78" t="s">
+        <v>80</v>
+      </c>
+      <c r="E225" s="78" t="s">
+        <v>30</v>
+      </c>
+      <c r="F225" s="217" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="22.8">
+      <c r="A226" s="177">
+        <v>224</v>
+      </c>
+      <c r="B226" s="107" t="s">
+        <v>72</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F226" s="218" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" ht="22.8">
+      <c r="A227" s="177">
+        <v>224</v>
+      </c>
+      <c r="B227" s="109" t="s">
+        <v>72</v>
+      </c>
+      <c r="C227" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="D227" s="17" t="s">
+        <v>495</v>
+      </c>
+      <c r="E227" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="F227" s="221" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="23.4" thickBot="1">
+      <c r="A228" s="179">
+        <v>224</v>
+      </c>
+      <c r="B228" s="160" t="s">
+        <v>72</v>
+      </c>
+      <c r="C228" s="143" t="s">
+        <v>73</v>
+      </c>
+      <c r="D228" s="222" t="s">
+        <v>332</v>
+      </c>
+      <c r="E228" s="222" t="s">
+        <v>83</v>
+      </c>
+      <c r="F228" s="208" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="15" thickBot="1">
+      <c r="B229" s="5"/>
+      <c r="D229" s="2"/>
+      <c r="E229" s="2"/>
+    </row>
+    <row r="230" spans="1:6" ht="15" thickBot="1">
+      <c r="A230" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B230" s="269"/>
+      <c r="C230" s="36"/>
+      <c r="D230" s="37"/>
+      <c r="E230" s="37"/>
+      <c r="F230" s="38"/>
+    </row>
+    <row r="231" spans="1:6" ht="15" thickBot="1">
+      <c r="A231" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B231" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C231" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D231" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E231" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F231" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="24">
+      <c r="A232" s="223">
+        <v>245</v>
+      </c>
+      <c r="B232" s="156" t="s">
+        <v>337</v>
+      </c>
+      <c r="C232" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D232" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="E232" s="76" t="s">
+        <v>85</v>
+      </c>
+      <c r="F232" s="178" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="24">
+      <c r="A233" s="224">
+        <v>245</v>
+      </c>
+      <c r="B233" s="152" t="s">
+        <v>337</v>
+      </c>
+      <c r="C233" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D233" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="E233" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="F233" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" ht="24">
+      <c r="A234" s="224">
+        <v>245</v>
+      </c>
+      <c r="B234" s="153" t="s">
+        <v>337</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F234" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" ht="24">
+      <c r="A235" s="224">
+        <v>245</v>
+      </c>
+      <c r="B235" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F235" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" ht="24">
+      <c r="A236" s="224">
+        <v>245</v>
+      </c>
+      <c r="B236" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F236" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" ht="24">
+      <c r="A237" s="224">
+        <v>245</v>
+      </c>
+      <c r="B237" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" ht="24">
+      <c r="A238" s="224">
+        <v>245</v>
+      </c>
+      <c r="B238" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F238" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" ht="24">
+      <c r="A239" s="224">
+        <v>245</v>
+      </c>
+      <c r="B239" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F239" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="24">
+      <c r="A240" s="224">
+        <v>245</v>
+      </c>
+      <c r="B240" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F240" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="24">
+      <c r="A241" s="224">
+        <v>245</v>
+      </c>
+      <c r="B241" s="264" t="s">
+        <v>337</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F241" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G241" s="23"/>
+    </row>
+    <row r="242" spans="1:7" ht="24">
+      <c r="A242" s="224">
+        <v>245</v>
+      </c>
+      <c r="B242" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F242" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="24">
+      <c r="A243" s="224">
+        <v>245</v>
+      </c>
+      <c r="B243" s="154" t="s">
+        <v>337</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F243" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="24.6" thickBot="1">
+      <c r="A244" s="225">
+        <v>245</v>
+      </c>
+      <c r="B244" s="155" t="s">
+        <v>337</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D244" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="E244" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F244" s="40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="15" thickBot="1">
+      <c r="A245" s="226"/>
+      <c r="B245" s="80"/>
+      <c r="C245" s="80"/>
+      <c r="D245" s="80"/>
+      <c r="E245" s="80"/>
+      <c r="F245" s="38"/>
+    </row>
+    <row r="246" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A246" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B246" s="271"/>
+      <c r="C246" s="271"/>
+      <c r="D246" s="271"/>
+      <c r="E246" s="271"/>
+      <c r="F246" s="272"/>
+    </row>
+    <row r="247" spans="1:7" ht="15" thickBot="1">
+      <c r="A247" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B247" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C247" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D247" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E247" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F247" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="15" thickBot="1">
+      <c r="A248" s="181"/>
+      <c r="B248" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C248" s="132"/>
+      <c r="D248" s="132"/>
+      <c r="E248" s="132"/>
+      <c r="F248" s="133"/>
+    </row>
+    <row r="249" spans="1:7" ht="15" thickBot="1"/>
+    <row r="250" spans="1:7" s="7" customFormat="1" ht="15" thickBot="1">
+      <c r="A250" s="273" t="s">
+        <v>1</v>
+      </c>
+      <c r="B250" s="274"/>
+      <c r="C250" s="197"/>
+      <c r="D250" s="197"/>
+      <c r="E250" s="197"/>
+      <c r="F250" s="227"/>
+      <c r="G250" s="20"/>
+    </row>
+    <row r="251" spans="1:7" ht="15" thickBot="1">
+      <c r="A251" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B251" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C251" s="139" t="s">
+        <v>511</v>
+      </c>
+      <c r="D251" s="139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E251" s="139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F251" s="140" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="22.8">
+      <c r="A252" s="176">
+        <v>4220</v>
+      </c>
+      <c r="B252" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="C252" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="D252" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="E252" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F252" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="22.8">
+      <c r="A253" s="177">
+        <v>4220</v>
+      </c>
+      <c r="B253" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F253" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" ht="22.8">
+      <c r="A254" s="177">
+        <v>4220</v>
+      </c>
+      <c r="B254" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F254" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" ht="22.8">
+      <c r="A255" s="177">
+        <v>4220</v>
+      </c>
+      <c r="B255" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F255" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="22.8">
+      <c r="A256" s="177">
+        <v>4220</v>
+      </c>
+      <c r="B256" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" ht="22.8">
+      <c r="A257" s="177">
+        <v>4220</v>
+      </c>
+      <c r="B257" s="149" t="s">
+        <v>98</v>
+      </c>
+      <c r="C257" s="76" t="s">
+        <v>46</v>
+      </c>
+      <c r="D257" s="76" t="s">
+        <v>339</v>
+      </c>
+      <c r="E257" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="F257" s="178" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="22.8">
+      <c r="A258" s="177">
+        <v>4220</v>
+      </c>
+      <c r="B258" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="C258" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="D258" s="45" t="s">
+        <v>340</v>
+      </c>
+      <c r="E258" s="86" t="s">
+        <v>10</v>
+      </c>
+      <c r="F258" s="188" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="26.4" customHeight="1">
+      <c r="A259" s="177">
+        <v>4220</v>
+      </c>
+      <c r="B259" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F259" s="72" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A260" s="179">
+        <v>4220</v>
+      </c>
+      <c r="B260" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="C260" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="D260" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="E260" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F260" s="202" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="15" thickBot="1">
+      <c r="A261" s="174"/>
+      <c r="F261" s="203"/>
+    </row>
+    <row r="262" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A262" s="279" t="s">
+        <v>18</v>
+      </c>
+      <c r="B262" s="280"/>
+      <c r="C262" s="280"/>
+      <c r="D262" s="280"/>
+      <c r="E262" s="280"/>
+      <c r="F262" s="281"/>
+    </row>
+    <row r="263" spans="1:7" ht="15" thickBot="1">
+      <c r="A263" s="186" t="s">
+        <v>518</v>
+      </c>
+      <c r="B263" s="138" t="s">
+        <v>510</v>
+      </c>
+      <c r="C263" s="139" t="s">
+        <v>511</v>
+      </c>
+      <c r="D263" s="139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E263" s="139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F263" s="140" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A264" s="228">
+        <v>4220</v>
+      </c>
+      <c r="B264" s="135" t="s">
+        <v>98</v>
+      </c>
+      <c r="C264" s="148" t="s">
+        <v>46</v>
+      </c>
+      <c r="D264" s="148" t="s">
+        <v>341</v>
+      </c>
+      <c r="E264" s="148" t="s">
+        <v>22</v>
+      </c>
+      <c r="F264" s="204" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="15" thickBot="1"/>
+    <row r="266" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A266" s="285" t="s">
+        <v>1</v>
+      </c>
+      <c r="B266" s="286"/>
+      <c r="C266" s="286"/>
+      <c r="D266" s="286"/>
+      <c r="E266" s="286"/>
+      <c r="F266" s="287"/>
+    </row>
+    <row r="267" spans="1:7" ht="15" thickBot="1">
+      <c r="A267" s="186" t="s">
+        <v>518</v>
+      </c>
+      <c r="B267" s="138" t="s">
+        <v>510</v>
+      </c>
+      <c r="C267" s="139" t="s">
+        <v>511</v>
+      </c>
+      <c r="D267" s="139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E267" s="139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F267" s="140" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" s="187">
+        <v>12016</v>
+      </c>
+      <c r="B268" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C268" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D268" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="E268" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="F268" s="217" t="s">
+        <v>35</v>
+      </c>
+      <c r="G268" s="26"/>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" s="189">
+        <v>12016</v>
+      </c>
+      <c r="B269" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F269" s="218" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270" s="189">
+        <v>12016</v>
+      </c>
+      <c r="B270" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F270" s="218" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271" s="189">
+        <v>12016</v>
+      </c>
+      <c r="B271" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271" s="218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="15" thickBot="1">
+      <c r="A272" s="195">
+        <v>12016</v>
+      </c>
+      <c r="B272" s="66" t="s">
+        <v>105</v>
+      </c>
+      <c r="C272" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D272" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="E272" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F272" s="202" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="15" thickBot="1">
+      <c r="A273" s="174"/>
+      <c r="B273" s="5"/>
+      <c r="D273" s="2"/>
+      <c r="E273" s="2"/>
+      <c r="F273" s="203"/>
+    </row>
+    <row r="274" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A274" s="282" t="s">
+        <v>18</v>
+      </c>
+      <c r="B274" s="283"/>
+      <c r="C274" s="283"/>
+      <c r="D274" s="283"/>
+      <c r="E274" s="283"/>
+      <c r="F274" s="284"/>
+    </row>
+    <row r="275" spans="1:7" ht="15" thickBot="1">
+      <c r="A275" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B275" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C275" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D275" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E275" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F275" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="15" thickBot="1">
+      <c r="A276" s="170"/>
+      <c r="B276" s="171" t="s">
+        <v>19</v>
+      </c>
+      <c r="C276" s="132"/>
+      <c r="D276" s="172"/>
+      <c r="E276" s="172"/>
+      <c r="F276" s="173"/>
+    </row>
+    <row r="277" spans="1:7" ht="15" thickBot="1">
+      <c r="A277" s="120"/>
+      <c r="B277" s="80"/>
+      <c r="C277" s="80"/>
+      <c r="D277" s="80"/>
+      <c r="E277" s="80"/>
+      <c r="F277" s="80"/>
+      <c r="G277" s="15"/>
+    </row>
+    <row r="278" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A278" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B278" s="269"/>
+      <c r="C278" s="269"/>
+      <c r="D278" s="269"/>
+      <c r="E278" s="269"/>
+      <c r="F278" s="288"/>
+    </row>
+    <row r="279" spans="1:7" ht="15" thickBot="1">
+      <c r="A279" s="134" t="s">
+        <v>518</v>
+      </c>
+      <c r="B279" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C279" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D279" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E279" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F279" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280" s="176">
+        <v>9165</v>
+      </c>
+      <c r="B280" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C280" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D280" s="45" t="s">
+        <v>528</v>
+      </c>
+      <c r="E280" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F280" s="72" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B281" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F281" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B282" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F282" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7">
+      <c r="A283" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B283" s="82" t="s">
+        <v>108</v>
+      </c>
+      <c r="C283" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D283" s="83" t="s">
+        <v>346</v>
+      </c>
+      <c r="E283" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="F283" s="84" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7">
+      <c r="A284" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B284" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="C284" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D284" s="45" t="s">
+        <v>347</v>
+      </c>
+      <c r="E284" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="F284" s="72" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7">
+      <c r="A285" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B285" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F285" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7">
+      <c r="A286" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B286" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F286" s="41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7">
+      <c r="A287" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B287" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F287" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7">
+      <c r="A288" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B288" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C288" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288" s="15"/>
+    </row>
+    <row r="289" spans="1:7">
+      <c r="A289" s="177">
+        <v>9165</v>
+      </c>
+      <c r="B289" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C289" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D289" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F289" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A290" s="179">
+        <v>9165</v>
+      </c>
+      <c r="B290" s="106" t="s">
+        <v>108</v>
+      </c>
+      <c r="C290" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="D290" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="E290" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F290" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" s="15"/>
+    </row>
+    <row r="291" spans="1:7" ht="15" thickBot="1">
+      <c r="A291" s="267"/>
+      <c r="F291" s="37"/>
+    </row>
+    <row r="292" spans="1:7" ht="15.6" customHeight="1" thickBot="1">
+      <c r="A292" s="273" t="s">
+        <v>18</v>
+      </c>
+      <c r="B292" s="274"/>
+      <c r="C292" s="274"/>
+      <c r="D292" s="274"/>
+      <c r="E292" s="274"/>
+      <c r="F292" s="275"/>
+    </row>
+    <row r="293" spans="1:7">
+      <c r="A293" s="22" t="s">
+        <v>518</v>
+      </c>
+      <c r="B293" s="22" t="s">
+        <v>510</v>
+      </c>
+      <c r="C293" s="22" t="s">
+        <v>511</v>
+      </c>
+      <c r="D293" s="22" t="s">
+        <v>512</v>
+      </c>
+      <c r="E293" s="22" t="s">
+        <v>513</v>
+      </c>
+      <c r="F293" s="22" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="15" thickBot="1">
+      <c r="A294" s="170"/>
+      <c r="B294" s="171" t="s">
+        <v>19</v>
+      </c>
+      <c r="C294" s="132"/>
+      <c r="D294" s="132"/>
+      <c r="E294" s="132"/>
+      <c r="F294" s="133"/>
+    </row>
+    <row r="295" spans="1:7" ht="15" thickBot="1">
+      <c r="B295" s="5"/>
+    </row>
+    <row r="296" spans="1:7" ht="15" thickBot="1">
+      <c r="A296" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B296" s="269"/>
+      <c r="C296" s="197"/>
+      <c r="D296" s="44"/>
+      <c r="E296" s="44"/>
+      <c r="F296" s="185"/>
+    </row>
+    <row r="297" spans="1:7" ht="15" thickBot="1">
+      <c r="A297" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B297" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C297" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D297" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E297" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F297" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" ht="22.8">
+      <c r="A298" s="176">
+        <v>260</v>
+      </c>
+      <c r="B298" s="51" t="s">
+        <v>112</v>
+      </c>
+      <c r="C298" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D298" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="E298" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F298" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="G298" s="15"/>
+    </row>
+    <row r="299" spans="1:7" ht="22.8">
+      <c r="A299" s="177">
+        <v>260</v>
+      </c>
+      <c r="B299" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F299" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" ht="22.8">
+      <c r="A300" s="177">
+        <v>260</v>
+      </c>
+      <c r="B300" s="51" t="s">
+        <v>112</v>
+      </c>
+      <c r="C300" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D300" s="45" t="s">
+        <v>353</v>
+      </c>
+      <c r="E300" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="F300" s="72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" ht="22.8">
+      <c r="A301" s="177">
+        <v>260</v>
+      </c>
+      <c r="B301" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F301" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" ht="22.8">
+      <c r="A302" s="177">
+        <v>260</v>
+      </c>
+      <c r="B302" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F302" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" ht="22.8">
+      <c r="A303" s="177">
+        <v>260</v>
+      </c>
+      <c r="B303" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F303" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="22.8">
+      <c r="A304" s="177">
+        <v>260</v>
+      </c>
+      <c r="B304" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" ht="22.8">
+      <c r="A305" s="177">
+        <v>260</v>
+      </c>
+      <c r="B305" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F305" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" ht="22.8">
+      <c r="A306" s="177">
+        <v>260</v>
+      </c>
+      <c r="B306" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F306" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="22.8">
+      <c r="A307" s="177">
+        <v>260</v>
+      </c>
+      <c r="B307" s="82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C307" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D307" s="83" t="s">
+        <v>359</v>
+      </c>
+      <c r="E307" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="F307" s="84" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" ht="22.8">
+      <c r="A308" s="177">
+        <v>260</v>
+      </c>
+      <c r="B308" s="51" t="s">
+        <v>112</v>
+      </c>
+      <c r="C308" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D308" s="45" t="s">
+        <v>360</v>
+      </c>
+      <c r="E308" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F308" s="72" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" ht="22.8">
+      <c r="A309" s="177">
+        <v>260</v>
+      </c>
+      <c r="B309" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F309" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" ht="22.8">
+      <c r="A310" s="177">
+        <v>260</v>
+      </c>
+      <c r="B310" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F310" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" ht="22.8">
+      <c r="A311" s="177">
+        <v>260</v>
+      </c>
+      <c r="B311" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F311" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A312" s="179">
+        <v>260</v>
+      </c>
+      <c r="B312" s="66" t="s">
+        <v>112</v>
+      </c>
+      <c r="C312" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D312" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="E312" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="F312" s="202" t="s">
+        <v>21</v>
+      </c>
+      <c r="G312" s="15"/>
+    </row>
+    <row r="313" spans="1:7" ht="15" thickBot="1">
+      <c r="A313" s="169"/>
+      <c r="B313" s="33"/>
+      <c r="C313" s="33"/>
+      <c r="D313" s="33"/>
+      <c r="E313" s="33"/>
+      <c r="F313" s="203"/>
+      <c r="G313" s="15"/>
+    </row>
+    <row r="314" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A314" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B314" s="271"/>
+      <c r="C314" s="271"/>
+      <c r="D314" s="271"/>
+      <c r="E314" s="271"/>
+      <c r="F314" s="272"/>
+      <c r="G314" s="15"/>
+    </row>
+    <row r="315" spans="1:7" ht="15" thickBot="1">
+      <c r="A315" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B315" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C315" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D315" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E315" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F315" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="G315" s="15"/>
+    </row>
+    <row r="316" spans="1:7" ht="15" thickBot="1">
+      <c r="A316" s="181"/>
+      <c r="B316" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C316" s="132"/>
+      <c r="D316" s="132"/>
+      <c r="E316" s="132"/>
+      <c r="F316" s="133"/>
+      <c r="G316" s="15"/>
+    </row>
+    <row r="317" spans="1:7" ht="15" thickBot="1">
+      <c r="G317" s="15"/>
+    </row>
+    <row r="318" spans="1:7" ht="15" thickBot="1">
+      <c r="A318" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B318" s="269"/>
+      <c r="C318" s="197"/>
+      <c r="D318" s="44"/>
+      <c r="E318" s="44"/>
+      <c r="F318" s="185"/>
+      <c r="G318" s="15"/>
+    </row>
+    <row r="319" spans="1:7" ht="15" thickBot="1">
+      <c r="A319" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B319" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C319" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D319" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E319" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F319" s="130" t="s">
+        <v>514</v>
+      </c>
+      <c r="G319" s="15"/>
+    </row>
+    <row r="320" spans="1:7" ht="22.8">
+      <c r="A320" s="176">
+        <v>1069</v>
+      </c>
+      <c r="B320" s="51" t="s">
+        <v>117</v>
+      </c>
+      <c r="C320" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D320" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="E320" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F320" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="G320" s="15"/>
+    </row>
+    <row r="321" spans="1:7" ht="22.8">
+      <c r="A321" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B321" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E321" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F321" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321" s="15"/>
+    </row>
+    <row r="322" spans="1:7" ht="75.599999999999994" customHeight="1">
+      <c r="A322" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B322" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C322" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="D322" s="51" t="s">
+        <v>534</v>
+      </c>
+      <c r="E322" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="F322" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" ht="22.8">
+      <c r="A323" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B323" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E323" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F323" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" ht="22.8">
+      <c r="A324" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B324" s="82" t="s">
+        <v>117</v>
+      </c>
+      <c r="C324" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="D324" s="83" t="s">
+        <v>366</v>
+      </c>
+      <c r="E324" s="83" t="s">
+        <v>121</v>
+      </c>
+      <c r="F324" s="84" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" ht="22.8">
+      <c r="A325" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B325" s="51" t="s">
+        <v>117</v>
+      </c>
+      <c r="C325" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D325" s="45" t="s">
+        <v>367</v>
+      </c>
+      <c r="E325" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="F325" s="72" t="s">
+        <v>21</v>
+      </c>
+      <c r="G325" s="15"/>
+    </row>
+    <row r="326" spans="1:7" ht="22.8">
+      <c r="A326" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B326" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F326" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="G326" s="15"/>
+    </row>
+    <row r="327" spans="1:7" ht="22.8">
+      <c r="A327" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B327" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F327" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="G327" s="15"/>
+    </row>
+    <row r="328" spans="1:7" ht="22.8">
+      <c r="A328" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B328" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="E328" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F328" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" ht="77.400000000000006" customHeight="1">
+      <c r="A329" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B329" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E329" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F329" s="41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" ht="22.8">
+      <c r="A330" s="177">
+        <v>1069</v>
+      </c>
+      <c r="B330" s="82" t="s">
+        <v>117</v>
+      </c>
+      <c r="C330" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="D330" s="83" t="s">
+        <v>376</v>
+      </c>
+      <c r="E330" s="83" t="s">
+        <v>71</v>
+      </c>
+      <c r="F330" s="84" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A331" s="179">
+        <v>1069</v>
+      </c>
+      <c r="B331" s="66" t="s">
+        <v>117</v>
+      </c>
+      <c r="C331" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D331" s="34" t="s">
+        <v>218</v>
+      </c>
+      <c r="E331" s="34" t="s">
+        <v>217</v>
+      </c>
+      <c r="F331" s="202" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="15" thickBot="1">
+      <c r="A332" s="174"/>
+      <c r="B332" s="50"/>
+      <c r="C332" s="50"/>
+      <c r="D332" s="50"/>
+      <c r="E332" s="50"/>
+      <c r="F332" s="206"/>
+    </row>
+    <row r="333" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A333" s="279" t="s">
+        <v>18</v>
+      </c>
+      <c r="B333" s="280"/>
+      <c r="C333" s="280"/>
+      <c r="D333" s="280"/>
+      <c r="E333" s="280"/>
+      <c r="F333" s="281"/>
+      <c r="G333" s="23"/>
+    </row>
+    <row r="334" spans="1:7" ht="15" thickBot="1">
+      <c r="A334" s="186" t="s">
+        <v>518</v>
+      </c>
+      <c r="B334" s="138" t="s">
+        <v>510</v>
+      </c>
+      <c r="C334" s="139" t="s">
+        <v>511</v>
+      </c>
+      <c r="D334" s="139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E334" s="139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F334" s="140" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" ht="22.8">
+      <c r="A335" s="187">
+        <v>1069</v>
+      </c>
+      <c r="B335" s="51" t="s">
+        <v>117</v>
+      </c>
+      <c r="C335" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D335" s="45" t="s">
+        <v>371</v>
+      </c>
+      <c r="E335" s="45" t="s">
+        <v>121</v>
+      </c>
+      <c r="F335" s="72" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" ht="22.8">
+      <c r="A336" s="189">
+        <v>1069</v>
+      </c>
+      <c r="B336" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D336" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="E336" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="F336" s="42" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" ht="22.8">
+      <c r="A337" s="189">
+        <v>1069</v>
+      </c>
+      <c r="B337" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E337" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F337" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" ht="22.8">
+      <c r="A338" s="189">
+        <v>1069</v>
+      </c>
+      <c r="B338" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E338" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" ht="22.8">
+      <c r="A339" s="189">
+        <v>1069</v>
+      </c>
+      <c r="B339" s="51" t="s">
+        <v>117</v>
+      </c>
+      <c r="C339" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D339" s="45" t="s">
+        <v>375</v>
+      </c>
+      <c r="E339" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="F339" s="72" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A340" s="195">
+        <v>1069</v>
+      </c>
+      <c r="B340" s="106" t="s">
+        <v>117</v>
+      </c>
+      <c r="C340" s="132" t="s">
+        <v>25</v>
+      </c>
+      <c r="D340" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="E340" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="F340" s="40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" ht="15" thickBot="1">
+      <c r="G341" s="15"/>
+    </row>
+    <row r="342" spans="1:7" ht="15" thickBot="1">
+      <c r="A342" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B342" s="269"/>
+      <c r="C342" s="36"/>
+      <c r="D342" s="37"/>
+      <c r="E342" s="37"/>
+      <c r="F342" s="38"/>
+    </row>
+    <row r="343" spans="1:7" ht="15" thickBot="1">
+      <c r="A343" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B343" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C343" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D343" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E343" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F343" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" ht="22.8">
+      <c r="A344" s="176">
+        <v>295</v>
+      </c>
+      <c r="B344" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="C344" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D344" s="78" t="s">
+        <v>125</v>
+      </c>
+      <c r="E344" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="F344" s="217" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" ht="22.8">
+      <c r="A345" s="177">
+        <v>295</v>
+      </c>
+      <c r="B345" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F345" s="218" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" ht="22.8">
+      <c r="A346" s="177">
+        <v>295</v>
+      </c>
+      <c r="B346" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346" s="218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346" s="27"/>
+    </row>
+    <row r="347" spans="1:7" ht="22.8">
+      <c r="A347" s="177">
+        <v>295</v>
+      </c>
+      <c r="B347" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E347" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F347" s="218" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" ht="22.8">
+      <c r="A348" s="177">
+        <v>295</v>
+      </c>
+      <c r="B348" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E348" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F348" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A349" s="179">
+        <v>295</v>
+      </c>
+      <c r="B349" s="66" t="s">
+        <v>124</v>
+      </c>
+      <c r="C349" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D349" s="35" t="s">
+        <v>129</v>
+      </c>
+      <c r="E349" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F349" s="229" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" ht="15" thickBot="1">
+      <c r="A350" s="169"/>
+      <c r="B350" s="59"/>
+      <c r="C350" s="59"/>
+      <c r="D350" s="59"/>
+      <c r="E350" s="59"/>
+      <c r="F350" s="230"/>
+    </row>
+    <row r="351" spans="1:7" ht="15" customHeight="1">
+      <c r="A351" s="276" t="s">
+        <v>18</v>
+      </c>
+      <c r="B351" s="277"/>
+      <c r="C351" s="277"/>
+      <c r="D351" s="277"/>
+      <c r="E351" s="277"/>
+      <c r="F351" s="278"/>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" s="266" t="s">
+        <v>518</v>
+      </c>
+      <c r="B352" s="266" t="s">
+        <v>510</v>
+      </c>
+      <c r="C352" s="266" t="s">
+        <v>511</v>
+      </c>
+      <c r="D352" s="266" t="s">
+        <v>512</v>
+      </c>
+      <c r="E352" s="266" t="s">
+        <v>513</v>
+      </c>
+      <c r="F352" s="266" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" s="28" customFormat="1" ht="22.8">
+      <c r="A353" s="177">
+        <v>295</v>
+      </c>
+      <c r="B353" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E353" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F353" s="218" t="s">
+        <v>109</v>
+      </c>
+      <c r="G353" s="20"/>
+    </row>
+    <row r="354" spans="1:7" ht="22.8">
+      <c r="A354" s="177">
+        <v>295</v>
+      </c>
+      <c r="B354" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="C354" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="D354" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="E354" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="F354" s="221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354" s="15"/>
+    </row>
+    <row r="355" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A355" s="179">
+        <v>295</v>
+      </c>
+      <c r="B355" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="C355" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D355" s="151" t="s">
+        <v>379</v>
+      </c>
+      <c r="E355" s="151" t="s">
+        <v>235</v>
+      </c>
+      <c r="F355" s="219" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" ht="15" thickBot="1"/>
+    <row r="357" spans="1:7" ht="15" thickBot="1">
+      <c r="A357" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B357" s="269"/>
+      <c r="C357" s="197"/>
+      <c r="D357" s="44"/>
+      <c r="E357" s="44"/>
+      <c r="F357" s="185"/>
+    </row>
+    <row r="358" spans="1:7" ht="15" thickBot="1">
+      <c r="A358" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B358" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C358" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D358" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E358" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F358" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" ht="34.200000000000003">
+      <c r="A359" s="176">
+        <v>270</v>
+      </c>
+      <c r="B359" s="149" t="s">
+        <v>380</v>
+      </c>
+      <c r="C359" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D359" s="76" t="s">
+        <v>381</v>
+      </c>
+      <c r="E359" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="F359" s="178" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" ht="34.200000000000003">
+      <c r="A360" s="210">
+        <v>270</v>
+      </c>
+      <c r="B360" s="82" t="s">
+        <v>380</v>
+      </c>
+      <c r="C360" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="D360" s="87" t="s">
+        <v>132</v>
+      </c>
+      <c r="E360" s="87" t="s">
+        <v>22</v>
+      </c>
+      <c r="F360" s="231" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" ht="71.400000000000006">
+      <c r="A361" s="210">
+        <v>270</v>
+      </c>
+      <c r="B361" s="82" t="s">
+        <v>380</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F361" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" ht="71.400000000000006">
+      <c r="A362" s="210">
+        <v>270</v>
+      </c>
+      <c r="B362" s="82" t="s">
+        <v>380</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E362" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F362" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" ht="34.200000000000003">
+      <c r="A363" s="210">
+        <v>270</v>
+      </c>
+      <c r="B363" s="82" t="s">
+        <v>380</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F363" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" ht="34.200000000000003">
+      <c r="A364" s="210">
+        <v>270</v>
+      </c>
+      <c r="B364" s="82" t="s">
+        <v>380</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F364" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" ht="71.400000000000006">
+      <c r="A365" s="210">
+        <v>270</v>
+      </c>
+      <c r="B365" s="82" t="s">
+        <v>380</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F365" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" ht="34.799999999999997" thickBot="1">
+      <c r="A366" s="211">
+        <v>270</v>
+      </c>
+      <c r="B366" s="106" t="s">
+        <v>380</v>
+      </c>
+      <c r="C366" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D366" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E366" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F366" s="40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" ht="15" thickBot="1">
+      <c r="A367" s="226"/>
+      <c r="B367" s="58"/>
+      <c r="C367" s="58"/>
+      <c r="D367" s="58"/>
+      <c r="E367" s="58"/>
+      <c r="F367" s="185"/>
+    </row>
+    <row r="368" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A368" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B368" s="271"/>
+      <c r="C368" s="271"/>
+      <c r="D368" s="271"/>
+      <c r="E368" s="271"/>
+      <c r="F368" s="272"/>
+    </row>
+    <row r="369" spans="1:7" ht="15" thickBot="1">
+      <c r="A369" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B369" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C369" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D369" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E369" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F369" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" ht="72" thickBot="1">
+      <c r="A370" s="170">
+        <v>270</v>
+      </c>
+      <c r="B370" s="131" t="s">
+        <v>380</v>
+      </c>
+      <c r="C370" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="D370" s="132" t="s">
+        <v>385</v>
+      </c>
+      <c r="E370" s="132" t="s">
+        <v>30</v>
+      </c>
+      <c r="F370" s="133" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" ht="15" thickBot="1">
+      <c r="G371" s="15"/>
+    </row>
+    <row r="372" spans="1:7" ht="15" thickBot="1">
+      <c r="A372" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B372" s="269"/>
+      <c r="C372" s="197"/>
+      <c r="D372" s="44"/>
+      <c r="E372" s="44"/>
+      <c r="F372" s="185"/>
+      <c r="G372" s="15"/>
+    </row>
+    <row r="373" spans="1:7" ht="15" thickBot="1">
+      <c r="A373" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B373" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C373" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D373" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E373" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F373" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7">
+      <c r="A374" s="176">
+        <v>283</v>
+      </c>
+      <c r="B374" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="C374" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D374" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="E374" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F374" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7">
+      <c r="A375" s="177">
+        <v>283</v>
+      </c>
+      <c r="B375" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E375" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F375" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7">
+      <c r="A376" s="177">
+        <v>283</v>
+      </c>
+      <c r="B376" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E376" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F376" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377" s="177">
+        <v>283</v>
+      </c>
+      <c r="B377" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E377" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F377" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G377" s="15"/>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378" s="177">
+        <v>283</v>
+      </c>
+      <c r="B378" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7">
+      <c r="A379" s="177">
+        <v>283</v>
+      </c>
+      <c r="B379" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F379" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7">
+      <c r="A380" s="177">
+        <v>283</v>
+      </c>
+      <c r="B380" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="E380" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F380" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="15" thickBot="1">
+      <c r="A381" s="179">
+        <v>283</v>
+      </c>
+      <c r="B381" s="66" t="s">
+        <v>135</v>
+      </c>
+      <c r="C381" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D381" s="34" t="s">
+        <v>390</v>
+      </c>
+      <c r="E381" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F381" s="202" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" ht="15" thickBot="1">
+      <c r="A382" s="174"/>
+      <c r="F382" s="203"/>
+    </row>
+    <row r="383" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A383" s="279" t="s">
+        <v>18</v>
+      </c>
+      <c r="B383" s="280"/>
+      <c r="C383" s="280"/>
+      <c r="D383" s="280"/>
+      <c r="E383" s="280"/>
+      <c r="F383" s="281"/>
+    </row>
+    <row r="384" spans="1:7">
+      <c r="A384" s="232" t="s">
+        <v>518</v>
+      </c>
+      <c r="B384" s="104" t="s">
+        <v>510</v>
+      </c>
+      <c r="C384" s="22" t="s">
+        <v>511</v>
+      </c>
+      <c r="D384" s="22" t="s">
+        <v>512</v>
+      </c>
+      <c r="E384" s="22" t="s">
+        <v>513</v>
+      </c>
+      <c r="F384" s="39" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="15" thickBot="1">
+      <c r="A385" s="195">
+        <v>283</v>
+      </c>
+      <c r="B385" s="106" t="s">
+        <v>135</v>
+      </c>
+      <c r="C385" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D385" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="E385" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F385" s="40" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" ht="15" thickBot="1">
+      <c r="G386" s="15"/>
+    </row>
+    <row r="387" spans="1:7" ht="15" thickBot="1">
+      <c r="A387" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B387" s="269"/>
+      <c r="C387" s="197"/>
+      <c r="D387" s="44"/>
+      <c r="E387" s="44"/>
+      <c r="F387" s="185"/>
+      <c r="G387" s="15"/>
+    </row>
+    <row r="388" spans="1:7" ht="15" thickBot="1">
+      <c r="A388" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B388" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C388" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D388" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E388" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F388" s="130" t="s">
+        <v>514</v>
+      </c>
+      <c r="G388" s="15"/>
+    </row>
+    <row r="389" spans="1:7">
+      <c r="A389" s="233">
+        <v>9025</v>
+      </c>
+      <c r="B389" s="157" t="s">
+        <v>493</v>
+      </c>
+      <c r="C389" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D389" s="45" t="s">
+        <v>391</v>
+      </c>
+      <c r="E389" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F389" s="72" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7">
+      <c r="A390" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B390" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E390" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7">
+      <c r="A391" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B391" s="51" t="s">
+        <v>493</v>
+      </c>
+      <c r="C391" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="D391" s="45" t="s">
+        <v>140</v>
+      </c>
+      <c r="E391" s="47" t="s">
+        <v>141</v>
+      </c>
+      <c r="F391" s="192" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7">
+      <c r="A392" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B392" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="E392" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F392" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7">
+      <c r="A393" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B393" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="C393" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D393" s="83" t="s">
+        <v>394</v>
+      </c>
+      <c r="E393" s="83" t="s">
+        <v>85</v>
+      </c>
+      <c r="F393" s="84" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7">
+      <c r="A394" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B394" s="137" t="s">
+        <v>493</v>
+      </c>
+      <c r="C394" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D394" s="45" t="s">
+        <v>395</v>
+      </c>
+      <c r="E394" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="F394" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7">
+      <c r="A395" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B395" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E395" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F395" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7">
+      <c r="A396" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B396" s="137" t="s">
+        <v>493</v>
+      </c>
+      <c r="C396" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D396" s="45" t="s">
+        <v>397</v>
+      </c>
+      <c r="E396" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F396" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7">
+      <c r="A397" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B397" s="30" t="s">
+        <v>493</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F397" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7">
+      <c r="A398" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B398" s="30" t="s">
+        <v>493</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E398" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F398" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7">
+      <c r="A399" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B399" s="30" t="s">
+        <v>493</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="E399" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F399" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7">
+      <c r="A400" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B400" s="30" t="s">
+        <v>493</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E400" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F400" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7">
+      <c r="A401" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B401" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E401" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F401" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" s="15"/>
+    </row>
+    <row r="402" spans="1:7">
+      <c r="A402" s="234">
+        <v>9025</v>
+      </c>
+      <c r="B402" s="137" t="s">
+        <v>493</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E402" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F402" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" ht="15" thickBot="1">
+      <c r="A403" s="179">
+        <v>9025</v>
+      </c>
+      <c r="B403" s="66" t="s">
+        <v>493</v>
+      </c>
+      <c r="C403" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D403" s="34" t="s">
+        <v>403</v>
+      </c>
+      <c r="E403" s="34" t="s">
+        <v>146</v>
+      </c>
+      <c r="F403" s="202" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" ht="15" thickBot="1">
+      <c r="A404" s="169"/>
+      <c r="B404" s="79"/>
+      <c r="C404" s="79"/>
+      <c r="D404" s="79"/>
+      <c r="E404" s="79"/>
+      <c r="F404" s="235"/>
+    </row>
+    <row r="405" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A405" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B405" s="271"/>
+      <c r="C405" s="271"/>
+      <c r="D405" s="271"/>
+      <c r="E405" s="271"/>
+      <c r="F405" s="272"/>
+      <c r="G405" s="26"/>
+    </row>
+    <row r="406" spans="1:7" ht="15" thickBot="1">
+      <c r="A406" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B406" s="125" t="s">
+        <v>510</v>
+      </c>
+      <c r="C406" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D406" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E406" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F406" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" ht="15" thickBot="1">
+      <c r="A407" s="170">
+        <v>9025</v>
+      </c>
+      <c r="B407" s="131" t="s">
+        <v>493</v>
+      </c>
+      <c r="C407" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="D407" s="132" t="s">
+        <v>404</v>
+      </c>
+      <c r="E407" s="132" t="s">
+        <v>213</v>
+      </c>
+      <c r="F407" s="133" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" ht="15" thickBot="1"/>
+    <row r="409" spans="1:7" ht="15" thickBot="1">
+      <c r="A409" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B409" s="269"/>
+      <c r="C409" s="197"/>
+      <c r="D409" s="44"/>
+      <c r="E409" s="44"/>
+      <c r="F409" s="185"/>
+    </row>
+    <row r="410" spans="1:7" ht="15" thickBot="1">
+      <c r="A410" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B410" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C410" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D410" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E410" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F410" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7">
+      <c r="A411" s="176">
+        <v>9166</v>
+      </c>
+      <c r="B411" s="51" t="s">
+        <v>147</v>
+      </c>
+      <c r="C411" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D411" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="E411" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F411" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7">
+      <c r="A412" s="177">
+        <v>9166</v>
+      </c>
+      <c r="B412" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F412" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7">
+      <c r="A413" s="177">
+        <v>9166</v>
+      </c>
+      <c r="B413" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F413" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="G413" s="23"/>
+    </row>
+    <row r="414" spans="1:7" ht="22.8" customHeight="1">
+      <c r="A414" s="177">
+        <v>9166</v>
+      </c>
+      <c r="B414" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E414" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F414" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7">
+      <c r="A415" s="177">
+        <v>9166</v>
+      </c>
+      <c r="B415" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E415" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F415" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7">
+      <c r="A416" s="177">
+        <v>9166</v>
+      </c>
+      <c r="B416" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E416" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F416" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7">
+      <c r="A417" s="177">
+        <v>9166</v>
+      </c>
+      <c r="B417" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E417" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F417" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G417" s="23"/>
+    </row>
+    <row r="418" spans="1:7">
+      <c r="A418" s="177">
+        <v>9166</v>
+      </c>
+      <c r="B418" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E418" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F418" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7" ht="15" thickBot="1">
+      <c r="A419" s="179">
+        <v>9166</v>
+      </c>
+      <c r="B419" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="C419" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="D419" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="E419" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="F419" s="236" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" ht="15" thickBot="1">
+      <c r="A420" s="169"/>
+      <c r="B420" s="58"/>
+      <c r="C420" s="58"/>
+      <c r="D420" s="58"/>
+      <c r="E420" s="58"/>
+      <c r="F420" s="185"/>
+    </row>
+    <row r="421" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A421" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B421" s="271"/>
+      <c r="C421" s="271"/>
+      <c r="D421" s="271"/>
+      <c r="E421" s="271"/>
+      <c r="F421" s="272"/>
+      <c r="G421" s="20"/>
+    </row>
+    <row r="422" spans="1:7" ht="15" thickBot="1">
+      <c r="A422" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B422" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C422" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D422" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E422" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F422" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7">
+      <c r="A423" s="209">
+        <v>9166</v>
+      </c>
+      <c r="B423" s="149" t="s">
+        <v>147</v>
+      </c>
+      <c r="C423" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D423" s="76" t="s">
+        <v>412</v>
+      </c>
+      <c r="E423" s="76" t="s">
+        <v>27</v>
+      </c>
+      <c r="F423" s="178" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7">
+      <c r="A424" s="210">
+        <v>9166</v>
+      </c>
+      <c r="B424" s="51" t="s">
+        <v>147</v>
+      </c>
+      <c r="C424" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D424" s="52" t="s">
+        <v>413</v>
+      </c>
+      <c r="E424" s="52" t="s">
+        <v>151</v>
+      </c>
+      <c r="F424" s="72" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7">
+      <c r="A425" s="210">
+        <v>9166</v>
+      </c>
+      <c r="B425" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D425" s="24" t="s">
+        <v>414</v>
+      </c>
+      <c r="E425" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="F425" s="42" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7">
+      <c r="A426" s="210">
+        <v>9166</v>
+      </c>
+      <c r="B426" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E426" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F426" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7">
+      <c r="A427" s="210">
+        <v>9166</v>
+      </c>
+      <c r="B427" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D427" s="24" t="s">
+        <v>416</v>
+      </c>
+      <c r="E427" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="F427" s="42" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7">
+      <c r="A428" s="210">
+        <v>9166</v>
+      </c>
+      <c r="B428" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D428" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="E428" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="F428" s="42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7">
+      <c r="A429" s="210">
+        <v>9166</v>
+      </c>
+      <c r="B429" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D429" s="24" t="s">
+        <v>418</v>
+      </c>
+      <c r="E429" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="F429" s="42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7">
+      <c r="A430" s="210">
+        <v>9166</v>
+      </c>
+      <c r="B430" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D430" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="E430" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="F430" s="42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7">
+      <c r="A431" s="210">
+        <v>9166</v>
+      </c>
+      <c r="B431" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D431" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="E431" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="F431" s="42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" ht="15" thickBot="1">
+      <c r="A432" s="211">
+        <v>9166</v>
+      </c>
+      <c r="B432" s="106" t="s">
+        <v>147</v>
+      </c>
+      <c r="C432" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D432" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="E432" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="F432" s="40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" ht="15" thickBot="1"/>
+    <row r="434" spans="1:7" ht="15" thickBot="1">
+      <c r="A434" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B434" s="269"/>
+      <c r="C434" s="197"/>
+      <c r="D434" s="44"/>
+      <c r="E434" s="44"/>
+      <c r="F434" s="185"/>
+    </row>
+    <row r="435" spans="1:7" ht="15" thickBot="1">
+      <c r="A435" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B435" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C435" s="139" t="s">
+        <v>511</v>
+      </c>
+      <c r="D435" s="139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E435" s="139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F435" s="140" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" ht="24">
+      <c r="A436" s="237">
+        <v>9216</v>
+      </c>
+      <c r="B436" s="159" t="s">
+        <v>421</v>
+      </c>
+      <c r="C436" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D436" s="45" t="s">
+        <v>161</v>
+      </c>
+      <c r="E436" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F436" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" ht="24">
+      <c r="A437" s="238">
+        <v>9216</v>
+      </c>
+      <c r="B437" s="153" t="s">
+        <v>421</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E437" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F437" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" ht="24">
+      <c r="A438" s="238">
+        <v>9216</v>
+      </c>
+      <c r="B438" s="153" t="s">
+        <v>421</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E438" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F438" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" ht="24">
+      <c r="A439" s="238">
+        <v>9216</v>
+      </c>
+      <c r="B439" s="153" t="s">
+        <v>421</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D439" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E439" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F439" s="218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" ht="24">
+      <c r="A440" s="238">
+        <v>9216</v>
+      </c>
+      <c r="B440" s="153" t="s">
+        <v>421</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="E440" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F440" s="218" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" ht="30" customHeight="1">
+      <c r="A441" s="238">
+        <v>9216</v>
+      </c>
+      <c r="B441" s="153" t="s">
+        <v>421</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E441" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F441" s="218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" ht="26.4" customHeight="1" thickBot="1">
+      <c r="A442" s="239">
+        <v>9216</v>
+      </c>
+      <c r="B442" s="158" t="s">
+        <v>421</v>
+      </c>
+      <c r="C442" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D442" s="34" t="s">
+        <v>425</v>
+      </c>
+      <c r="E442" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F442" s="229" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" ht="15" thickBot="1">
+      <c r="A443" s="169"/>
+      <c r="B443" s="110"/>
+      <c r="C443" s="58"/>
+      <c r="D443" s="95"/>
+      <c r="E443" s="95"/>
+      <c r="F443" s="203"/>
+    </row>
+    <row r="444" spans="1:7" ht="14.4" customHeight="1" thickBot="1">
+      <c r="A444" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B444" s="271"/>
+      <c r="C444" s="271"/>
+      <c r="D444" s="271"/>
+      <c r="E444" s="271"/>
+      <c r="F444" s="272"/>
+    </row>
+    <row r="445" spans="1:7" ht="15" thickBot="1">
+      <c r="A445" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B445" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C445" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D445" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E445" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F445" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" ht="15" thickBot="1">
+      <c r="A446" s="170"/>
+      <c r="B446" s="171" t="s">
+        <v>19</v>
+      </c>
+      <c r="C446" s="132"/>
+      <c r="D446" s="172"/>
+      <c r="E446" s="172"/>
+      <c r="F446" s="173"/>
+      <c r="G446" s="13"/>
+    </row>
+    <row r="447" spans="1:7" ht="15" thickBot="1">
+      <c r="G447" s="15"/>
+    </row>
+    <row r="448" spans="1:7" ht="15" thickBot="1">
+      <c r="A448" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B448" s="269"/>
+      <c r="C448" s="197"/>
+      <c r="D448" s="44"/>
+      <c r="E448" s="44"/>
+      <c r="F448" s="185"/>
+    </row>
+    <row r="449" spans="1:6" ht="15" thickBot="1">
+      <c r="A449" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B449" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C449" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D449" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E449" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F449" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" ht="22.8">
+      <c r="A450" s="176">
+        <v>324</v>
+      </c>
+      <c r="B450" s="51" t="s">
+        <v>164</v>
+      </c>
+      <c r="C450" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="D450" s="45" t="s">
+        <v>165</v>
+      </c>
+      <c r="E450" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F450" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" ht="22.8">
+      <c r="A451" s="176">
+        <v>324</v>
+      </c>
+      <c r="B451" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E451" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F451" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" ht="22.8">
+      <c r="A452" s="176">
+        <v>324</v>
+      </c>
+      <c r="B452" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E452" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F452" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" ht="22.8">
+      <c r="A453" s="177">
+        <v>324</v>
+      </c>
+      <c r="B453" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E453" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F453" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" ht="23.4" thickBot="1">
+      <c r="A454" s="179">
+        <v>324</v>
+      </c>
+      <c r="B454" s="106" t="s">
+        <v>164</v>
+      </c>
+      <c r="C454" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D454" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="E454" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F454" s="40" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6" ht="15" thickBot="1">
+      <c r="A455" s="226"/>
+      <c r="B455" s="58"/>
+      <c r="C455" s="58"/>
+      <c r="D455" s="58"/>
+      <c r="E455" s="58"/>
+      <c r="F455" s="214"/>
+    </row>
+    <row r="456" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="A456" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B456" s="271"/>
+      <c r="C456" s="271"/>
+      <c r="D456" s="271"/>
+      <c r="E456" s="271"/>
+      <c r="F456" s="272"/>
+    </row>
+    <row r="457" spans="1:6" ht="15" thickBot="1">
+      <c r="A457" s="134" t="s">
+        <v>518</v>
+      </c>
+      <c r="B457" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C457" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D457" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E457" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F457" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6" ht="15" thickBot="1">
+      <c r="A458" s="181"/>
+      <c r="B458" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C458" s="132"/>
+      <c r="D458" s="132"/>
+      <c r="E458" s="132"/>
+      <c r="F458" s="133"/>
+    </row>
+    <row r="459" spans="1:6" ht="15" thickBot="1">
+      <c r="A459" s="119"/>
+      <c r="B459" s="9"/>
+    </row>
+    <row r="460" spans="1:6" ht="15" customHeight="1" thickBot="1">
+      <c r="A460" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B460" s="269"/>
+      <c r="C460" s="197"/>
+      <c r="D460" s="197"/>
+      <c r="E460" s="197"/>
+      <c r="F460" s="227"/>
+    </row>
+    <row r="461" spans="1:6" ht="15" thickBot="1">
+      <c r="A461" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B461" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C461" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D461" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E461" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F461" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6" ht="22.8">
+      <c r="A462" s="176">
+        <v>8663</v>
+      </c>
+      <c r="B462" s="51" t="s">
+        <v>426</v>
+      </c>
+      <c r="C462" s="45" t="s">
+        <v>169</v>
+      </c>
+      <c r="D462" s="78" t="s">
+        <v>228</v>
+      </c>
+      <c r="E462" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="F462" s="217" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" ht="22.8">
+      <c r="A463" s="177">
+        <v>8663</v>
+      </c>
+      <c r="B463" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D463" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E463" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F463" s="218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" ht="22.8">
+      <c r="A464" s="177">
+        <v>8663</v>
+      </c>
+      <c r="B464" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E464" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F464" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" ht="22.8">
+      <c r="A465" s="177">
+        <v>8663</v>
+      </c>
+      <c r="B465" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="E465" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F465" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" ht="22.8">
+      <c r="A466" s="177">
+        <v>8663</v>
+      </c>
+      <c r="B466" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E466" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F466" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G466" s="15"/>
+    </row>
+    <row r="467" spans="1:7" ht="23.4" thickBot="1">
+      <c r="A467" s="179">
+        <v>8663</v>
+      </c>
+      <c r="B467" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="C467" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="D467" s="34" t="s">
+        <v>233</v>
+      </c>
+      <c r="E467" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="F467" s="202" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" ht="15" thickBot="1">
+      <c r="A468" s="169"/>
+      <c r="B468" s="111"/>
+      <c r="C468" s="32"/>
+      <c r="D468" s="32"/>
+      <c r="E468" s="32"/>
+      <c r="F468" s="240"/>
+    </row>
+    <row r="469" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A469" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B469" s="271"/>
+      <c r="C469" s="271"/>
+      <c r="D469" s="271"/>
+      <c r="E469" s="271"/>
+      <c r="F469" s="272"/>
+      <c r="G469" s="15"/>
+    </row>
+    <row r="470" spans="1:7" ht="15" thickBot="1">
+      <c r="A470" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B470" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C470" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D470" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E470" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F470" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7" ht="15" thickBot="1">
+      <c r="A471" s="170"/>
+      <c r="B471" s="171" t="s">
+        <v>19</v>
+      </c>
+      <c r="C471" s="132"/>
+      <c r="D471" s="172"/>
+      <c r="E471" s="172"/>
+      <c r="F471" s="173"/>
+    </row>
+    <row r="472" spans="1:7" ht="15" thickBot="1">
+      <c r="B472" s="5"/>
+      <c r="D472" s="2"/>
+      <c r="E472" s="2"/>
+      <c r="F472" s="2"/>
+    </row>
+    <row r="473" spans="1:7" ht="15" thickBot="1">
+      <c r="A473" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B473" s="269"/>
+      <c r="C473" s="197"/>
+      <c r="D473" s="44"/>
+      <c r="E473" s="44"/>
+      <c r="F473" s="185"/>
+    </row>
+    <row r="474" spans="1:7" ht="15" thickBot="1">
+      <c r="A474" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B474" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C474" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D474" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E474" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F474" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7">
+      <c r="A475" s="176">
+        <v>9217</v>
+      </c>
+      <c r="B475" s="51" t="s">
+        <v>171</v>
+      </c>
+      <c r="C475" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D475" s="45" t="s">
+        <v>427</v>
+      </c>
+      <c r="E475" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F475" s="72" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7">
+      <c r="A476" s="177">
+        <v>9217</v>
+      </c>
+      <c r="B476" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="E476" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F476" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7">
+      <c r="A477" s="177">
+        <v>9217</v>
+      </c>
+      <c r="B477" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E477" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F477" s="41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7">
+      <c r="A478" s="177">
+        <v>9217</v>
+      </c>
+      <c r="B478" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="E478" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F478" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7">
+      <c r="A479" s="177">
+        <v>9217</v>
+      </c>
+      <c r="B479" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E479" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F479" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7">
+      <c r="A480" s="177">
+        <v>9217</v>
+      </c>
+      <c r="B480" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E480" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F480" s="41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7">
+      <c r="A481" s="177">
+        <v>9217</v>
+      </c>
+      <c r="B481" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="E481" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F481" s="41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" ht="15" thickBot="1">
+      <c r="A482" s="179">
+        <v>9217</v>
+      </c>
+      <c r="B482" s="66" t="s">
+        <v>171</v>
+      </c>
+      <c r="C482" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D482" s="34" t="s">
+        <v>434</v>
+      </c>
+      <c r="E482" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="F482" s="202" t="s">
+        <v>4</v>
+      </c>
+      <c r="G482" s="23"/>
+    </row>
+    <row r="483" spans="1:7" ht="15" thickBot="1">
+      <c r="A483" s="169"/>
+      <c r="B483" s="32"/>
+      <c r="C483" s="32"/>
+      <c r="D483" s="32"/>
+      <c r="E483" s="32"/>
+      <c r="F483" s="240"/>
+    </row>
+    <row r="484" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A484" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B484" s="271"/>
+      <c r="C484" s="271"/>
+      <c r="D484" s="271"/>
+      <c r="E484" s="271"/>
+      <c r="F484" s="272"/>
+    </row>
+    <row r="485" spans="1:7" ht="15" thickBot="1">
+      <c r="A485" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B485" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C485" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D485" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E485" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F485" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="G485" s="15"/>
+    </row>
+    <row r="486" spans="1:7" ht="15" thickBot="1">
+      <c r="A486" s="170"/>
+      <c r="B486" s="171" t="s">
+        <v>19</v>
+      </c>
+      <c r="C486" s="132"/>
+      <c r="D486" s="172"/>
+      <c r="E486" s="172"/>
+      <c r="F486" s="173"/>
+    </row>
+    <row r="487" spans="1:7" ht="15" thickBot="1">
+      <c r="B487" s="5"/>
+      <c r="D487" s="2"/>
+      <c r="E487" s="2"/>
+      <c r="F487" s="2"/>
+    </row>
+    <row r="488" spans="1:7" ht="15" thickBot="1">
+      <c r="A488" s="293" t="s">
+        <v>1</v>
+      </c>
+      <c r="B488" s="294"/>
+      <c r="C488" s="241"/>
+      <c r="D488" s="242"/>
+      <c r="E488" s="242"/>
+      <c r="F488" s="243"/>
+    </row>
+    <row r="489" spans="1:7" ht="15" thickBot="1">
+      <c r="A489" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B489" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C489" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D489" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E489" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F489" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="G489" s="15"/>
+    </row>
+    <row r="490" spans="1:7" ht="36" customHeight="1">
+      <c r="A490" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B490" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C490" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D490" s="78" t="s">
+        <v>435</v>
+      </c>
+      <c r="E490" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="F490" s="217" t="s">
+        <v>10</v>
+      </c>
+      <c r="G490" s="15"/>
+    </row>
+    <row r="491" spans="1:7" ht="36" customHeight="1">
+      <c r="A491" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B491" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C491" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D491" s="78" t="s">
+        <v>517</v>
+      </c>
+      <c r="E491" s="78" t="s">
+        <v>516</v>
+      </c>
+      <c r="F491" s="217" t="s">
+        <v>10</v>
+      </c>
+      <c r="G491" s="15"/>
+    </row>
+    <row r="492" spans="1:7" ht="36" customHeight="1">
+      <c r="A492" s="177">
+        <v>8829</v>
+      </c>
+      <c r="B492" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D492" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="E492" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F492" s="218" t="s">
+        <v>4</v>
+      </c>
+      <c r="G492" s="15"/>
+    </row>
+    <row r="493" spans="1:7" ht="36" customHeight="1">
+      <c r="A493" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B493" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D493" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E493" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F493" s="218" t="s">
+        <v>4</v>
+      </c>
+      <c r="G493" s="23"/>
+    </row>
+    <row r="494" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A494" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B494" s="82" t="s">
+        <v>173</v>
+      </c>
+      <c r="C494" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D494" s="88" t="s">
+        <v>438</v>
+      </c>
+      <c r="E494" s="88" t="s">
+        <v>28</v>
+      </c>
+      <c r="F494" s="244" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" ht="38.4" customHeight="1">
+      <c r="A495" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B495" s="149" t="s">
+        <v>173</v>
+      </c>
+      <c r="C495" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D495" s="89" t="s">
+        <v>439</v>
+      </c>
+      <c r="E495" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="F495" s="245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G495" s="15"/>
+    </row>
+    <row r="496" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A496" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B496" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C496" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D496" s="78" t="s">
+        <v>440</v>
+      </c>
+      <c r="E496" s="78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F496" s="217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G496" s="15"/>
+    </row>
+    <row r="497" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A497" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B497" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D497" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="E497" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F497" s="218" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A498" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B498" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D498" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="E498" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F498" s="218" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A499" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B499" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D499" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E499" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F499" s="218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A500" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B500" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D500" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="E500" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F500" s="218" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A501" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B501" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C501" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="D501" s="103" t="s">
+        <v>496</v>
+      </c>
+      <c r="E501" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F501" s="218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A502" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B502" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D502" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="E502" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F502" s="218" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A503" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B503" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D503" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="E503" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="F503" s="218" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A504" s="177">
+        <v>8829</v>
+      </c>
+      <c r="B504" s="82" t="s">
+        <v>173</v>
+      </c>
+      <c r="C504" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D504" s="88" t="s">
+        <v>447</v>
+      </c>
+      <c r="E504" s="88" t="s">
+        <v>21</v>
+      </c>
+      <c r="F504" s="244" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A505" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B505" s="149" t="s">
+        <v>173</v>
+      </c>
+      <c r="C505" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D505" s="96" t="s">
+        <v>448</v>
+      </c>
+      <c r="E505" s="97" t="s">
+        <v>13</v>
+      </c>
+      <c r="F505" s="245" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A506" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B506" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C506" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="D506" s="91" t="s">
+        <v>449</v>
+      </c>
+      <c r="E506" s="92" t="s">
+        <v>13</v>
+      </c>
+      <c r="F506" s="217" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A507" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B507" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C507" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D507" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="E507" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F507" s="246" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A508" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B508" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C508" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="D508" s="63" t="s">
+        <v>502</v>
+      </c>
+      <c r="E508" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F508" s="246" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A509" s="176">
+        <v>8829</v>
+      </c>
+      <c r="B509" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C509" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D509" s="19" t="s">
+        <v>450</v>
+      </c>
+      <c r="E509" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F509" s="246" t="s">
+        <v>17</v>
+      </c>
+      <c r="G509" s="15"/>
+    </row>
+    <row r="510" spans="1:7" ht="36.6" customHeight="1" thickBot="1">
+      <c r="A510" s="179">
+        <v>8829</v>
+      </c>
+      <c r="B510" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C510" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D510" s="60" t="s">
+        <v>451</v>
+      </c>
+      <c r="E510" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="F510" s="247" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" ht="15" thickBot="1">
+      <c r="A511" s="169"/>
+      <c r="B511" s="58"/>
+      <c r="C511" s="33"/>
+      <c r="D511" s="62"/>
+      <c r="E511" s="59"/>
+      <c r="F511" s="230"/>
+    </row>
+    <row r="512" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A512" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B512" s="271"/>
+      <c r="C512" s="271"/>
+      <c r="D512" s="271"/>
+      <c r="E512" s="271"/>
+      <c r="F512" s="272"/>
+    </row>
+    <row r="513" spans="1:7" ht="15" thickBot="1">
+      <c r="A513" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B513" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C513" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D513" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E513" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F513" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="G513" s="26"/>
+    </row>
+    <row r="514" spans="1:7" ht="15" thickBot="1">
+      <c r="A514" s="248"/>
+      <c r="B514" s="249" t="s">
+        <v>19</v>
+      </c>
+      <c r="C514" s="250"/>
+      <c r="D514" s="250"/>
+      <c r="E514" s="250"/>
+      <c r="F514" s="251"/>
+    </row>
+    <row r="515" spans="1:7" ht="15" thickBot="1">
+      <c r="B515" s="196"/>
+      <c r="C515" s="196"/>
+      <c r="D515" s="196"/>
+      <c r="E515" s="196"/>
+      <c r="F515" s="196"/>
+    </row>
+    <row r="516" spans="1:7" ht="15" thickBot="1">
+      <c r="A516" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B516" s="269"/>
+      <c r="C516" s="197"/>
+      <c r="D516" s="44"/>
+      <c r="E516" s="44"/>
+      <c r="F516" s="185"/>
+    </row>
+    <row r="517" spans="1:7" ht="15" thickBot="1">
+      <c r="A517" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B517" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C517" s="139" t="s">
+        <v>511</v>
+      </c>
+      <c r="D517" s="139" t="s">
+        <v>512</v>
+      </c>
+      <c r="E517" s="139" t="s">
+        <v>513</v>
+      </c>
+      <c r="F517" s="140" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" ht="45.6" customHeight="1">
+      <c r="A518" s="176">
+        <v>1180</v>
+      </c>
+      <c r="B518" s="51" t="s">
+        <v>492</v>
+      </c>
+      <c r="C518" s="45" t="s">
+        <v>177</v>
+      </c>
+      <c r="D518" s="78" t="s">
+        <v>178</v>
+      </c>
+      <c r="E518" s="78" t="s">
+        <v>22</v>
+      </c>
+      <c r="F518" s="217" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" ht="47.4" customHeight="1">
+      <c r="A519" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B519" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D519" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E519" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F519" s="218" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A520" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E520" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F520" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A521" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B521" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E521" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F521" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" ht="46.8" customHeight="1">
+      <c r="A522" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B522" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E522" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F522" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A523" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B523" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D523" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="E523" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F523" s="218" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A524" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B524" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D524" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E524" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F524" s="41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A525" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B525" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D525" s="18" t="s">
+        <v>454</v>
+      </c>
+      <c r="E525" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F525" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A526" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B526" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D526" s="18" t="s">
+        <v>455</v>
+      </c>
+      <c r="E526" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F526" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A527" s="177">
+        <v>1180</v>
+      </c>
+      <c r="B527" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D527" s="18" t="s">
+        <v>456</v>
+      </c>
+      <c r="E527" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F527" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="G527" s="15"/>
+    </row>
+    <row r="528" spans="1:7" ht="46.8" customHeight="1" thickBot="1">
+      <c r="A528" s="179">
+        <v>1180</v>
+      </c>
+      <c r="B528" s="66" t="s">
+        <v>492</v>
+      </c>
+      <c r="C528" s="34" t="s">
+        <v>177</v>
+      </c>
+      <c r="D528" s="64" t="s">
+        <v>457</v>
+      </c>
+      <c r="E528" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F528" s="202" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" ht="15" thickBot="1">
+      <c r="A529" s="169"/>
+      <c r="B529" s="79"/>
+      <c r="C529" s="79"/>
+      <c r="D529" s="79"/>
+      <c r="E529" s="79"/>
+      <c r="F529" s="235"/>
+      <c r="G529" s="15"/>
+    </row>
+    <row r="530" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A530" s="273" t="s">
+        <v>18</v>
+      </c>
+      <c r="B530" s="274"/>
+      <c r="C530" s="274"/>
+      <c r="D530" s="274"/>
+      <c r="E530" s="274"/>
+      <c r="F530" s="275"/>
+    </row>
+    <row r="531" spans="1:7" ht="15" thickBot="1">
+      <c r="A531" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B531" s="125" t="s">
+        <v>510</v>
+      </c>
+      <c r="C531" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D531" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E531" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F531" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" ht="46.8" customHeight="1">
+      <c r="A532" s="209">
+        <v>1180</v>
+      </c>
+      <c r="B532" s="146" t="s">
+        <v>492</v>
+      </c>
+      <c r="C532" s="73" t="s">
+        <v>177</v>
+      </c>
+      <c r="D532" s="73" t="s">
+        <v>458</v>
+      </c>
+      <c r="E532" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="F532" s="188" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" ht="48" customHeight="1">
+      <c r="A533" s="252">
+        <v>1180</v>
+      </c>
+      <c r="B533" s="55" t="s">
+        <v>492</v>
+      </c>
+      <c r="C533" s="48" t="s">
+        <v>177</v>
+      </c>
+      <c r="D533" s="48" t="s">
+        <v>459</v>
+      </c>
+      <c r="E533" s="48" t="s">
+        <v>187</v>
+      </c>
+      <c r="F533" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" ht="47.4" customHeight="1">
+      <c r="A534" s="252">
+        <v>1180</v>
+      </c>
+      <c r="B534" s="55" t="s">
+        <v>492</v>
+      </c>
+      <c r="C534" s="48" t="s">
+        <v>177</v>
+      </c>
+      <c r="D534" s="48" t="s">
+        <v>188</v>
+      </c>
+      <c r="E534" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="F534" s="68" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A535" s="252">
+        <v>1180</v>
+      </c>
+      <c r="B535" s="55" t="s">
+        <v>492</v>
+      </c>
+      <c r="C535" s="48" t="s">
+        <v>177</v>
+      </c>
+      <c r="D535" s="48" t="s">
+        <v>227</v>
+      </c>
+      <c r="E535" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="F535" s="68" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" ht="45.6" customHeight="1">
+      <c r="A536" s="252">
+        <v>1180</v>
+      </c>
+      <c r="B536" s="112" t="s">
+        <v>492</v>
+      </c>
+      <c r="C536" s="49" t="s">
+        <v>177</v>
+      </c>
+      <c r="D536" s="48" t="s">
+        <v>225</v>
+      </c>
+      <c r="E536" s="49" t="s">
+        <v>190</v>
+      </c>
+      <c r="F536" s="191" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" ht="46.2" customHeight="1" thickBot="1">
+      <c r="A537" s="211">
+        <v>1180</v>
+      </c>
+      <c r="B537" s="145" t="s">
+        <v>492</v>
+      </c>
+      <c r="C537" s="143" t="s">
+        <v>177</v>
+      </c>
+      <c r="D537" s="143" t="s">
+        <v>226</v>
+      </c>
+      <c r="E537" s="143" t="s">
+        <v>191</v>
+      </c>
+      <c r="F537" s="208" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" ht="15" thickBot="1"/>
+    <row r="539" spans="1:7" ht="15" thickBot="1">
+      <c r="A539" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B539" s="269"/>
+      <c r="C539" s="36"/>
+      <c r="D539" s="37"/>
+      <c r="E539" s="37"/>
+      <c r="F539" s="38"/>
+    </row>
+    <row r="540" spans="1:7" ht="15" thickBot="1">
+      <c r="A540" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B540" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C540" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D540" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E540" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F540" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7">
+      <c r="A541" s="176">
+        <v>9287</v>
+      </c>
+      <c r="B541" s="51" t="s">
+        <v>192</v>
+      </c>
+      <c r="C541" s="45" t="s">
+        <v>177</v>
+      </c>
+      <c r="D541" s="45" t="s">
+        <v>460</v>
+      </c>
+      <c r="E541" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="F541" s="72" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7">
+      <c r="A542" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B542" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E542" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F542" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7">
+      <c r="A543" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B543" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E543" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F543" s="41" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" ht="71.400000000000006">
+      <c r="A544" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D544" s="265" t="s">
+        <v>463</v>
+      </c>
+      <c r="E544" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F544" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7">
+      <c r="A545" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B545" s="82" t="s">
+        <v>192</v>
+      </c>
+      <c r="C545" s="83" t="s">
+        <v>177</v>
+      </c>
+      <c r="D545" s="83" t="s">
+        <v>209</v>
+      </c>
+      <c r="E545" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="F545" s="84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" ht="71.400000000000006">
+      <c r="A546" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B546" s="51" t="s">
+        <v>192</v>
+      </c>
+      <c r="C546" s="45" t="s">
+        <v>177</v>
+      </c>
+      <c r="D546" s="45" t="s">
+        <v>464</v>
+      </c>
+      <c r="E546" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F546" s="72" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" ht="71.400000000000006">
+      <c r="A547" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B547" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="E547" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F547" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" ht="72.599999999999994" customHeight="1">
+      <c r="A548" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B548" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E548" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F548" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" ht="22.8">
+      <c r="A549" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B549" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E549" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F549" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7">
+      <c r="A550" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B550" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E550" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F550" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7">
+      <c r="A551" s="177">
+        <v>9287</v>
+      </c>
+      <c r="B551" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E551" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F551" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" ht="15" thickBot="1">
+      <c r="A552" s="179">
+        <v>9287</v>
+      </c>
+      <c r="B552" s="66" t="s">
+        <v>192</v>
+      </c>
+      <c r="C552" s="34" t="s">
+        <v>177</v>
+      </c>
+      <c r="D552" s="34" t="s">
+        <v>216</v>
+      </c>
+      <c r="E552" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F552" s="202" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" ht="15" thickBot="1">
+      <c r="A553" s="179">
+        <v>9287</v>
+      </c>
+      <c r="B553" s="66" t="s">
+        <v>192</v>
+      </c>
+      <c r="C553" s="34" t="s">
+        <v>177</v>
+      </c>
+      <c r="D553" s="34" t="s">
+        <v>532</v>
+      </c>
+      <c r="E553" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F553" s="202" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" ht="15" thickBot="1">
+      <c r="A554" s="169"/>
+      <c r="B554" s="33"/>
+      <c r="C554" s="33"/>
+      <c r="D554" s="33"/>
+      <c r="E554" s="33"/>
+      <c r="F554" s="203"/>
+    </row>
+    <row r="555" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A555" s="270" t="s">
+        <v>18</v>
+      </c>
+      <c r="B555" s="271"/>
+      <c r="C555" s="271"/>
+      <c r="D555" s="271"/>
+      <c r="E555" s="271"/>
+      <c r="F555" s="272"/>
+    </row>
+    <row r="556" spans="1:7" ht="15" thickBot="1">
+      <c r="A556" s="168" t="s">
+        <v>518</v>
+      </c>
+      <c r="B556" s="124" t="s">
+        <v>510</v>
+      </c>
+      <c r="C556" s="125" t="s">
+        <v>511</v>
+      </c>
+      <c r="D556" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="E556" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="F556" s="126" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" ht="15" thickBot="1">
+      <c r="A557" s="181"/>
+      <c r="B557" s="131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C557" s="132"/>
+      <c r="D557" s="132"/>
+      <c r="E557" s="132"/>
+      <c r="F557" s="133"/>
+    </row>
+    <row r="558" spans="1:7" ht="15" thickBot="1">
+      <c r="A558" s="120"/>
+      <c r="B558" s="80"/>
+      <c r="C558" s="80"/>
+      <c r="D558" s="80"/>
+      <c r="E558" s="80"/>
+      <c r="F558" s="80"/>
+      <c r="G558" s="23"/>
+    </row>
+    <row r="559" spans="1:7" ht="15" thickBot="1">
+      <c r="A559" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B559" s="269"/>
+      <c r="C559" s="197"/>
+      <c r="D559" s="44"/>
+      <c r="E559" s="44"/>
+      <c r="F559" s="185"/>
+    </row>
+    <row r="560" spans="1:7" ht="15" thickBot="1">
+      <c r="A560" s="134" t="s">
+        <v>518</v>
+      </c>
+      <c r="B560" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C560" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D560" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E560" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F560" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7">
+      <c r="A561" s="176">
+        <v>8589</v>
+      </c>
+      <c r="B561" s="51" t="s">
+        <v>193</v>
+      </c>
+      <c r="C561" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D561" s="45" t="s">
+        <v>465</v>
+      </c>
+      <c r="E561" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="F561" s="72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7">
+      <c r="A562" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B562" s="51" t="s">
+        <v>193</v>
+      </c>
+      <c r="C562" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D562" s="45" t="s">
+        <v>468</v>
+      </c>
+      <c r="E562" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="F562" s="72" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7">
+      <c r="A563" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B563" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E563" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="F563" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7">
+      <c r="A564" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B564" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E564" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F564" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="G564" s="15"/>
+    </row>
+    <row r="565" spans="1:7">
+      <c r="A565" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B565" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C565" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E565" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F565" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7">
+      <c r="A566" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B566" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E566" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="F566" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G566" s="26"/>
+    </row>
+    <row r="567" spans="1:7">
+      <c r="A567" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B567" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E567" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F567" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7">
+      <c r="A568" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B568" s="82" t="s">
+        <v>193</v>
+      </c>
+      <c r="C568" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D568" s="83" t="s">
+        <v>472</v>
+      </c>
+      <c r="E568" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="F568" s="84" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7" ht="15.6">
+      <c r="A569" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B569" s="51" t="s">
+        <v>193</v>
+      </c>
+      <c r="C569" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D569" s="45" t="s">
+        <v>473</v>
+      </c>
+      <c r="E569" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="F569" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G569" s="29"/>
+    </row>
+    <row r="570" spans="1:7" ht="15.6">
+      <c r="A570" s="177">
+        <v>8589</v>
+      </c>
+      <c r="B570" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E570" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F570" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="G570" s="29"/>
+    </row>
+    <row r="571" spans="1:7" ht="16.2" thickBot="1">
+      <c r="A571" s="179">
+        <v>8589</v>
+      </c>
+      <c r="B571" s="66" t="s">
+        <v>193</v>
+      </c>
+      <c r="C571" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D571" s="34" t="s">
+        <v>474</v>
+      </c>
+      <c r="E571" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F571" s="202" t="s">
+        <v>14</v>
+      </c>
+      <c r="G571" s="29"/>
+    </row>
+    <row r="572" spans="1:7" ht="16.2" thickBot="1">
+      <c r="A572" s="169"/>
+      <c r="B572" s="79"/>
+      <c r="C572" s="79"/>
+      <c r="D572" s="79"/>
+      <c r="E572" s="79"/>
+      <c r="F572" s="235"/>
+      <c r="G572" s="29"/>
+    </row>
+    <row r="573" spans="1:7" ht="15" customHeight="1" thickBot="1">
+      <c r="A573" s="273" t="s">
+        <v>18</v>
+      </c>
+      <c r="B573" s="274"/>
+      <c r="C573" s="274"/>
+      <c r="D573" s="274"/>
+      <c r="E573" s="274"/>
+      <c r="F573" s="275"/>
+    </row>
+    <row r="574" spans="1:7" ht="15" thickBot="1">
+      <c r="A574" s="253" t="s">
+        <v>518</v>
+      </c>
+      <c r="B574" s="128" t="s">
+        <v>510</v>
+      </c>
+      <c r="C574" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D574" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E574" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F574" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7">
+      <c r="A575" s="254">
+        <v>8589</v>
+      </c>
+      <c r="B575" s="146" t="s">
+        <v>193</v>
+      </c>
+      <c r="C575" s="73" t="s">
+        <v>3</v>
+      </c>
+      <c r="D575" s="73" t="s">
+        <v>475</v>
+      </c>
+      <c r="E575" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="F575" s="188" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7">
+      <c r="A576" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B576" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C576" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D576" s="48" t="s">
+        <v>476</v>
+      </c>
+      <c r="E576" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="F576" s="68" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7">
+      <c r="A577" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B577" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C577" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D577" s="48" t="s">
+        <v>509</v>
+      </c>
+      <c r="E577" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="F577" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7">
+      <c r="A578" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B578" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C578" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D578" s="48" t="s">
+        <v>477</v>
+      </c>
+      <c r="E578" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F578" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G578" s="23"/>
+    </row>
+    <row r="579" spans="1:7">
+      <c r="A579" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B579" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C579" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D579" s="48" t="s">
+        <v>478</v>
+      </c>
+      <c r="E579" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F579" s="69" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7">
+      <c r="A580" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B580" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C580" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D580" s="48" t="s">
+        <v>479</v>
+      </c>
+      <c r="E580" s="48" t="s">
+        <v>141</v>
+      </c>
+      <c r="F580" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7">
+      <c r="A581" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B581" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C581" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D581" s="48" t="s">
+        <v>508</v>
+      </c>
+      <c r="E581" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="F581" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7">
+      <c r="A582" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B582" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C582" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D582" s="48" t="s">
+        <v>480</v>
+      </c>
+      <c r="E582" s="48" t="s">
+        <v>174</v>
+      </c>
+      <c r="F582" s="68" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7">
+      <c r="A583" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B583" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C583" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D583" s="48" t="s">
+        <v>481</v>
+      </c>
+      <c r="E583" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="F583" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G583" s="15"/>
+    </row>
+    <row r="584" spans="1:7">
+      <c r="A584" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B584" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C584" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D584" s="48" t="s">
+        <v>482</v>
+      </c>
+      <c r="E584" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="F584" s="68" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7">
+      <c r="A585" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B585" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C585" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D585" s="48" t="s">
+        <v>483</v>
+      </c>
+      <c r="E585" s="48" t="s">
+        <v>197</v>
+      </c>
+      <c r="F585" s="68" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7">
+      <c r="A586" s="255">
+        <v>8589</v>
+      </c>
+      <c r="B586" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C586" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D586" s="48" t="s">
+        <v>484</v>
+      </c>
+      <c r="E586" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="F586" s="68" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7" ht="15" thickBot="1">
+      <c r="A587" s="256">
+        <v>8589</v>
+      </c>
+      <c r="B587" s="145" t="s">
+        <v>193</v>
+      </c>
+      <c r="C587" s="143" t="s">
+        <v>3</v>
+      </c>
+      <c r="D587" s="143" t="s">
+        <v>485</v>
+      </c>
+      <c r="E587" s="143" t="s">
+        <v>50</v>
+      </c>
+      <c r="F587" s="208" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" ht="15" thickBot="1">
+      <c r="A588" s="120"/>
+      <c r="B588" s="80"/>
+      <c r="C588" s="80"/>
+      <c r="D588" s="80"/>
+      <c r="E588" s="80"/>
+      <c r="F588" s="80"/>
+    </row>
+    <row r="589" spans="1:7" ht="15" thickBot="1">
+      <c r="A589" s="268" t="s">
+        <v>1</v>
+      </c>
+      <c r="B589" s="269"/>
+      <c r="C589" s="197"/>
+      <c r="D589" s="44"/>
+      <c r="E589" s="44"/>
+      <c r="F589" s="185"/>
+    </row>
+    <row r="590" spans="1:7" ht="15" thickBot="1">
+      <c r="A590" s="134" t="s">
+        <v>518</v>
+      </c>
+      <c r="B590" s="134" t="s">
+        <v>510</v>
+      </c>
+      <c r="C590" s="129" t="s">
+        <v>511</v>
+      </c>
+      <c r="D590" s="129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E590" s="129" t="s">
+        <v>513</v>
+      </c>
+      <c r="F590" s="130" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7" ht="57.6">
+      <c r="A591" s="209">
+        <v>11064</v>
+      </c>
+      <c r="B591" s="162" t="s">
+        <v>486</v>
+      </c>
+      <c r="C591" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="D591" s="76" t="s">
+        <v>529</v>
+      </c>
+      <c r="E591" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="F591" s="178" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" ht="57.6">
+      <c r="A592" s="210">
+        <v>11064</v>
+      </c>
+      <c r="B592" s="161" t="s">
+        <v>486</v>
+      </c>
+      <c r="C592" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D592" s="45" t="s">
+        <v>198</v>
+      </c>
+      <c r="E592" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="F592" s="72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6" ht="57.6">
+      <c r="A593" s="210">
+        <v>11064</v>
+      </c>
+      <c r="B593" s="161" t="s">
+        <v>486</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E593" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F593" s="41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6" ht="57.6">
+      <c r="A594" s="210">
+        <v>11064</v>
+      </c>
+      <c r="B594" s="161" t="s">
+        <v>486</v>
+      </c>
+      <c r="C594" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E594" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F594" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6" ht="57.6">
+      <c r="A595" s="210">
+        <v>11064</v>
+      </c>
+      <c r="B595" s="161" t="s">
+        <v>486</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E595" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F595" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6" ht="58.2" thickBot="1">
+      <c r="A596" s="211">
+        <v>11064</v>
+      </c>
+      <c r="B596" s="161" t="s">
+        <v>486</v>
+      </c>
+      <c r="C596" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D596" s="34" t="s">
+        <v>489</v>
+      </c>
+      <c r="E596" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F596" s="202" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6" ht="15" thickBot="1">
+      <c r="A597" s="169"/>
+      <c r="B597" s="113"/>
+      <c r="C597" s="33"/>
+      <c r="D597" s="33"/>
+      <c r="E597" s="33"/>
+      <c r="F597" s="203"/>
+    </row>
+    <row r="598" spans="1:6" ht="15" customHeight="1">
+      <c r="A598" s="276" t="s">
+        <v>18</v>
+      </c>
+      <c r="B598" s="277"/>
+      <c r="C598" s="277"/>
+      <c r="D598" s="277"/>
+      <c r="E598" s="277"/>
+      <c r="F598" s="278"/>
+    </row>
+    <row r="599" spans="1:6">
+      <c r="A599" s="266" t="s">
+        <v>518</v>
+      </c>
+      <c r="B599" s="266" t="s">
+        <v>510</v>
+      </c>
+      <c r="C599" s="266" t="s">
+        <v>511</v>
+      </c>
+      <c r="D599" s="266" t="s">
+        <v>512</v>
+      </c>
+      <c r="E599" s="266" t="s">
+        <v>513</v>
+      </c>
+      <c r="F599" s="266" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6" ht="57.6">
+      <c r="A600" s="210">
+        <v>11064</v>
+      </c>
+      <c r="B600" s="161" t="s">
+        <v>486</v>
+      </c>
+      <c r="C600" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D600" s="83" t="s">
+        <v>490</v>
+      </c>
+      <c r="E600" s="93" t="s">
+        <v>200</v>
+      </c>
+      <c r="F600" s="258" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6" ht="57.6">
+      <c r="A601" s="210">
+        <v>11064</v>
+      </c>
+      <c r="B601" s="163" t="s">
+        <v>486</v>
+      </c>
+      <c r="C601" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="D601" s="52" t="s">
+        <v>503</v>
+      </c>
+      <c r="E601" s="99" t="s">
+        <v>49</v>
+      </c>
+      <c r="F601" s="257" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6" ht="57.6">
+      <c r="A602" s="210">
+        <v>11064</v>
+      </c>
+      <c r="B602" s="161" t="s">
+        <v>486</v>
+      </c>
+      <c r="C602" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="D602" s="83" t="s">
+        <v>491</v>
+      </c>
+      <c r="E602" s="93" t="s">
+        <v>15</v>
+      </c>
+      <c r="F602" s="258" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6" ht="58.2" thickBot="1">
+      <c r="A603" s="211">
+        <v>11064</v>
+      </c>
+      <c r="B603" s="164" t="s">
+        <v>486</v>
+      </c>
+      <c r="C603" s="94" t="s">
+        <v>3</v>
+      </c>
+      <c r="D603" s="94" t="s">
+        <v>530</v>
+      </c>
+      <c r="E603" s="100" t="s">
+        <v>201</v>
+      </c>
+      <c r="F603" s="259" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6" ht="58.2" thickBot="1">
+      <c r="A604" s="211">
+        <v>11065</v>
+      </c>
+      <c r="B604" s="164" t="s">
+        <v>486</v>
+      </c>
+      <c r="C604" s="94" t="s">
+        <v>3</v>
+      </c>
+      <c r="D604" s="94" t="s">
         <v>525</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="D10" s="18" t="s">
+      <c r="E604" s="100" t="s">
+        <v>526</v>
+      </c>
+      <c r="F604" s="259" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="65" t="s">
-[...1060 lines deleted...]
-      <c r="D83" s="2" t="s">
+    </row>
+    <row r="605" spans="1:6" ht="58.2" thickBot="1">
+      <c r="A605" s="211">
+        <v>11064</v>
+      </c>
+      <c r="B605" s="164" t="s">
+        <v>486</v>
+      </c>
+      <c r="C605" s="94" t="s">
+        <v>3</v>
+      </c>
+      <c r="D605" s="94" t="s">
+        <v>531</v>
+      </c>
+      <c r="E605" s="100" t="s">
+        <v>527</v>
+      </c>
+      <c r="F605" s="259" t="s">
         <v>14</v>
       </c>
-      <c r="E83" s="54" t="s">
-[...7589 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="35">
-[...34 lines deleted...]
-    <mergeCell ref="A594:E594"/>
+  <mergeCells count="67">
+    <mergeCell ref="A230:B230"/>
+    <mergeCell ref="A246:F246"/>
+    <mergeCell ref="A250:B250"/>
+    <mergeCell ref="A262:F262"/>
+    <mergeCell ref="A136:B136"/>
+    <mergeCell ref="A148:F148"/>
+    <mergeCell ref="A168:F168"/>
+    <mergeCell ref="A180:F180"/>
+    <mergeCell ref="A184:F184"/>
+    <mergeCell ref="A159:F159"/>
+    <mergeCell ref="A172:B172"/>
+    <mergeCell ref="A193:F193"/>
+    <mergeCell ref="A197:B197"/>
+    <mergeCell ref="A210:F210"/>
+    <mergeCell ref="A223:F223"/>
+    <mergeCell ref="A214:F214"/>
+    <mergeCell ref="A512:F512"/>
+    <mergeCell ref="A516:B516"/>
+    <mergeCell ref="A530:F530"/>
+    <mergeCell ref="A539:B539"/>
+    <mergeCell ref="A448:B448"/>
+    <mergeCell ref="A460:B460"/>
+    <mergeCell ref="A456:F456"/>
+    <mergeCell ref="A469:F469"/>
+    <mergeCell ref="A473:B473"/>
+    <mergeCell ref="A484:F484"/>
+    <mergeCell ref="A488:B488"/>
+    <mergeCell ref="A92:F92"/>
+    <mergeCell ref="A108:B108"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A120:B120"/>
+    <mergeCell ref="A131:F131"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A274:F274"/>
+    <mergeCell ref="A292:F292"/>
+    <mergeCell ref="A266:F266"/>
+    <mergeCell ref="A278:F278"/>
+    <mergeCell ref="A351:F351"/>
+    <mergeCell ref="A296:B296"/>
+    <mergeCell ref="A314:F314"/>
+    <mergeCell ref="A318:B318"/>
+    <mergeCell ref="A333:F333"/>
+    <mergeCell ref="A342:B342"/>
+    <mergeCell ref="A357:B357"/>
+    <mergeCell ref="A368:F368"/>
+    <mergeCell ref="A372:B372"/>
+    <mergeCell ref="A383:F383"/>
+    <mergeCell ref="A387:B387"/>
+    <mergeCell ref="A405:F405"/>
+    <mergeCell ref="A409:B409"/>
+    <mergeCell ref="A421:F421"/>
+    <mergeCell ref="A434:B434"/>
+    <mergeCell ref="A444:F444"/>
+    <mergeCell ref="A559:B559"/>
+    <mergeCell ref="A555:F555"/>
+    <mergeCell ref="A573:F573"/>
+    <mergeCell ref="A589:B589"/>
+    <mergeCell ref="A598:F598"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
-  <conditionalFormatting sqref="C5:C21">
+  <conditionalFormatting sqref="D5:D21">
     <cfRule type="duplicateValues" dxfId="1" priority="19" stopIfTrue="1"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C28:C33">
+  <conditionalFormatting sqref="D29:D34">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>