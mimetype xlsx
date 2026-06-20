--- v3 (2026-05-01)
+++ v4 (2026-06-20)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 3/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 4/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3869" documentId="13_ncr:1_{378A9707-9C7D-4371-BC3F-CAF48A7D7FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D1A79404-9FBE-4DF3-9C9F-D487BC4EAD6B}"/>
+  <xr:revisionPtr revIDLastSave="4318" documentId="13_ncr:1_{378A9707-9C7D-4371-BC3F-CAF48A7D7FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31998FEE-DEB3-4FF8-81A7-8DFD63C01B82}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sedi A1" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Sedi A1'!$A$1:$F$605</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sedi A1'!$A$4:$F$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Sedi A1'!$A$1:$F$575</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2408" uniqueCount="536">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2418" uniqueCount="537">
   <si>
     <t>AREA DI ACCREDITAMENTO 1 - ELENCO COMPLETO SEDI OPERATIVE E ALTRE SEDI DI POLITICA ATTIVA</t>
   </si>
   <si>
     <t>Sedi operative area 1</t>
   </si>
   <si>
     <t>ADECCO ITALIA SPA</t>
   </si>
   <si>
     <t>Soggetto singolo</t>
   </si>
   <si>
     <t>Bologna</t>
   </si>
   <si>
     <t>San Giovanni In Persiceto</t>
   </si>
   <si>
     <t xml:space="preserve">Cesena </t>
   </si>
   <si>
     <t>Forlì-Cesena</t>
   </si>
   <si>
@@ -236,53 +236,50 @@
     <t>Via Peruzzi, 2</t>
   </si>
   <si>
     <t>Via Mulini, 35</t>
   </si>
   <si>
     <t>Via Martiri, 7</t>
   </si>
   <si>
     <t xml:space="preserve">Via G. Perlasca, 20 </t>
   </si>
   <si>
     <t>Via Edelweiss Rodriguez Senior, 13</t>
   </si>
   <si>
     <t xml:space="preserve">Via della Costituzione, 32
 </t>
   </si>
   <si>
     <t>FONDAZIONE CONSULENTI PER IL LAVORO</t>
   </si>
   <si>
     <t xml:space="preserve">Carpi </t>
   </si>
   <si>
-    <t>Bagnacavallo</t>
-[...1 lines deleted...]
-  <si>
     <t>Cesenatico</t>
   </si>
   <si>
     <t xml:space="preserve">Forlì Cesena </t>
   </si>
   <si>
     <t xml:space="preserve">Bologna </t>
   </si>
   <si>
     <t>Castel San Pietro</t>
   </si>
   <si>
     <t>Via Tortona,10</t>
   </si>
   <si>
     <t>Riccione</t>
   </si>
   <si>
     <t>FONDAZIONE ENAIP S. ZAVATTA RIMINI</t>
   </si>
   <si>
     <t>Soggetto capofila - Contratto di rete</t>
   </si>
   <si>
     <t>Via San Bartolomeo,48/A</t>
@@ -435,59 +432,50 @@
     <t>Comacchio</t>
   </si>
   <si>
     <t>ISTITUTO FORMAZIONE OPERATORI AZIENDALI</t>
   </si>
   <si>
     <t>Viale Aldo Moro, 64</t>
   </si>
   <si>
     <t>Corso della Repubblica, 5</t>
   </si>
   <si>
     <t>Via Scaglia Est, 19</t>
   </si>
   <si>
     <t>Viale L.C. Farini, 14</t>
   </si>
   <si>
     <t>Via Gianna Giglioli Valle, 11</t>
   </si>
   <si>
     <t>San Mauro Pascoli</t>
   </si>
   <si>
     <t xml:space="preserve">Sassuolo </t>
-  </si>
-[...7 lines deleted...]
-    <t>Via Caduti di Marzabotto, 36</t>
   </si>
   <si>
     <t>ISCOM E.R.</t>
   </si>
   <si>
     <t>Via A. Tiarini, 22</t>
   </si>
   <si>
     <t>Piazzale della Vittoria, 23</t>
   </si>
   <si>
     <t>Via G. Bruno, 118</t>
   </si>
   <si>
     <t xml:space="preserve">Galleria Zoffoli, 4 </t>
   </si>
   <si>
     <t>Via Radici in Piano, 149</t>
   </si>
   <si>
     <t>Sassuolo</t>
   </si>
   <si>
     <t>Finale Emilia</t>
   </si>
@@ -1048,78 +1036,53 @@
   <si>
     <t>Via Antonio Vivaldi, 13</t>
   </si>
   <si>
     <t>Via San Silvestro, 2/1</t>
   </si>
   <si>
     <t>Via Falcone Borsellino, 91</t>
   </si>
   <si>
     <t>Via Crociale, 4/C</t>
   </si>
   <si>
     <t>Via Milano, 19</t>
   </si>
   <si>
     <t>Via di Corticella,184/10</t>
   </si>
   <si>
     <t>Via Strada Quarta, 6/1D</t>
   </si>
   <si>
     <t>Via Dante Alighieri, 4/b</t>
   </si>
   <si>
-    <t>Via Zappiano, 1/G</t>
-[...20 lines deleted...]
-  <si>
     <t>Via dei Tigli, 1/B Frazione Villalta</t>
   </si>
   <si>
-    <t>Via Cairoli, 7/g</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Via F.lli Cervi, 3B </t>
   </si>
   <si>
     <t>Via Abbeveratoia, 65/A</t>
   </si>
   <si>
     <t>Via Prampolini, 2</t>
   </si>
   <si>
     <t>Via Meuccio Ruini, 12</t>
   </si>
   <si>
     <t>Piazza Salandra, 5/A</t>
   </si>
   <si>
     <t>Via Seganti, 73/F</t>
   </si>
   <si>
     <t>Via Faentina, 106</t>
   </si>
   <si>
     <t>FORM.ART SOC.CONS. A R.L.</t>
   </si>
   <si>
     <t>Via Marconi, 2</t>
@@ -1227,96 +1190,90 @@
     <t>Via Darsena, 57</t>
   </si>
   <si>
     <t>Via Caprera, 51 - Portogaribaldi</t>
   </si>
   <si>
     <t>Viale Buon Pastore, 43</t>
   </si>
   <si>
     <t>Via Castelnuovo, 10</t>
   </si>
   <si>
     <t>Via Filippo Corridoni, 13</t>
   </si>
   <si>
     <t>Via Bellaria Nuova, 512</t>
   </si>
   <si>
     <t>Via Mazzini, 182 A e B</t>
   </si>
   <si>
     <t>Via Diaz, 18/B</t>
   </si>
   <si>
     <t>IRECOOP EMILIA ROMAGNA SOCIETÀ COOPERATIVA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Via Calzoni, 1/3</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Via Di Roma, 108
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in
 quanto in progressiva chiusura.
 Resta operativa solamente per la
 conclusione dei programmi in
 corso</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Via Sonnino, 35/A
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in
 quanto in progressiva chiusura.
 Resta operativa solamente per la
 conclusione dei programmi in
 corso</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Via C.Grillenzoni, 3 </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Via dell' Arrigoni, 308
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in
 quanto in progressiva chiusura.
 Resta operativa solamente per la
 conclusione dei programmi in
 corso</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Via Baruffaldi, 14/18 </t>
   </si>
   <si>
     <t xml:space="preserve">Via Piave, 125 </t>
   </si>
   <si>
@@ -1359,53 +1316,50 @@
     <t>Viale Dei Mille,  86</t>
   </si>
   <si>
     <t>Via Porrettana, 63/2</t>
   </si>
   <si>
     <t>Via Pietro Cella, 58</t>
   </si>
   <si>
     <t>Via Camilla Partengo, 15/h</t>
   </si>
   <si>
     <t>Piazza Garibaldi, 35</t>
   </si>
   <si>
     <t>Via Ferriera, 4</t>
   </si>
   <si>
     <t>Piazza F. Angeloni, 70</t>
   </si>
   <si>
     <t>Via Gramsci, 5</t>
   </si>
   <si>
     <t>Via Circonvallazione Occidentale, 48/D</t>
-  </si>
-[...1 lines deleted...]
-    <t>Via Beverora, 16/F</t>
   </si>
   <si>
     <t>Via Cadoppi, 6/F</t>
   </si>
   <si>
     <t>Via Giorgio Caselli, 13</t>
   </si>
   <si>
     <t xml:space="preserve">Via della resistenza, 24/a </t>
   </si>
   <si>
     <t>Via Oreste Grassi, 1</t>
   </si>
   <si>
     <t>Via Caffarelli, 13</t>
   </si>
   <si>
     <t>Via di Roma, 266</t>
   </si>
   <si>
     <t>Viale Gramsci, 146 a/b</t>
   </si>
   <si>
     <t>Via Berengario, 41</t>
   </si>
@@ -1841,90 +1795,213 @@
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in quanto in progressiva chiusura. Resta operativa solamente per la conclusione dei programmi in corso</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Via Caterina Sforza, 45
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in quanto in progressiva chiusura. Resta operativa solamente per la conclusione dei programmi in corso</t>
     </r>
   </si>
+  <si>
+    <t>Via Salvo d'Acquisto, 1/A</t>
+  </si>
+  <si>
+    <t>Via Circonvallazione, 87</t>
+  </si>
+  <si>
+    <t>Via Pioppa, 235</t>
+  </si>
+  <si>
+    <t>Via G. Manfredi, 7</t>
+  </si>
+  <si>
+    <t>Via Giuseppe Rivani, 99</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Via Zappiano, 1/G 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non attiva per nuovi utenti in
+quanto in progressiva chiusura.
+Resta operativa solamente per la
+conclusione dei programmi in
+corso.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Via Calzoni, 1/3
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non attiva per nuovi utenti in
+quanto in progressiva chiusura.
+Resta operativa solamente per la
+conclusione dei programmi in
+corso.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Viale Italia, 47 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non attiva per nuovi utenti in
+quanto in progressiva chiusura.
+Resta operativa solamente per la
+conclusione dei programmi in
+corso.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Largo Gerra, 1
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non attiva per nuovi utenti in
+quanto in progressiva chiusura.
+Resta operativa solamente per la
+conclusione dei programmi in
+corso.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Via Caduti di Marzabotto, 36
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non attiva per nuovi utenti in
+quanto in progressiva chiusura.
+Resta operativa solamente per la
+conclusione dei programmi in
+corso.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Via C.Grillenzoni, 3 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Non attiva per nuovi utenti in
+quanto in progressiva chiusura.
+Resta operativa solamente per la
+conclusione dei programmi in
+corso.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Helvetica"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Ariel"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -1961,2630 +2038,303 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14993743705557422"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="128">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...18 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
-      </bottom>
-[...26 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...46 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
-[...7 lines deleted...]
-      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...1451 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="317">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...116 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...361 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...294 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="Normale 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color rgb="FF9C0006"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
@@ -4871,10451 +2621,10224 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G605"/>
+  <dimension ref="A1:G575"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A47" zoomScale="124" zoomScaleNormal="124" workbookViewId="0">
-      <selection activeCell="A39" sqref="A39:F55"/>
+    <sheetView tabSelected="1" zoomScale="124" zoomScaleNormal="124" workbookViewId="0">
+      <selection activeCell="D397" sqref="D397"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="9" style="21"/>
+    <col min="1" max="1" width="9" style="15"/>
     <col min="2" max="2" width="22.44140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="22.33203125" style="7" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="20.33203125" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.33203125" style="7" customWidth="1"/>
-    <col min="7" max="7" width="93.33203125" style="20" customWidth="1"/>
-    <col min="8" max="16384" width="9" style="21"/>
+    <col min="7" max="7" width="93.33203125" style="14" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="B1" s="289" t="s">
+      <c r="B1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="289"/>
-[...3 lines deleted...]
-    </row>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+    </row>
+    <row r="2" spans="1:6" ht="5.4" customHeight="1"/>
     <row r="3" spans="1:6">
-      <c r="A3" s="295" t="s">
+      <c r="A3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="295"/>
-[...3 lines deleted...]
-      <c r="F3" s="265"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="36"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="266" t="s">
-[...15 lines deleted...]
-        <v>514</v>
+      <c r="A4" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E4" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F4" s="28" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="296">
+      <c r="A5" s="29">
         <v>9158</v>
       </c>
-      <c r="B5" s="297" t="s">
+      <c r="B5" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="10" t="s">
+      <c r="C5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="296">
+      <c r="A6" s="29">
         <v>9158</v>
       </c>
-      <c r="B6" s="298" t="s">
+      <c r="B6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="10" t="s">
+      <c r="C6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="E6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="296">
+      <c r="A7" s="29">
         <v>9158</v>
       </c>
-      <c r="B7" s="298" t="s">
+      <c r="B7" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="10" t="s">
+      <c r="C7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="E7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="10" t="s">
+      <c r="F7" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="296">
+      <c r="A8" s="29">
         <v>9158</v>
       </c>
-      <c r="B8" s="298" t="s">
+      <c r="B8" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="C8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="E8" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="296">
+      <c r="A9" s="29">
         <v>9158</v>
       </c>
-      <c r="B9" s="298" t="s">
+      <c r="B9" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="10" t="s">
+      <c r="C9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>307</v>
+      </c>
+      <c r="E9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="10" t="s">
+      <c r="F9" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="296">
+      <c r="A10" s="29">
         <v>9158</v>
       </c>
-      <c r="B10" s="298" t="s">
+      <c r="B10" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="14" t="s">
+      <c r="C10" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="E10" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="F10" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="296">
+      <c r="A11" s="29">
         <v>9158</v>
       </c>
-      <c r="B11" s="298" t="s">
+      <c r="B11" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="10" t="s">
+      <c r="C11" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="10" t="s">
+      <c r="E11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="296">
+      <c r="A12" s="29">
         <v>9158</v>
       </c>
-      <c r="B12" s="298" t="s">
+      <c r="B12" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="14" t="s">
+      <c r="C12" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="E12" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="14" t="s">
+      <c r="F12" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="296">
+      <c r="A13" s="29">
         <v>9158</v>
       </c>
-      <c r="B13" s="298" t="s">
+      <c r="B13" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C13" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="14" t="s">
+      <c r="C13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="E13" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="14" t="s">
+      <c r="F13" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="296">
+      <c r="A14" s="29">
         <v>9158</v>
       </c>
-      <c r="B14" s="298" t="s">
+      <c r="B14" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="10" t="s">
+      <c r="C14" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E14" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="14" t="s">
+      <c r="F14" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="71.400000000000006">
-      <c r="A15" s="299">
+      <c r="A15" s="32">
         <v>9158</v>
       </c>
-      <c r="B15" s="300" t="s">
+      <c r="B15" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="301" t="s">
+      <c r="F15" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="296">
+      <c r="A16" s="29">
         <v>9158</v>
       </c>
-      <c r="B16" s="297" t="s">
+      <c r="B16" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="10" t="s">
+      <c r="C16" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="E16" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="F16" s="10" t="s">
+      <c r="F16" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="296">
+      <c r="A17" s="29">
         <v>9158</v>
       </c>
-      <c r="B17" s="297" t="s">
+      <c r="B17" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="10" t="s">
+      <c r="C17" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="E17" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="F17" s="14" t="s">
+      <c r="F17" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="15"/>
+      <c r="G17" s="12"/>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="296">
+      <c r="A18" s="29">
         <v>9158</v>
       </c>
-      <c r="B18" s="297" t="s">
+      <c r="B18" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="10" t="s">
+      <c r="C18" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="E18" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F18" s="14" t="s">
+      <c r="F18" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="G18" s="15"/>
+      <c r="G18" s="12"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="296">
+      <c r="A19" s="29">
         <v>9158</v>
       </c>
-      <c r="B19" s="297" t="s">
+      <c r="B19" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="10" t="s">
-[...8 lines deleted...]
-      <c r="F19" s="14" t="s">
+      <c r="C19" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="F19" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="G19" s="15"/>
+      <c r="G19" s="12"/>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="296">
+      <c r="A20" s="29">
         <v>9158</v>
       </c>
-      <c r="B20" s="297" t="s">
+      <c r="B20" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C20" s="10" t="s">
-[...8 lines deleted...]
-      <c r="F20" s="14" t="s">
+      <c r="C20" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="G20" s="15"/>
-[...10 lines deleted...]
-      <c r="A22" s="302" t="s">
+      <c r="G20" s="12"/>
+    </row>
+    <row r="21" spans="1:7" ht="15" customHeight="1">
+      <c r="A21" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="302"/>
-[...3 lines deleted...]
-      <c r="F22" s="302"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C22" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E22" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F22" s="28" t="s">
+        <v>504</v>
+      </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="266" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A23" s="6"/>
+      <c r="B23" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="6"/>
-[...6 lines deleted...]
-      <c r="F24" s="3"/>
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
     </row>
     <row r="26" spans="1:7">
       <c r="B26" s="5"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
     </row>
-    <row r="27" spans="1:7" ht="15" customHeight="1" thickBot="1">
-      <c r="A27" s="306" t="s">
+    <row r="27" spans="1:7" ht="15" customHeight="1">
+      <c r="A27" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B27" s="307"/>
-[...9 lines deleted...]
-      <c r="B28" s="124" t="s">
+      <c r="B27" s="53"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="9"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B28" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C28" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E28" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F28" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="30" t="s">
+        <v>509</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="30" t="s">
         <v>510</v>
       </c>
-      <c r="C28" s="125" t="s">
+      <c r="B30" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="22.8">
+      <c r="A31" s="30" t="s">
         <v>511</v>
       </c>
-      <c r="D28" s="125" t="s">
+      <c r="B31" s="38" t="s">
+        <v>206</v>
+      </c>
+      <c r="C31" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>296</v>
+      </c>
+      <c r="E31" s="39" t="s">
+        <v>207</v>
+      </c>
+      <c r="F31" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="12"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="30" t="s">
         <v>512</v>
       </c>
-      <c r="E28" s="125" t="s">
+      <c r="B32" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="30" t="s">
         <v>513</v>
       </c>
-      <c r="F28" s="125" t="s">
-[...16 lines deleted...]
-      <c r="E29" s="118" t="s">
+      <c r="B33" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="15" customHeight="1">
+      <c r="A34" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="51"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B35" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C35" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E35" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F35" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="53"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="9"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B39" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C39" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D39" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E39" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F39" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="71.400000000000006">
+      <c r="A40" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="12"/>
+    </row>
+    <row r="41" spans="1:7" ht="22.8">
+      <c r="A41" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="22.8">
+      <c r="A42" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="22.8">
+      <c r="A43" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="22.8">
+      <c r="A44" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="16"/>
+    </row>
+    <row r="45" spans="1:7" ht="75.599999999999994" customHeight="1">
+      <c r="A45" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="22.8">
+      <c r="A46" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="22.8">
+      <c r="A47" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="22.8">
+      <c r="A48" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="E48" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="118" t="s">
+      <c r="F48" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
-[...12 lines deleted...]
-      <c r="E30" s="10" t="s">
+    <row r="49" spans="1:6" ht="22.8">
+      <c r="A49" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="22.8">
+      <c r="A50" s="6">
+        <v>9232</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15" customHeight="1">
+      <c r="A51" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B51" s="51"/>
+      <c r="C51" s="51"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="51"/>
+      <c r="F51" s="51"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C52" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D52" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E52" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F52" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
+    </row>
+    <row r="55" spans="1:6" ht="15" customHeight="1">
+      <c r="A55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B55" s="49"/>
+      <c r="C55" s="49"/>
+      <c r="D55" s="49"/>
+      <c r="E55" s="49"/>
+      <c r="F55" s="49"/>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B56" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C56" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D56" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E56" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F56" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="22.8">
+      <c r="A57" s="6">
+        <v>9340</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="22.8">
+      <c r="A58" s="6">
+        <v>9340</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="22.8">
+      <c r="A59" s="6">
+        <v>9340</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="22.8">
+      <c r="A60" s="6">
+        <v>9340</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="22.8">
+      <c r="A61" s="6">
+        <v>9340</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E61" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F30" s="10" t="s">
+      <c r="F61" s="1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="22.8">
-[...53 lines deleted...]
-      <c r="E33" s="43" t="s">
+    <row r="62" spans="1:6" ht="22.8">
+      <c r="A62" s="6">
+        <v>9340</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="22.8">
+      <c r="A63" s="6">
+        <v>9340</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="22.8">
+      <c r="A64" s="6">
+        <v>9340</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="15" customHeight="1">
+      <c r="A65" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="51"/>
+      <c r="C65" s="51"/>
+      <c r="D65" s="51"/>
+      <c r="E65" s="51"/>
+      <c r="F65" s="51"/>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B66" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C66" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D66" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E66" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F66" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1"/>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B69" s="50"/>
+      <c r="C69" s="37"/>
+      <c r="D69" s="23"/>
+      <c r="E69" s="23"/>
+      <c r="F69" s="9"/>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B70" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C70" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D70" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E70" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F70" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="34.200000000000003">
+      <c r="A71" s="6">
+        <v>11</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E71" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F33" s="43" t="s">
+      <c r="F71" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="15" thickBot="1">
-[...132 lines deleted...]
-      <c r="E43" s="1" t="s">
+    <row r="72" spans="1:7" ht="34.200000000000003">
+      <c r="A72" s="6">
+        <v>11</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E72" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F43" s="41" t="s">
+      <c r="F72" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-[...256 lines deleted...]
-      <c r="E59" s="45" t="s">
+      <c r="G72" s="12"/>
+    </row>
+    <row r="73" spans="1:7" ht="34.200000000000003">
+      <c r="A73" s="6">
+        <v>11</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E73" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F59" s="72" t="s">
+      <c r="F73" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-[...217 lines deleted...]
-      </c>
+      <c r="G73" s="12"/>
     </row>
     <row r="74" spans="1:7" ht="34.200000000000003">
-      <c r="A74" s="176">
+      <c r="A74" s="6">
         <v>11</v>
       </c>
-      <c r="B74" s="51" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="45" t="s">
+      <c r="B74" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D74" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="45" t="s">
+      <c r="D74" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F74" s="72" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75" spans="1:7" ht="34.200000000000003">
-      <c r="A75" s="183">
+      <c r="A75" s="6">
         <v>11</v>
       </c>
-      <c r="B75" s="30" t="s">
-        <v>205</v>
+      <c r="B75" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="E75" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F75" s="41" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="15"/>
     </row>
     <row r="76" spans="1:7" ht="34.200000000000003">
-      <c r="A76" s="183">
+      <c r="A76" s="6">
         <v>11</v>
       </c>
-      <c r="B76" s="30" t="s">
-        <v>205</v>
+      <c r="B76" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="G76" s="15"/>
+        <v>29</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="77" spans="1:7" ht="34.200000000000003">
-      <c r="A77" s="183">
+      <c r="A77" s="6">
         <v>11</v>
       </c>
-      <c r="B77" s="30" t="s">
-        <v>205</v>
+      <c r="B77" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>26</v>
+        <v>288</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      <c r="A78" s="183">
+        <v>21</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="40.200000000000003" customHeight="1">
+      <c r="A78" s="6">
         <v>11</v>
       </c>
-      <c r="B78" s="30" t="s">
-        <v>205</v>
+      <c r="B78" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G78" s="16"/>
     </row>
     <row r="79" spans="1:7" ht="34.200000000000003">
-      <c r="A79" s="183">
+      <c r="A79" s="6">
         <v>11</v>
       </c>
-      <c r="B79" s="30" t="s">
-        <v>205</v>
+      <c r="B79" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>293</v>
+        <v>208</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      <c r="A80" s="183">
+        <v>22</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G79" s="10"/>
+    </row>
+    <row r="80" spans="1:7" s="17" customFormat="1" ht="34.200000000000003">
+      <c r="A80" s="6">
         <v>11</v>
       </c>
-      <c r="B80" s="12" t="s">
-        <v>205</v>
+      <c r="B80" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>21</v>
-[...6 lines deleted...]
-      <c r="A81" s="183">
+        <v>31</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80" s="10"/>
+    </row>
+    <row r="81" spans="1:7" ht="34.200000000000003">
+      <c r="A81" s="6">
         <v>11</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>291</v>
+        <v>32</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="G81" s="23"/>
+        <v>9</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G81" s="10"/>
     </row>
     <row r="82" spans="1:7" ht="34.200000000000003">
-      <c r="A82" s="183">
+      <c r="A82" s="6">
         <v>11</v>
       </c>
-      <c r="B82" s="12" t="s">
-        <v>205</v>
+      <c r="B82" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>212</v>
+        <v>33</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="A83" s="183">
+        <v>10</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="34.200000000000003">
+      <c r="A83" s="6">
         <v>11</v>
       </c>
-      <c r="B83" s="137" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="45" t="s">
+      <c r="B83" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D83" s="45" t="s">
-[...8 lines deleted...]
-      <c r="G83" s="13"/>
+      <c r="D83" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="84" spans="1:7" ht="34.200000000000003">
-      <c r="A84" s="183">
+      <c r="A84" s="6">
         <v>11</v>
       </c>
-      <c r="B84" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="30" t="s">
+      <c r="B84" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>32</v>
+        <v>285</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="G84" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G84" s="12"/>
     </row>
     <row r="85" spans="1:7" ht="34.200000000000003">
-      <c r="A85" s="183">
+      <c r="A85" s="6">
         <v>11</v>
       </c>
-      <c r="B85" s="12" t="s">
-        <v>205</v>
+      <c r="B85" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D85" s="83" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D85" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="12"/>
     </row>
     <row r="86" spans="1:7" ht="34.200000000000003">
-      <c r="A86" s="183">
+      <c r="A86" s="6">
         <v>11</v>
       </c>
-      <c r="B86" s="137" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="45" t="s">
+      <c r="B86" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D86" s="45" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D86" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G86" s="12"/>
     </row>
     <row r="87" spans="1:7" ht="34.200000000000003">
-      <c r="A87" s="183">
+      <c r="A87" s="6">
         <v>11</v>
       </c>
-      <c r="B87" s="12" t="s">
-        <v>205</v>
+      <c r="B87" s="1" t="s">
+        <v>201</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="E87" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="12"/>
+    </row>
+    <row r="88" spans="1:7" ht="15" customHeight="1">
+      <c r="A88" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B88" s="51"/>
+      <c r="C88" s="51"/>
+      <c r="D88" s="51"/>
+      <c r="E88" s="51"/>
+      <c r="F88" s="51"/>
+      <c r="G88" s="12"/>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B89" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C89" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D89" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E89" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F89" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="G89" s="12"/>
+    </row>
+    <row r="90" spans="1:7" ht="34.200000000000003">
+      <c r="A90" s="6">
+        <v>11</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" s="12"/>
+    </row>
+    <row r="91" spans="1:7" ht="34.200000000000003">
+      <c r="A91" s="6">
+        <v>11</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G91" s="12"/>
+    </row>
+    <row r="92" spans="1:7" ht="34.200000000000003">
+      <c r="A92" s="6">
+        <v>11</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C92" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E92" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F92" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="F87" s="41" t="s">
+      <c r="G92" s="12"/>
+    </row>
+    <row r="93" spans="1:7" ht="34.200000000000003">
+      <c r="A93" s="6">
+        <v>11</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F93" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="G87" s="15"/>
-[...2 lines deleted...]
-      <c r="A88" s="183">
+      <c r="G93" s="12"/>
+    </row>
+    <row r="94" spans="1:7" ht="34.200000000000003">
+      <c r="A94" s="6">
         <v>11</v>
       </c>
-      <c r="B88" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="1" t="s">
+      <c r="B94" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C94" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="D88" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="1" t="s">
+      <c r="D94" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G94" s="12"/>
+    </row>
+    <row r="95" spans="1:7" ht="34.200000000000003">
+      <c r="A95" s="6">
+        <v>11</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" s="12"/>
+    </row>
+    <row r="96" spans="1:7" ht="34.200000000000003">
+      <c r="A96" s="6">
+        <v>11</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G96" s="12"/>
+    </row>
+    <row r="97" spans="1:7" ht="34.200000000000003">
+      <c r="A97" s="6">
+        <v>11</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G97" s="12"/>
+    </row>
+    <row r="98" spans="1:7" ht="34.200000000000003">
+      <c r="A98" s="6">
+        <v>11</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G98" s="12"/>
+    </row>
+    <row r="99" spans="1:7" ht="34.200000000000003">
+      <c r="A99" s="6">
+        <v>11</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="12"/>
+    </row>
+    <row r="100" spans="1:7" ht="34.200000000000003">
+      <c r="A100" s="6">
+        <v>11</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100" s="12"/>
+    </row>
+    <row r="101" spans="1:7" ht="34.200000000000003">
+      <c r="A101" s="6">
+        <v>11</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="34.200000000000003">
+      <c r="A102" s="6">
+        <v>11</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B104" s="50"/>
+      <c r="C104" s="37"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="9"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B105" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C105" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D105" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E105" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F105" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="6">
+        <v>13632</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="6">
+        <v>13632</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="6">
+        <v>13632</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E108" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F88" s="41" t="s">
-[...310 lines deleted...]
-      <c r="E104" s="1" t="s">
+      <c r="F108" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="6">
+        <v>13632</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E109" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F104" s="41" t="s">
-[...72 lines deleted...]
-        <v>514</v>
+      <c r="F109" s="1" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="6">
         <v>13632</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="E110" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="G110" s="12"/>
+    </row>
+    <row r="111" spans="1:7" ht="15" customHeight="1">
+      <c r="A111" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B111" s="51"/>
+      <c r="C111" s="51"/>
+      <c r="D111" s="51"/>
+      <c r="E111" s="51"/>
+      <c r="F111" s="51"/>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B112" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C112" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D112" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E112" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F112" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1"/>
+      <c r="F113" s="1"/>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="C114" s="25"/>
+      <c r="E114" s="25"/>
+      <c r="F114" s="25"/>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B115" s="50"/>
+      <c r="C115" s="37"/>
+      <c r="D115" s="23"/>
+      <c r="E115" s="23"/>
+      <c r="F115" s="9"/>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B116" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C116" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D116" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E116" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F116" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="22.8">
+      <c r="A117" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="22.8">
+      <c r="A118" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="22.8">
+      <c r="A119" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E119" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F110" s="1" t="s">
-[...16 lines deleted...]
-      <c r="E111" s="1" t="s">
+      <c r="F119" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="22.8">
+      <c r="A120" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="22.8">
+      <c r="A121" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="22.8">
+      <c r="A122" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="22.8">
+      <c r="A123" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="22.8">
+      <c r="A124" s="6">
+        <v>6546</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="15" customHeight="1">
+      <c r="A125" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B125" s="51"/>
+      <c r="C125" s="51"/>
+      <c r="D125" s="51"/>
+      <c r="E125" s="51"/>
+      <c r="F125" s="51"/>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B126" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C126" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D126" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E126" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F126" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="1"/>
+      <c r="B127" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1"/>
+      <c r="F127" s="1"/>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="7"/>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B130" s="50"/>
+      <c r="C130" s="23"/>
+      <c r="D130" s="23"/>
+      <c r="E130" s="23"/>
+      <c r="F130" s="9"/>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B131" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C131" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D131" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E131" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F131" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="22.8">
+      <c r="A132" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D132" s="41" t="s">
+        <v>259</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="22.8">
+      <c r="A133" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="22.8">
+      <c r="A134" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="22.8">
+      <c r="A135" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D135" s="41" t="s">
+        <v>256</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="22.8">
+      <c r="A136" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="22.8">
+      <c r="A137" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="22.8">
+      <c r="A138" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="22.8">
+      <c r="A139" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D139" s="41" t="s">
+        <v>252</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="22.8">
+      <c r="A140" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E140" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F111" s="41" t="s">
-[...16 lines deleted...]
-      <c r="E112" s="116" t="s">
+      <c r="F140" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="15" customHeight="1">
+      <c r="A141" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B141" s="51"/>
+      <c r="C141" s="51"/>
+      <c r="D141" s="51"/>
+      <c r="E141" s="51"/>
+      <c r="F141" s="51"/>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B142" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C142" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D142" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E142" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F142" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="22.8">
+      <c r="A143" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="22.8">
+      <c r="A144" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="22.8">
+      <c r="A145" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="22.8">
+      <c r="A146" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D146" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" s="17" customFormat="1" ht="22.8">
+      <c r="A147" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D147" s="41" t="s">
+        <v>489</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G147" s="16"/>
+    </row>
+    <row r="148" spans="1:7" ht="22.8">
+      <c r="A148" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="22.8">
+      <c r="A149" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="22.8">
+      <c r="A150" s="6">
+        <v>14341</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="15" customHeight="1">
+      <c r="A152" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B152" s="49"/>
+      <c r="C152" s="49"/>
+      <c r="D152" s="49"/>
+      <c r="E152" s="49"/>
+      <c r="F152" s="49"/>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B153" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C153" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D153" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E153" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F153" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="22.8">
+      <c r="A154" s="6">
+        <v>9274</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="22.8">
+      <c r="A155" s="6">
+        <v>9274</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="12"/>
+    </row>
+    <row r="156" spans="1:7" ht="22.8">
+      <c r="A156" s="6">
+        <v>9274</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156" s="10"/>
+    </row>
+    <row r="157" spans="1:7" ht="22.8">
+      <c r="A157" s="6">
+        <v>9274</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="22.8">
+      <c r="A158" s="6">
+        <v>9274</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="22.8">
+      <c r="A159" s="6">
+        <v>9274</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="15" customHeight="1">
+      <c r="A160" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B160" s="51"/>
+      <c r="C160" s="51"/>
+      <c r="D160" s="51"/>
+      <c r="E160" s="51"/>
+      <c r="F160" s="51"/>
+      <c r="G160" s="12"/>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B161" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C161" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D161" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E161" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F161" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" s="1"/>
+      <c r="B162" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1"/>
+      <c r="F162" s="1"/>
+    </row>
+    <row r="164" spans="1:7" ht="15" customHeight="1">
+      <c r="A164" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B164" s="50"/>
+      <c r="C164" s="37"/>
+      <c r="D164" s="23"/>
+      <c r="E164" s="23"/>
+      <c r="F164" s="9"/>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B165" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C165" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D165" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E165" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F165" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="6">
+        <v>93</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" s="6">
+        <v>93</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" s="6">
+        <v>93</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" s="6">
+        <v>93</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" s="6">
+        <v>93</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G170" s="12"/>
+    </row>
+    <row r="171" spans="1:7" ht="15" customHeight="1">
+      <c r="A171" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B171" s="51"/>
+      <c r="C171" s="51"/>
+      <c r="D171" s="51"/>
+      <c r="E171" s="51"/>
+      <c r="F171" s="51"/>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B172" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C172" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D172" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E172" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F172" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" s="1"/>
+      <c r="B173" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1"/>
+      <c r="F173" s="1"/>
+    </row>
+    <row r="175" spans="1:7" ht="15" customHeight="1">
+      <c r="A175" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B175" s="49"/>
+      <c r="C175" s="49"/>
+      <c r="D175" s="49"/>
+      <c r="E175" s="49"/>
+      <c r="F175" s="49"/>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B176" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C176" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D176" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E176" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F176" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" s="6">
+        <v>9283</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" s="6">
+        <v>9283</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178" s="18"/>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" s="6">
+        <v>9283</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" s="6">
+        <v>9283</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" s="6">
+        <v>9283</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D181" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="E181" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F112" s="72" t="s">
-[...16 lines deleted...]
-      <c r="E113" s="52" t="s">
+      <c r="F181" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G181" s="12"/>
+    </row>
+    <row r="182" spans="1:7" ht="22.8">
+      <c r="A182" s="6">
+        <v>9283</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D182" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G182" s="12"/>
+    </row>
+    <row r="183" spans="1:7" ht="15" customHeight="1">
+      <c r="A183" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B183" s="51"/>
+      <c r="C183" s="51"/>
+      <c r="D183" s="51"/>
+      <c r="E183" s="51"/>
+      <c r="F183" s="51"/>
+      <c r="G183" s="12"/>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B184" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C184" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D184" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E184" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F184" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" s="1"/>
+      <c r="B185" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1"/>
+      <c r="F185" s="1"/>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B187" s="50"/>
+      <c r="C187" s="37"/>
+      <c r="D187" s="23"/>
+      <c r="E187" s="23"/>
+      <c r="F187" s="9"/>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B188" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C188" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D188" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E188" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F188" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="74.400000000000006" customHeight="1">
+      <c r="A189" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F113" s="198" t="s">
-[...16 lines deleted...]
-      <c r="E114" s="144" t="s">
+    </row>
+    <row r="190" spans="1:7" ht="36" customHeight="1">
+      <c r="A190" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A191" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A192" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A193" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A194" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A195" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E195" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F195" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F114" s="199" t="s">
-[...9 lines deleted...]
-      <c r="A116" s="279" t="s">
+    </row>
+    <row r="196" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A196" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F196" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="36.6" customHeight="1">
+      <c r="A197" s="6">
+        <v>9215</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="15" customHeight="1">
+      <c r="A198" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B116" s="280"/>
-[...6 lines deleted...]
-      <c r="A117" s="186" t="s">
+      <c r="B198" s="51"/>
+      <c r="C198" s="51"/>
+      <c r="D198" s="51"/>
+      <c r="E198" s="51"/>
+      <c r="F198" s="51"/>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B199" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C199" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D199" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E199" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F199" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" s="1"/>
+      <c r="B200" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1"/>
+      <c r="F200" s="1"/>
+    </row>
+    <row r="202" spans="1:7" ht="15" customHeight="1">
+      <c r="A202" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B202" s="51"/>
+      <c r="C202" s="51"/>
+      <c r="D202" s="51"/>
+      <c r="E202" s="51"/>
+      <c r="F202" s="51"/>
+      <c r="G202" s="12"/>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B203" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C203" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D203" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E203" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F203" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="22.8">
+      <c r="A204" s="6">
+        <v>224</v>
+      </c>
+      <c r="B204" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="22.8">
+      <c r="A205" s="6">
+        <v>224</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="22.8">
+      <c r="A206" s="6">
+        <v>224</v>
+      </c>
+      <c r="B206" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="22.8">
+      <c r="A207" s="6">
+        <v>224</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="22.8">
+      <c r="A208" s="6">
+        <v>224</v>
+      </c>
+      <c r="B208" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" ht="22.8">
+      <c r="A209" s="6">
+        <v>224</v>
+      </c>
+      <c r="B209" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="15" customHeight="1">
+      <c r="A210" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B210" s="51"/>
+      <c r="C210" s="51"/>
+      <c r="D210" s="51"/>
+      <c r="E210" s="51"/>
+      <c r="F210" s="51"/>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B211" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C211" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D211" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E211" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F211" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="22.8">
+      <c r="A212" s="6">
+        <v>224</v>
+      </c>
+      <c r="B212" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" ht="22.8">
+      <c r="A213" s="6">
+        <v>224</v>
+      </c>
+      <c r="B213" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" ht="22.8">
+      <c r="A214" s="6">
+        <v>224</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="22.8">
+      <c r="A215" s="6">
+        <v>224</v>
+      </c>
+      <c r="B215" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="B216" s="5"/>
+      <c r="D216" s="2"/>
+      <c r="E216" s="2"/>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B217" s="50"/>
+      <c r="C217" s="37"/>
+      <c r="D217" s="23"/>
+      <c r="E217" s="23"/>
+      <c r="F217" s="9"/>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B218" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C218" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D218" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E218" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F218" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="24">
+      <c r="A219" s="35">
+        <v>245</v>
+      </c>
+      <c r="B219" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="24">
+      <c r="A220" s="35">
+        <v>245</v>
+      </c>
+      <c r="B220" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="24">
+      <c r="A221" s="35">
+        <v>245</v>
+      </c>
+      <c r="B221" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E221" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="24">
+      <c r="A222" s="35">
+        <v>245</v>
+      </c>
+      <c r="B222" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="24">
+      <c r="A223" s="35">
+        <v>245</v>
+      </c>
+      <c r="B223" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="24">
+      <c r="A224" s="35">
+        <v>245</v>
+      </c>
+      <c r="B224" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="24">
+      <c r="A225" s="35">
+        <v>245</v>
+      </c>
+      <c r="B225" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="24">
+      <c r="A226" s="35">
+        <v>245</v>
+      </c>
+      <c r="B226" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="24">
+      <c r="A227" s="35">
+        <v>245</v>
+      </c>
+      <c r="B227" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="24">
+      <c r="A228" s="35">
+        <v>245</v>
+      </c>
+      <c r="B228" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G228" s="16"/>
+    </row>
+    <row r="229" spans="1:7" ht="24">
+      <c r="A229" s="35">
+        <v>245</v>
+      </c>
+      <c r="B229" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="24">
+      <c r="A230" s="35">
+        <v>245</v>
+      </c>
+      <c r="B230" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="24">
+      <c r="A231" s="35">
+        <v>245</v>
+      </c>
+      <c r="B231" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="15" customHeight="1">
+      <c r="A232" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B232" s="51"/>
+      <c r="C232" s="51"/>
+      <c r="D232" s="51"/>
+      <c r="E232" s="51"/>
+      <c r="F232" s="51"/>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B233" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C233" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D233" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E233" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F233" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234" s="1"/>
+      <c r="B234" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C234" s="1"/>
+      <c r="D234" s="1"/>
+      <c r="E234" s="1"/>
+      <c r="F234" s="1"/>
+    </row>
+    <row r="236" spans="1:7" s="7" customFormat="1">
+      <c r="A236" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B236" s="53"/>
+      <c r="C236" s="37"/>
+      <c r="D236" s="37"/>
+      <c r="E236" s="37"/>
+      <c r="F236" s="36"/>
+      <c r="G236" s="14"/>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B237" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C237" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D237" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E237" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F237" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="22.8">
+      <c r="A238" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="22.8">
+      <c r="A239" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="22.8">
+      <c r="A240" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="22.8">
+      <c r="A241" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="22.8">
+      <c r="A242" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="22.8">
+      <c r="A243" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="22.8">
+      <c r="A244" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="26.4" customHeight="1">
+      <c r="A245" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="22.8">
+      <c r="A246" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="15" customHeight="1">
+      <c r="A247" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B247" s="51"/>
+      <c r="C247" s="51"/>
+      <c r="D247" s="51"/>
+      <c r="E247" s="51"/>
+      <c r="F247" s="51"/>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B248" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C248" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D248" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E248" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F248" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="22.8">
+      <c r="A249" s="6">
+        <v>4220</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="15" customHeight="1">
+      <c r="A251" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B251" s="49"/>
+      <c r="C251" s="49"/>
+      <c r="D251" s="49"/>
+      <c r="E251" s="49"/>
+      <c r="F251" s="49"/>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B252" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C252" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D252" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E252" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F252" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253" s="6">
+        <v>12016</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F253" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G253" s="18"/>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254" s="6">
+        <v>12016</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255" s="6">
+        <v>12016</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F255" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7">
+      <c r="A256" s="6">
+        <v>12016</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257" s="6">
+        <v>12016</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="15" customHeight="1">
+      <c r="A258" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B258" s="51"/>
+      <c r="C258" s="51"/>
+      <c r="D258" s="51"/>
+      <c r="E258" s="51"/>
+      <c r="F258" s="51"/>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B259" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C259" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D259" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E259" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F259" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260" s="6"/>
+      <c r="B260" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C260" s="1"/>
+      <c r="D260" s="3"/>
+      <c r="E260" s="3"/>
+      <c r="F260" s="3"/>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="G261" s="12"/>
+    </row>
+    <row r="262" spans="1:7" ht="15" customHeight="1">
+      <c r="A262" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B262" s="49"/>
+      <c r="C262" s="49"/>
+      <c r="D262" s="49"/>
+      <c r="E262" s="49"/>
+      <c r="F262" s="49"/>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B263" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C263" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D263" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E263" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F263" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D264" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="B117" s="138" t="s">
-[...17 lines deleted...]
-      <c r="B118" s="131" t="s">
+      <c r="E264" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F265" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F266" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F267" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7">
+      <c r="A273" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273" s="12"/>
+    </row>
+    <row r="274" spans="1:7">
+      <c r="A274" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="22.8">
+      <c r="A275" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7">
+      <c r="A276" s="6">
+        <v>9167</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277" s="6">
+        <v>9165</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="E277" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F277" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G277" s="12"/>
+    </row>
+    <row r="278" spans="1:7" ht="15.6" customHeight="1">
+      <c r="A278" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B278" s="51"/>
+      <c r="C278" s="51"/>
+      <c r="D278" s="51"/>
+      <c r="E278" s="51"/>
+      <c r="F278" s="51"/>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="A279" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B279" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C279" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D279" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E279" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F279" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280" s="6"/>
+      <c r="B280" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C118" s="132"/>
-[...10 lines deleted...]
-      <c r="A120" s="268" t="s">
+      <c r="C280" s="1"/>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1"/>
+      <c r="F280" s="1"/>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="B281" s="5"/>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B120" s="269"/>
-[...38 lines deleted...]
-      <c r="E122" s="45" t="s">
+      <c r="B282" s="50"/>
+      <c r="C282" s="37"/>
+      <c r="D282" s="23"/>
+      <c r="E282" s="23"/>
+      <c r="F282" s="22"/>
+    </row>
+    <row r="283" spans="1:7">
+      <c r="A283" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B283" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C283" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D283" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E283" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F283" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="22.8">
+      <c r="A284" s="6">
+        <v>260</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G284" s="12"/>
+    </row>
+    <row r="285" spans="1:7" ht="22.8">
+      <c r="A285" s="6">
+        <v>260</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" ht="22.8">
+      <c r="A286" s="6">
+        <v>260</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" ht="22.8">
+      <c r="A287" s="6">
+        <v>260</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F287" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="22.8">
+      <c r="A288" s="6">
+        <v>260</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" ht="22.8">
+      <c r="A289" s="6">
+        <v>260</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="22.8">
+      <c r="A290" s="6">
+        <v>260</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E290" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F122" s="72" t="s">
+      <c r="F290" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="123" spans="1:7" ht="22.8">
-[...12 lines deleted...]
-      <c r="E123" s="83" t="s">
+    <row r="291" spans="1:7" ht="22.8">
+      <c r="A291" s="6">
+        <v>260</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" ht="22.8">
+      <c r="A292" s="6">
+        <v>260</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="22.8">
+      <c r="A293" s="6">
+        <v>260</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="22.8">
+      <c r="A294" s="6">
+        <v>260</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="E294" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F123" s="84" t="s">
+      <c r="F294" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="124" spans="1:7" ht="22.8">
-[...12 lines deleted...]
-      <c r="E124" s="51" t="s">
+    <row r="295" spans="1:7" ht="22.8">
+      <c r="A295" s="6">
+        <v>260</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F295" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" ht="22.8">
+      <c r="A296" s="6">
+        <v>260</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="22.8">
+      <c r="A297" s="6">
+        <v>260</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" ht="22.8">
+      <c r="A298" s="6">
+        <v>260</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G298" s="12"/>
+    </row>
+    <row r="299" spans="1:7" ht="15" customHeight="1">
+      <c r="A299" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="B299" s="51"/>
+      <c r="C299" s="51"/>
+      <c r="D299" s="51"/>
+      <c r="E299" s="51"/>
+      <c r="F299" s="51"/>
+      <c r="G299" s="12"/>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B300" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C300" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D300" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E300" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F300" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="G300" s="12"/>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301" s="1"/>
+      <c r="B301" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C301" s="1"/>
+      <c r="D301" s="1"/>
+      <c r="E301" s="1"/>
+      <c r="F301" s="1"/>
+      <c r="G301" s="12"/>
+    </row>
+    <row r="302" spans="1:7">
+      <c r="G302" s="12"/>
+    </row>
+    <row r="303" spans="1:7">
+      <c r="A303" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B303" s="50"/>
+      <c r="C303" s="37"/>
+      <c r="D303" s="23"/>
+      <c r="E303" s="23"/>
+      <c r="F303" s="9"/>
+      <c r="G303" s="12"/>
+    </row>
+    <row r="304" spans="1:7">
+      <c r="A304" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B304" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C304" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D304" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E304" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F304" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="G304" s="12"/>
+    </row>
+    <row r="305" spans="1:7" ht="22.8">
+      <c r="A305" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F305" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G305" s="12"/>
+    </row>
+    <row r="306" spans="1:7" ht="22.8">
+      <c r="A306" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F306" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306" s="12"/>
+    </row>
+    <row r="307" spans="1:7" ht="75.599999999999994" customHeight="1">
+      <c r="A307" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F307" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F124" s="72" t="s">
-[...16 lines deleted...]
-      <c r="E125" s="1" t="s">
+    </row>
+    <row r="308" spans="1:7" ht="22.8">
+      <c r="A308" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" ht="22.8">
+      <c r="A309" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F309" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" ht="22.8">
+      <c r="A310" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F310" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G310" s="12"/>
+    </row>
+    <row r="311" spans="1:7" ht="22.8">
+      <c r="A311" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F311" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G311" s="12"/>
+    </row>
+    <row r="312" spans="1:7" ht="22.8">
+      <c r="A312" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F312" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G312" s="12"/>
+    </row>
+    <row r="313" spans="1:7" ht="22.8">
+      <c r="A313" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E313" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F125" s="41" t="s">
+      <c r="F313" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="126" spans="1:7" ht="22.8">
-[...72 lines deleted...]
-      <c r="E129" s="34" t="s">
+    <row r="314" spans="1:7" ht="77.400000000000006" customHeight="1">
+      <c r="A314" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F314" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" ht="22.8">
+      <c r="A315" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E315" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F315" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F129" s="202" t="s">
-[...8 lines deleted...]
-      <c r="A131" s="290" t="s">
+    </row>
+    <row r="316" spans="1:7" ht="22.8">
+      <c r="A316" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E316" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="F316" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" ht="15" customHeight="1">
+      <c r="A317" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B131" s="291"/>
-[...242 lines deleted...]
-      <c r="E146" s="66" t="s">
+      <c r="B317" s="51"/>
+      <c r="C317" s="51"/>
+      <c r="D317" s="51"/>
+      <c r="E317" s="51"/>
+      <c r="F317" s="51"/>
+      <c r="G317" s="16"/>
+    </row>
+    <row r="318" spans="1:7">
+      <c r="A318" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B318" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C318" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D318" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E318" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F318" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" ht="22.8">
+      <c r="A319" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F319" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F146" s="202" t="s">
+    </row>
+    <row r="320" spans="1:7" ht="22.8">
+      <c r="A320" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E320" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...483 lines deleted...]
-      <c r="E176" s="1" t="s">
+      <c r="F320" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F176" s="41" t="s">
-[...2253 lines deleted...]
-      <c r="E312" s="34" t="s">
+    </row>
+    <row r="321" spans="1:7" ht="22.8">
+      <c r="A321" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B321" s="1" t="s">
         <v>116</v>
-      </c>
-[...118 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>119</v>
+        <v>366</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="F321" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F321" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" ht="22.8">
+      <c r="A322" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E322" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="G321" s="15"/>
-[...2 lines deleted...]
-      <c r="A322" s="177">
+      <c r="F322" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" ht="22.8">
+      <c r="A323" s="6">
         <v>1069</v>
       </c>
-      <c r="B322" s="12" t="s">
-[...20 lines deleted...]
-        <v>117</v>
+      <c r="B323" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E323" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F323" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" ht="22.8">
+      <c r="A324" s="6">
+        <v>1069</v>
+      </c>
+      <c r="B324" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="F323" s="41" t="s">
+      <c r="C324" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E324" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F324" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="G325" s="12"/>
+    </row>
+    <row r="326" spans="1:7">
+      <c r="A326" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B326" s="50"/>
+      <c r="C326" s="37"/>
+      <c r="D326" s="23"/>
+      <c r="E326" s="23"/>
+      <c r="F326" s="9"/>
+    </row>
+    <row r="327" spans="1:7">
+      <c r="A327" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B327" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C327" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D327" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E327" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F327" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" ht="22.8">
+      <c r="A328" s="6">
+        <v>295</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" ht="22.8">
+      <c r="A329" s="6">
+        <v>295</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E329" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F329" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" ht="22.8">
+      <c r="A330" s="6">
+        <v>295</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330" s="19"/>
+    </row>
+    <row r="331" spans="1:7" ht="22.8">
+      <c r="A331" s="6">
+        <v>295</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="E331" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="22.8">
+      <c r="A332" s="6">
+        <v>295</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E332" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="22.8">
+      <c r="A333" s="6">
+        <v>295</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E333" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F333" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" ht="15" customHeight="1">
+      <c r="A334" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B334" s="51"/>
+      <c r="C334" s="51"/>
+      <c r="D334" s="51"/>
+      <c r="E334" s="51"/>
+      <c r="F334" s="51"/>
+    </row>
+    <row r="335" spans="1:7">
+      <c r="A335" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B335" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C335" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D335" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E335" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F335" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" s="20" customFormat="1" ht="22.8">
+      <c r="A336" s="6">
+        <v>295</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="E336" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G336" s="14"/>
+    </row>
+    <row r="337" spans="1:7" ht="22.8">
+      <c r="A337" s="6">
+        <v>295</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F337" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337" s="12"/>
+    </row>
+    <row r="338" spans="1:7" ht="22.8">
+      <c r="A338" s="6">
+        <v>295</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B340" s="50"/>
+      <c r="C340" s="37"/>
+      <c r="D340" s="23"/>
+      <c r="E340" s="23"/>
+      <c r="F340" s="9"/>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B341" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C341" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D341" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E341" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F341" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" ht="71.400000000000006">
+      <c r="A342" s="6">
+        <v>270</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D342" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F342" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" ht="71.400000000000006">
+      <c r="A343" s="6">
+        <v>270</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C343" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D343" s="48" t="s">
+        <v>533</v>
+      </c>
+      <c r="E343" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F343" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" ht="71.400000000000006">
+      <c r="A344" s="6">
+        <v>270</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E344" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F344" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" ht="71.400000000000006">
+      <c r="A345" s="6">
+        <v>270</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E345" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F345" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" ht="71.400000000000006">
+      <c r="A346" s="6">
+        <v>270</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D346" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="E346" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F346" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" ht="80.400000000000006" customHeight="1">
+      <c r="A347" s="6">
+        <v>270</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D347" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F347" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" ht="71.400000000000006">
+      <c r="A348" s="6">
+        <v>270</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E348" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F348" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" ht="71.400000000000006">
+      <c r="A349" s="6">
+        <v>270</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D349" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="E349" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F324" s="84" t="s">
+      <c r="F349" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="325" spans="1:7" ht="22.8">
-[...15 lines deleted...]
-      <c r="F325" s="72" t="s">
+    <row r="350" spans="1:7" ht="15" customHeight="1">
+      <c r="A350" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B350" s="51"/>
+      <c r="C350" s="51"/>
+      <c r="D350" s="51"/>
+      <c r="E350" s="51"/>
+      <c r="F350" s="51"/>
+    </row>
+    <row r="351" spans="1:7">
+      <c r="A351" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B351" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C351" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D351" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E351" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F351" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" ht="71.400000000000006">
+      <c r="A352" s="6">
+        <v>270</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E352" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F352" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="G353" s="12"/>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B354" s="50"/>
+      <c r="C354" s="37"/>
+      <c r="D354" s="23"/>
+      <c r="E354" s="23"/>
+      <c r="F354" s="9"/>
+      <c r="G354" s="12"/>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B355" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C355" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D355" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E355" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F355" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" s="6">
+        <v>283</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E356" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F356" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357" s="6">
+        <v>283</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E357" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G325" s="15"/>
-[...76 lines deleted...]
-      <c r="E329" s="1" t="s">
+      <c r="F357" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358" s="6">
+        <v>283</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E358" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F329" s="41" t="s">
-[...39 lines deleted...]
-      <c r="F331" s="202" t="s">
+      <c r="F358" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359" s="6">
+        <v>283</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G359" s="12"/>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360" s="6">
+        <v>283</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E360" s="1" t="s">
         <v>8</v>
       </c>
-    </row>
-[...112 lines deleted...]
-      <c r="E338" s="1" t="s">
+      <c r="F360" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F338" s="41" t="s">
-[...269 lines deleted...]
-      <c r="E354" s="17" t="s">
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" s="6">
+        <v>283</v>
+      </c>
+      <c r="B361" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="F354" s="221" t="s">
-[...14 lines deleted...]
-      <c r="D355" s="151" t="s">
+      <c r="C361" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D361" s="1" t="s">
         <v>379</v>
-      </c>
-[...89 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F361" s="41" t="s">
+      <c r="F361" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="362" spans="1:7" ht="71.400000000000006">
-[...3 lines deleted...]
-      <c r="B362" s="82" t="s">
+    <row r="362" spans="1:7">
+      <c r="A362" s="6">
+        <v>283</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D362" s="1" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F362" s="41" t="s">
+      <c r="F362" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="363" spans="1:7" ht="34.200000000000003">
-[...4 lines deleted...]
-        <v>380</v>
+    <row r="363" spans="1:7">
+      <c r="A363" s="6">
+        <v>283</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>131</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>133</v>
+        <v>381</v>
       </c>
       <c r="E363" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F363" s="41" t="s">
+      <c r="F363" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="364" spans="1:7" ht="34.200000000000003">
-[...29 lines deleted...]
-      <c r="D365" s="1" t="s">
+    <row r="364" spans="1:7" ht="15" customHeight="1">
+      <c r="A364" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B364" s="51"/>
+      <c r="C364" s="51"/>
+      <c r="D364" s="51"/>
+      <c r="E364" s="51"/>
+      <c r="F364" s="51"/>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B365" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C365" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D365" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E365" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F365" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366" s="6">
+        <v>283</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="G367" s="12"/>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B368" s="50"/>
+      <c r="C368" s="37"/>
+      <c r="D368" s="23"/>
+      <c r="E368" s="23"/>
+      <c r="F368" s="9"/>
+      <c r="G368" s="12"/>
+    </row>
+    <row r="369" spans="1:7">
+      <c r="A369" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B369" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C369" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D369" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E369" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F369" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="G369" s="12"/>
+    </row>
+    <row r="370" spans="1:7">
+      <c r="A370" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B370" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F370" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7">
+      <c r="A371" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D371" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="E365" s="1" t="s">
-[...16 lines deleted...]
-      <c r="D366" s="8" t="s">
+      <c r="E371" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7">
+      <c r="A372" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C372" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E372" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="F372" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7">
+      <c r="A373" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D373" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="E366" s="8" t="s">
-[...54 lines deleted...]
-      <c r="D370" s="132" t="s">
+      <c r="E373" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F373" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7">
+      <c r="A374" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D374" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="E370" s="132" t="s">
-[...53 lines deleted...]
-      <c r="E374" s="45" t="s">
+      <c r="E374" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F374" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F374" s="72" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="375" spans="1:7">
-      <c r="A375" s="177">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="A375" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>483</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E375" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F375" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7">
+      <c r="A376" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E376" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F376" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E377" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F377" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F378" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7">
+      <c r="A379" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F379" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F375" s="41" t="s">
+    </row>
+    <row r="380" spans="1:7">
+      <c r="A380" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E380" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F380" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7">
+      <c r="A381" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E381" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F381" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7">
+      <c r="A382" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F382" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G382" s="12"/>
+    </row>
+    <row r="383" spans="1:7">
+      <c r="A383" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E383" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F383" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7">
+      <c r="A384" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F384" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="15" customHeight="1">
+      <c r="A385" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B385" s="51"/>
+      <c r="C385" s="51"/>
+      <c r="D385" s="51"/>
+      <c r="E385" s="51"/>
+      <c r="F385" s="51"/>
+      <c r="G385" s="18"/>
+    </row>
+    <row r="386" spans="1:7">
+      <c r="A386" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B386" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C386" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D386" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E386" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F386" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7">
+      <c r="A387" s="6">
+        <v>9025</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E387" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F387" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7">
+      <c r="A389" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B389" s="50"/>
+      <c r="C389" s="37"/>
+      <c r="D389" s="23"/>
+      <c r="E389" s="23"/>
+      <c r="F389" s="9"/>
+    </row>
+    <row r="390" spans="1:7">
+      <c r="A390" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B390" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C390" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D390" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E390" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F390" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7">
+      <c r="A391" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E391" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F391" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7">
+      <c r="A392" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E392" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F392" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7">
+      <c r="A393" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E393" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F393" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G393" s="16"/>
+    </row>
+    <row r="394" spans="1:7" ht="22.8" customHeight="1">
+      <c r="A394" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E394" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F394" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7">
+      <c r="A395" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E395" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F395" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7">
+      <c r="A396" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E396" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" ht="15.6" customHeight="1">
+      <c r="A397" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E397" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F397" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G397" s="16"/>
+    </row>
+    <row r="398" spans="1:7">
+      <c r="A398" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="E398" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F398" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7">
+      <c r="A399" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B399" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C399" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E399" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="F399" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="376" spans="1:7">
-[...9 lines deleted...]
-      <c r="D376" s="1" t="s">
+    <row r="400" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A400" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B400" s="51"/>
+      <c r="C400" s="51"/>
+      <c r="D400" s="51"/>
+      <c r="E400" s="51"/>
+      <c r="F400" s="51"/>
+      <c r="G400" s="14"/>
+    </row>
+    <row r="401" spans="1:6">
+      <c r="A401" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B401" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C401" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D401" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E401" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F401" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6">
+      <c r="A402" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E402" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F402" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6">
+      <c r="A403" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="E403" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F403" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6">
+      <c r="A404" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E404" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F404" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6">
+      <c r="A405" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E405" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F405" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6">
+      <c r="A406" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E406" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F406" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6">
+      <c r="A407" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E407" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F407" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6">
+      <c r="A408" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E408" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F408" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6">
+      <c r="A409" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E409" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="E376" s="1" t="s">
+      <c r="F409" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6">
+      <c r="A410" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E410" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F410" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6">
+      <c r="A411" s="6">
+        <v>9166</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E411" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F411" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6">
+      <c r="A413" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B413" s="50"/>
+      <c r="C413" s="37"/>
+      <c r="D413" s="23"/>
+      <c r="E413" s="23"/>
+      <c r="F413" s="9"/>
+    </row>
+    <row r="414" spans="1:6">
+      <c r="A414" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B414" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C414" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D414" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E414" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F414" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" ht="24">
+      <c r="A415" s="35">
+        <v>9216</v>
+      </c>
+      <c r="B415" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E415" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F415" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" ht="24">
+      <c r="A416" s="35">
+        <v>9216</v>
+      </c>
+      <c r="B416" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="E416" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F416" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" ht="24">
+      <c r="A417" s="35">
+        <v>9216</v>
+      </c>
+      <c r="B417" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E417" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F417" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7" ht="24">
+      <c r="A418" s="35">
+        <v>9216</v>
+      </c>
+      <c r="B418" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D418" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E418" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F418" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7" ht="24">
+      <c r="A419" s="35">
+        <v>9216</v>
+      </c>
+      <c r="B419" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E419" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F419" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" ht="30" customHeight="1">
+      <c r="A420" s="35">
+        <v>9216</v>
+      </c>
+      <c r="B420" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="E420" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F420" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7" ht="26.4" customHeight="1">
+      <c r="A421" s="35">
+        <v>9216</v>
+      </c>
+      <c r="B421" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E421" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F421" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" ht="14.4" customHeight="1">
+      <c r="A422" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B422" s="51"/>
+      <c r="C422" s="51"/>
+      <c r="D422" s="51"/>
+      <c r="E422" s="51"/>
+      <c r="F422" s="51"/>
+    </row>
+    <row r="423" spans="1:7">
+      <c r="A423" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B423" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C423" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D423" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E423" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F423" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7">
+      <c r="A424" s="6"/>
+      <c r="B424" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C424" s="1"/>
+      <c r="D424" s="3"/>
+      <c r="E424" s="3"/>
+      <c r="F424" s="3"/>
+      <c r="G424" s="10"/>
+    </row>
+    <row r="425" spans="1:7">
+      <c r="G425" s="12"/>
+    </row>
+    <row r="426" spans="1:7">
+      <c r="A426" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B426" s="50"/>
+      <c r="C426" s="37"/>
+      <c r="D426" s="23"/>
+      <c r="E426" s="23"/>
+      <c r="F426" s="9"/>
+    </row>
+    <row r="427" spans="1:7">
+      <c r="A427" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B427" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C427" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D427" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E427" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F427" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" ht="22.8">
+      <c r="A428" s="6">
+        <v>324</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E428" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F428" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" ht="22.8">
+      <c r="A429" s="6">
+        <v>324</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E429" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F429" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" ht="22.8">
+      <c r="A430" s="6">
+        <v>324</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E430" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F430" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7" ht="22.8">
+      <c r="A431" s="6">
+        <v>324</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="E431" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F431" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" ht="22.8">
+      <c r="A432" s="6">
+        <v>324</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E432" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F432" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" ht="15" customHeight="1">
+      <c r="A433" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B433" s="51"/>
+      <c r="C433" s="51"/>
+      <c r="D433" s="51"/>
+      <c r="E433" s="51"/>
+      <c r="F433" s="51"/>
+    </row>
+    <row r="434" spans="1:7">
+      <c r="A434" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B434" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C434" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D434" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E434" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F434" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7">
+      <c r="A435" s="1"/>
+      <c r="B435" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C435" s="1"/>
+      <c r="D435" s="1"/>
+      <c r="E435" s="1"/>
+      <c r="F435" s="1"/>
+    </row>
+    <row r="437" spans="1:7" ht="15" customHeight="1">
+      <c r="A437" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B437" s="50"/>
+      <c r="C437" s="37"/>
+      <c r="D437" s="37"/>
+      <c r="E437" s="37"/>
+      <c r="F437" s="36"/>
+    </row>
+    <row r="438" spans="1:7">
+      <c r="A438" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B438" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C438" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D438" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E438" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F438" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" ht="22.8">
+      <c r="A439" s="6">
+        <v>8663</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D439" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E439" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F439" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" ht="22.8">
+      <c r="A440" s="6">
+        <v>8663</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D440" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E440" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F440" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" ht="22.8">
+      <c r="A441" s="6">
+        <v>8663</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E441" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F441" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" ht="22.8">
+      <c r="A442" s="6">
+        <v>8663</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E442" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F442" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" ht="22.8">
+      <c r="A443" s="6">
+        <v>8663</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F443" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G443" s="12"/>
+    </row>
+    <row r="444" spans="1:7" ht="22.8">
+      <c r="A444" s="6">
+        <v>8663</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="E444" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F444" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" ht="15" customHeight="1">
+      <c r="A445" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B445" s="51"/>
+      <c r="C445" s="51"/>
+      <c r="D445" s="51"/>
+      <c r="E445" s="51"/>
+      <c r="F445" s="51"/>
+      <c r="G445" s="12"/>
+    </row>
+    <row r="446" spans="1:7">
+      <c r="A446" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B446" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C446" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D446" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E446" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F446" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7">
+      <c r="A447" s="6"/>
+      <c r="B447" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C447" s="1"/>
+      <c r="D447" s="3"/>
+      <c r="E447" s="3"/>
+      <c r="F447" s="3"/>
+    </row>
+    <row r="448" spans="1:7">
+      <c r="B448" s="5"/>
+      <c r="D448" s="2"/>
+      <c r="E448" s="2"/>
+      <c r="F448" s="2"/>
+    </row>
+    <row r="449" spans="1:7">
+      <c r="A449" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B449" s="50"/>
+      <c r="C449" s="37"/>
+      <c r="D449" s="23"/>
+      <c r="E449" s="23"/>
+      <c r="F449" s="9"/>
+    </row>
+    <row r="450" spans="1:7">
+      <c r="A450" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B450" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C450" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D450" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E450" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F450" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7">
+      <c r="A451" s="6">
+        <v>9217</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="E451" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F451" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7">
+      <c r="A452" s="6">
+        <v>9217</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="E452" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F452" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7">
+      <c r="A453" s="6">
+        <v>9217</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E453" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F453" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7">
+      <c r="A454" s="6">
+        <v>9217</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="E454" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F454" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7">
+      <c r="A455" s="6">
+        <v>9217</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="E455" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F455" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7">
+      <c r="A456" s="6">
+        <v>9217</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E456" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F456" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7">
+      <c r="A457" s="6">
+        <v>9217</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="E457" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F457" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7">
+      <c r="A458" s="6">
+        <v>9217</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E458" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F458" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G458" s="16"/>
+    </row>
+    <row r="459" spans="1:7" ht="15" customHeight="1">
+      <c r="A459" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B459" s="51"/>
+      <c r="C459" s="51"/>
+      <c r="D459" s="51"/>
+      <c r="E459" s="51"/>
+      <c r="F459" s="51"/>
+    </row>
+    <row r="460" spans="1:7">
+      <c r="A460" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B460" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C460" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D460" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E460" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F460" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="G460" s="12"/>
+    </row>
+    <row r="461" spans="1:7">
+      <c r="A461" s="6"/>
+      <c r="B461" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C461" s="1"/>
+      <c r="D461" s="3"/>
+      <c r="E461" s="3"/>
+      <c r="F461" s="3"/>
+    </row>
+    <row r="462" spans="1:7">
+      <c r="B462" s="5"/>
+      <c r="D462" s="2"/>
+      <c r="E462" s="2"/>
+      <c r="F462" s="2"/>
+    </row>
+    <row r="463" spans="1:7">
+      <c r="A463" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="B463" s="56"/>
+      <c r="C463" s="43"/>
+      <c r="D463" s="45"/>
+      <c r="E463" s="45"/>
+      <c r="F463" s="44"/>
+    </row>
+    <row r="464" spans="1:7">
+      <c r="A464" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B464" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C464" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D464" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E464" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F464" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="G464" s="12"/>
+    </row>
+    <row r="465" spans="1:7" ht="36" customHeight="1">
+      <c r="A465" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D465" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="E465" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F465" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G465" s="12"/>
+    </row>
+    <row r="466" spans="1:7" ht="36" customHeight="1">
+      <c r="A466" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D466" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="E466" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="F466" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G466" s="12"/>
+    </row>
+    <row r="467" spans="1:7" ht="36" customHeight="1">
+      <c r="A467" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D467" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E467" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F467" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G467" s="12"/>
+    </row>
+    <row r="468" spans="1:7" ht="36" customHeight="1">
+      <c r="A468" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D468" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E468" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F468" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G468" s="16"/>
+    </row>
+    <row r="469" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A469" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D469" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="E469" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F469" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" ht="38.4" customHeight="1">
+      <c r="A470" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D470" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="E470" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F470" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G470" s="12"/>
+    </row>
+    <row r="471" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A471" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D471" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="E471" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F471" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G471" s="12"/>
+    </row>
+    <row r="472" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A472" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D472" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E472" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F472" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A473" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D473" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="E473" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F376" s="41" t="s">
+      <c r="F473" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="377" spans="1:7">
-[...12 lines deleted...]
-      <c r="E377" s="1" t="s">
+    <row r="474" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A474" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D474" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E474" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F474" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A475" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D475" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="E475" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F475" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A476" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D476" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F476" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A477" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D477" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="E477" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F477" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A478" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="E478" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F478" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A479" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D479" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E479" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F479" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A480" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D480" s="34" t="s">
+        <v>438</v>
+      </c>
+      <c r="E480" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F480" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A481" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D481" s="34" t="s">
+        <v>439</v>
+      </c>
+      <c r="E481" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F481" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A482" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D482" s="34" t="s">
+        <v>172</v>
+      </c>
+      <c r="E482" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F482" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A483" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D483" s="34" t="s">
+        <v>492</v>
+      </c>
+      <c r="E483" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F483" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A484" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D484" s="34" t="s">
+        <v>440</v>
+      </c>
+      <c r="E484" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F484" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G484" s="12"/>
+    </row>
+    <row r="485" spans="1:7" ht="36.6" customHeight="1">
+      <c r="A485" s="6">
+        <v>8829</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D485" s="34" t="s">
+        <v>441</v>
+      </c>
+      <c r="E485" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F485" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" ht="15" customHeight="1">
+      <c r="A486" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B486" s="51"/>
+      <c r="C486" s="51"/>
+      <c r="D486" s="51"/>
+      <c r="E486" s="51"/>
+      <c r="F486" s="51"/>
+    </row>
+    <row r="487" spans="1:7">
+      <c r="A487" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B487" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C487" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D487" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E487" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F487" s="28" t="s">
+        <v>504</v>
+      </c>
+      <c r="G487" s="18"/>
+    </row>
+    <row r="488" spans="1:7">
+      <c r="A488" s="4"/>
+      <c r="B488" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C488" s="4"/>
+      <c r="D488" s="4"/>
+      <c r="E488" s="4"/>
+      <c r="F488" s="4"/>
+    </row>
+    <row r="489" spans="1:7">
+      <c r="B489" s="25"/>
+      <c r="C489" s="25"/>
+      <c r="D489" s="25"/>
+      <c r="E489" s="25"/>
+      <c r="F489" s="25"/>
+    </row>
+    <row r="490" spans="1:7">
+      <c r="A490" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B490" s="50"/>
+      <c r="C490" s="37"/>
+      <c r="D490" s="23"/>
+      <c r="E490" s="23"/>
+      <c r="F490" s="9"/>
+    </row>
+    <row r="491" spans="1:7">
+      <c r="A491" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B491" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C491" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D491" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E491" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F491" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" ht="45.6" customHeight="1">
+      <c r="A492" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D492" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E492" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F492" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" ht="47.4" customHeight="1">
+      <c r="A493" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D493" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E493" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F377" s="41" t="s">
+      <c r="F493" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="G377" s="15"/>
-[...14 lines deleted...]
-      <c r="E378" s="1" t="s">
+    </row>
+    <row r="494" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A494" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E494" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F494" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A495" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E495" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F495" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" ht="46.8" customHeight="1">
+      <c r="A496" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="E496" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F496" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A497" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D497" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E497" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F497" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A498" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D498" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E498" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F498" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A499" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D499" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="E499" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F378" s="41" t="s">
+      <c r="F499" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="379" spans="1:7">
-[...12 lines deleted...]
-      <c r="E379" s="1" t="s">
+    <row r="500" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A500" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D500" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="E500" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F500" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A501" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D501" s="13" t="s">
+        <v>446</v>
+      </c>
+      <c r="E501" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F501" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G501" s="12"/>
+    </row>
+    <row r="502" spans="1:7" ht="46.8" customHeight="1">
+      <c r="A502" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D502" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="E502" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F502" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" ht="15" customHeight="1">
+      <c r="A503" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B503" s="51"/>
+      <c r="C503" s="51"/>
+      <c r="D503" s="51"/>
+      <c r="E503" s="51"/>
+      <c r="F503" s="51"/>
+    </row>
+    <row r="504" spans="1:7">
+      <c r="A504" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B504" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C504" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D504" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E504" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F504" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" ht="46.8" customHeight="1">
+      <c r="A505" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E505" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F505" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" ht="48" customHeight="1">
+      <c r="A506" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="E506" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F506" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" ht="47.4" customHeight="1">
+      <c r="A507" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E507" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F507" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A508" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E508" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="F508" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" ht="45.6" customHeight="1">
+      <c r="A509" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B509" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="C509" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="E509" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="F509" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A510" s="6">
+        <v>1180</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E510" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="F510" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7">
+      <c r="A512" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B512" s="50"/>
+      <c r="C512" s="37"/>
+      <c r="D512" s="23"/>
+      <c r="E512" s="23"/>
+      <c r="F512" s="9"/>
+    </row>
+    <row r="513" spans="1:6">
+      <c r="A513" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B513" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C513" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D513" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E513" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F513" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6">
+      <c r="A514" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="E514" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F514" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="515" spans="1:6">
+      <c r="A515" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E515" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F515" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6">
+      <c r="A516" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E516" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F516" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6" ht="71.400000000000006">
+      <c r="A517" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D517" s="27" t="s">
+        <v>453</v>
+      </c>
+      <c r="E517" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F517" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6">
+      <c r="A518" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="E518" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F518" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6" ht="71.400000000000006">
+      <c r="A519" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="E519" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F519" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6" ht="71.400000000000006">
+      <c r="A520" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E520" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F520" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6" ht="72.599999999999994" customHeight="1">
+      <c r="A521" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E521" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F521" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6" ht="22.8">
+      <c r="A522" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="E522" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F522" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6">
+      <c r="A523" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E523" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F523" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6">
+      <c r="A524" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="E524" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F524" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6">
+      <c r="A525" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C525" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="E525" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F525" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6">
+      <c r="A526" s="6">
+        <v>9287</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E526" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F526" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6" ht="15" customHeight="1">
+      <c r="A527" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B527" s="51"/>
+      <c r="C527" s="51"/>
+      <c r="D527" s="51"/>
+      <c r="E527" s="51"/>
+      <c r="F527" s="51"/>
+    </row>
+    <row r="528" spans="1:6">
+      <c r="A528" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B528" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C528" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D528" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E528" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F528" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7">
+      <c r="A529" s="1"/>
+      <c r="B529" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C529" s="1"/>
+      <c r="D529" s="1"/>
+      <c r="E529" s="1"/>
+      <c r="F529" s="1"/>
+    </row>
+    <row r="530" spans="1:7">
+      <c r="G530" s="16"/>
+    </row>
+    <row r="531" spans="1:7">
+      <c r="A531" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B531" s="50"/>
+      <c r="C531" s="37"/>
+      <c r="D531" s="23"/>
+      <c r="E531" s="23"/>
+      <c r="F531" s="9"/>
+    </row>
+    <row r="532" spans="1:7">
+      <c r="A532" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B532" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C532" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D532" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E532" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F532" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7">
+      <c r="A533" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E533" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F533" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7">
+      <c r="A534" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E534" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F534" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7">
+      <c r="A535" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E535" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="F535" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F379" s="41" t="s">
+    </row>
+    <row r="536" spans="1:7">
+      <c r="A536" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E536" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F536" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G536" s="12"/>
+    </row>
+    <row r="537" spans="1:7">
+      <c r="A537" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="E537" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F537" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7">
+      <c r="A538" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E538" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="F538" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G538" s="18"/>
+    </row>
+    <row r="539" spans="1:7">
+      <c r="A539" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E539" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F539" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7">
+      <c r="A540" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E540" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F540" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" ht="15.6">
+      <c r="A541" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="E541" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F541" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G541" s="21"/>
+    </row>
+    <row r="542" spans="1:7" ht="15.6">
+      <c r="A542" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E542" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F542" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G542" s="21"/>
+    </row>
+    <row r="543" spans="1:7" ht="15.6">
+      <c r="A543" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E543" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F543" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G543" s="21"/>
+    </row>
+    <row r="544" spans="1:7" ht="15" customHeight="1">
+      <c r="A544" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B544" s="51"/>
+      <c r="C544" s="51"/>
+      <c r="D544" s="51"/>
+      <c r="E544" s="51"/>
+      <c r="F544" s="51"/>
+    </row>
+    <row r="545" spans="1:7">
+      <c r="A545" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B545" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C545" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D545" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E545" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F545" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7">
+      <c r="A546" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="E546" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F546" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7">
+      <c r="A547" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E547" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F547" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7">
+      <c r="A548" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E548" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F548" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7">
+      <c r="A549" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E549" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F549" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G549" s="16"/>
+    </row>
+    <row r="550" spans="1:7">
+      <c r="A550" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="E550" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F550" s="6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7">
+      <c r="A551" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E551" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F551" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7">
+      <c r="A552" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E552" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F552" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7">
+      <c r="A553" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C553" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E553" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="F553" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7">
+      <c r="A554" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E554" s="1" t="s">
         <v>13</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E380" s="1" t="s">
+      <c r="F554" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G554" s="12"/>
+    </row>
+    <row r="555" spans="1:7">
+      <c r="A555" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="E555" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F555" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7">
+      <c r="A556" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E556" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F556" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7">
+      <c r="A557" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="E557" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F557" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7">
+      <c r="A558" s="6">
+        <v>8589</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E558" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F558" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7">
+      <c r="A560" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="B560" s="50"/>
+      <c r="C560" s="37"/>
+      <c r="D560" s="23"/>
+      <c r="E560" s="23"/>
+      <c r="F560" s="9"/>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B561" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C561" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D561" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E561" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F561" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6" ht="57.6">
+      <c r="A562" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B562" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C562" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="E562" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F562" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6" ht="57.6">
+      <c r="A563" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B563" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E563" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F563" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6" ht="57.6">
+      <c r="A564" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B564" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="E564" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F564" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6" ht="57.6">
+      <c r="A565" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B565" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C565" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E565" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F565" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6" ht="57.6">
+      <c r="A566" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B566" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E566" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F380" s="41" t="s">
+      <c r="F566" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="381" spans="1:7" ht="15" thickBot="1">
-[...12 lines deleted...]
-      <c r="E381" s="34" t="s">
+    <row r="567" spans="1:6" ht="57.6">
+      <c r="A567" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B567" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E567" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F567" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6" ht="15" customHeight="1">
+      <c r="A568" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B568" s="51"/>
+      <c r="C568" s="51"/>
+      <c r="D568" s="51"/>
+      <c r="E568" s="51"/>
+      <c r="F568" s="51"/>
+    </row>
+    <row r="569" spans="1:6">
+      <c r="A569" s="28" t="s">
+        <v>508</v>
+      </c>
+      <c r="B569" s="28" t="s">
+        <v>500</v>
+      </c>
+      <c r="C569" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="D569" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="E569" s="28" t="s">
+        <v>503</v>
+      </c>
+      <c r="F569" s="28" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6" ht="57.6">
+      <c r="A570" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B570" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E570" s="47" t="s">
+        <v>196</v>
+      </c>
+      <c r="F570" s="47" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6" ht="57.6">
+      <c r="A571" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B571" s="32" t="s">
+        <v>476</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E571" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="F571" s="47" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6" ht="57.6">
+      <c r="A572" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B572" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E572" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="F572" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="F381" s="202" t="s">
+    </row>
+    <row r="573" spans="1:6" ht="57.6">
+      <c r="A573" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B573" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E573" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="F573" s="47" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="382" spans="1:7" ht="15" thickBot="1">
-[...101 lines deleted...]
-      <c r="E389" s="45" t="s">
+    <row r="574" spans="1:6" ht="57.6">
+      <c r="A574" s="6">
+        <v>11065</v>
+      </c>
+      <c r="B574" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E574" s="47" t="s">
+        <v>516</v>
+      </c>
+      <c r="F574" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="F389" s="72" t="s">
+    </row>
+    <row r="575" spans="1:6" ht="57.6">
+      <c r="A575" s="6">
+        <v>11064</v>
+      </c>
+      <c r="B575" s="46" t="s">
+        <v>476</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E575" s="47" t="s">
+        <v>517</v>
+      </c>
+      <c r="F575" s="47" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="390" spans="1:7">
-[...3791 lines deleted...]
-    </row>
   </sheetData>
+  <autoFilter ref="A4:F4" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="67">
-    <mergeCell ref="A230:B230"/>
-[...11 lines deleted...]
-    <mergeCell ref="A197:B197"/>
+    <mergeCell ref="A217:B217"/>
+    <mergeCell ref="A232:F232"/>
+    <mergeCell ref="A236:B236"/>
+    <mergeCell ref="A247:F247"/>
+    <mergeCell ref="A130:B130"/>
+    <mergeCell ref="A141:F141"/>
+    <mergeCell ref="A160:F160"/>
+    <mergeCell ref="A171:F171"/>
+    <mergeCell ref="A175:F175"/>
+    <mergeCell ref="A152:F152"/>
+    <mergeCell ref="A164:B164"/>
+    <mergeCell ref="A183:F183"/>
+    <mergeCell ref="A187:B187"/>
+    <mergeCell ref="A198:F198"/>
     <mergeCell ref="A210:F210"/>
-    <mergeCell ref="A223:F223"/>
-[...20 lines deleted...]
-    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A202:F202"/>
+    <mergeCell ref="A486:F486"/>
+    <mergeCell ref="A490:B490"/>
+    <mergeCell ref="A503:F503"/>
+    <mergeCell ref="A512:B512"/>
+    <mergeCell ref="A426:B426"/>
+    <mergeCell ref="A437:B437"/>
+    <mergeCell ref="A433:F433"/>
+    <mergeCell ref="A445:F445"/>
+    <mergeCell ref="A449:B449"/>
+    <mergeCell ref="A459:F459"/>
+    <mergeCell ref="A463:B463"/>
+    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A104:B104"/>
+    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="A115:B115"/>
+    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="A69:B69"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A3:B3"/>
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A27:B27"/>
-    <mergeCell ref="A35:F35"/>
-[...3 lines deleted...]
-    <mergeCell ref="A266:F266"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="A258:F258"/>
     <mergeCell ref="A278:F278"/>
-    <mergeCell ref="A351:F351"/>
-[...19 lines deleted...]
-    <mergeCell ref="A598:F598"/>
+    <mergeCell ref="A251:F251"/>
+    <mergeCell ref="A262:F262"/>
+    <mergeCell ref="A334:F334"/>
+    <mergeCell ref="A282:B282"/>
+    <mergeCell ref="A299:F299"/>
+    <mergeCell ref="A303:B303"/>
+    <mergeCell ref="A317:F317"/>
+    <mergeCell ref="A326:B326"/>
+    <mergeCell ref="A340:B340"/>
+    <mergeCell ref="A350:F350"/>
+    <mergeCell ref="A354:B354"/>
+    <mergeCell ref="A364:F364"/>
+    <mergeCell ref="A368:B368"/>
+    <mergeCell ref="A385:F385"/>
+    <mergeCell ref="A389:B389"/>
+    <mergeCell ref="A400:F400"/>
+    <mergeCell ref="A413:B413"/>
+    <mergeCell ref="A422:F422"/>
+    <mergeCell ref="A531:B531"/>
+    <mergeCell ref="A527:F527"/>
+    <mergeCell ref="A544:F544"/>
+    <mergeCell ref="A560:B560"/>
+    <mergeCell ref="A568:F568"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="1" priority="19" stopIfTrue="1"/>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <conditionalFormatting sqref="D5:D20">
+    <cfRule type="duplicateValues" dxfId="1" priority="20" stopIfTrue="1"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D29:D34">
-    <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
+  <conditionalFormatting sqref="D29:D33">
+    <cfRule type="duplicateValues" dxfId="0" priority="21" stopIfTrue="1"/>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>