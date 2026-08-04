--- v4 (2026-06-20)
+++ v5 (2026-08-04)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 4/DETERMINA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0198/ARE004685/ERD004767/ACCREDITAMENTO DOMANDE 2026/COMMISSIONE 6/DETERMINA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4318" documentId="13_ncr:1_{378A9707-9C7D-4371-BC3F-CAF48A7D7FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31998FEE-DEB3-4FF8-81A7-8DFD63C01B82}"/>
+  <xr:revisionPtr revIDLastSave="4414" documentId="13_ncr:1_{378A9707-9C7D-4371-BC3F-CAF48A7D7FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5CDC57D5-0390-4D0B-B4B1-8C945292E001}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sedi A1" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sedi A1'!$A$4:$F$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Sedi A1'!$A$1:$F$575</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sedi A1'!$A$4:$F$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Sedi A1'!$A$1:$F$559</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2418" uniqueCount="537">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2364" uniqueCount="528">
   <si>
     <t>AREA DI ACCREDITAMENTO 1 - ELENCO COMPLETO SEDI OPERATIVE E ALTRE SEDI DI POLITICA ATTIVA</t>
   </si>
   <si>
     <t>Sedi operative area 1</t>
   </si>
   <si>
     <t>ADECCO ITALIA SPA</t>
   </si>
   <si>
     <t>Soggetto singolo</t>
   </si>
   <si>
     <t>Bologna</t>
   </si>
   <si>
     <t>San Giovanni In Persiceto</t>
   </si>
   <si>
     <t xml:space="preserve">Cesena </t>
   </si>
   <si>
     <t>Forlì-Cesena</t>
   </si>
   <si>
@@ -164,53 +164,50 @@
     <t xml:space="preserve">P.le San Benedetto, 1 </t>
   </si>
   <si>
     <t>Via Leonardo da Vinci, 35</t>
   </si>
   <si>
     <t>Ravenna</t>
   </si>
   <si>
     <t>Bibbiano</t>
   </si>
   <si>
     <t>Borgonovo Val Tidone</t>
   </si>
   <si>
     <t>Coriano</t>
   </si>
   <si>
     <t>Tresignana</t>
   </si>
   <si>
     <t xml:space="preserve">Faenza </t>
   </si>
   <si>
     <t>Lugo</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">San Mauro Pascoli </t>
   </si>
   <si>
     <t>Portomaggiore</t>
   </si>
   <si>
     <t>Cadeo</t>
   </si>
   <si>
     <t>CONSORZIO FORMEDIL EMILIA ROMAGNA</t>
   </si>
   <si>
     <t>Consorzio - Soggetto aggregato</t>
   </si>
   <si>
     <t>Forlimpopoli</t>
   </si>
   <si>
     <t>CNA FORMAZIONE EMILIA-ROMAGNA SRL</t>
   </si>
   <si>
     <t>Faenza</t>
   </si>
   <si>
     <t>Vignola</t>
   </si>
@@ -669,69 +666,50 @@
     <t>ASSOCIAZIONE EMILIANO ROMAGNOLA DI ENTI AUTONOMI DI F.P. (AECA)</t>
   </si>
   <si>
     <t>DINAMICA S.C.A R.L.</t>
   </si>
   <si>
     <t xml:space="preserve">AK GROUP SRL </t>
   </si>
   <si>
     <t>Via Traversagno, 33</t>
   </si>
   <si>
     <t>Via Giuseppe Turri, 69</t>
   </si>
   <si>
     <t>AGENZIA MYEAP SRL</t>
   </si>
   <si>
     <t>Rottofreno, Fraz. San Nicolò</t>
   </si>
   <si>
     <t>Via Episcopio vecchio, 7/D</t>
   </si>
   <si>
     <t>Castelfranco Emilia</t>
-  </si>
-[...17 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Via Emilia, 335</t>
   </si>
   <si>
     <t>Via Paradigna, 21</t>
   </si>
   <si>
     <t xml:space="preserve">Formigine </t>
   </si>
   <si>
     <t>Via per Castelnuovo Rangone - SP 16, 249</t>
   </si>
   <si>
     <t>Via Luigi Zanasi, 5</t>
   </si>
   <si>
     <t>Via dell'Appennino, 165</t>
   </si>
   <si>
     <t>Forlì - Cesena</t>
   </si>
   <si>
     <t xml:space="preserve">Via Rolli, 4 </t>
   </si>
@@ -874,77 +852,71 @@
   <si>
     <t>Via Nobel, 13/A</t>
   </si>
   <si>
     <t>Via Maestri Del Lavoro D'Italia, 129</t>
   </si>
   <si>
     <t>Via G. Babbi, 1</t>
   </si>
   <si>
     <t>Via Sant'Alberto, 123</t>
   </si>
   <si>
     <t>Via del Gomito, 7</t>
   </si>
   <si>
     <t>Via Dei Tipografi, 24</t>
   </si>
   <si>
     <t>Via Del Chionso, 22/A</t>
   </si>
   <si>
     <t>Via Caorsana, 127/B</t>
   </si>
   <si>
-    <t>Via Taverna, 70/72</t>
-[...1 lines deleted...]
-  <si>
     <t>Via Andrea Costa, 125/B</t>
   </si>
   <si>
     <t>Viale Giacomo Matteotti, 43/A</t>
   </si>
   <si>
     <t>Via Santa Barbara, 9</t>
   </si>
   <si>
     <t>Via Jacopo della Quercia, 4</t>
   </si>
   <si>
     <t xml:space="preserve">Via Tamburini, 106 </t>
   </si>
   <si>
     <t xml:space="preserve">Via Edgardo Fogli, 34 </t>
   </si>
   <si>
     <t>Piazza Giuseppe Verdi, 22</t>
   </si>
   <si>
-    <t xml:space="preserve">Via dell'Indipendenza, 12 </t>
-[...1 lines deleted...]
-  <si>
     <t>Via Pietro Rubini, 12</t>
   </si>
   <si>
     <t>Via Godo Vecchia, 10</t>
   </si>
   <si>
     <t>Via Provinciale Bagnara, 30</t>
   </si>
   <si>
     <t>Via Severoli, 12</t>
   </si>
   <si>
     <t>Via San Patrignano, 53</t>
   </si>
   <si>
     <t>Via Sarmato, 14</t>
   </si>
   <si>
     <t>Via Gian Battista Venturi, 142</t>
   </si>
   <si>
     <t xml:space="preserve">Viale Mantegazza, 8 </t>
   </si>
   <si>
     <t xml:space="preserve">Via Punta Stilo, 59 </t>
@@ -1187,110 +1159,50 @@
     <t>Via Togliatti, 11</t>
   </si>
   <si>
     <t>Via Darsena, 57</t>
   </si>
   <si>
     <t>Via Caprera, 51 - Portogaribaldi</t>
   </si>
   <si>
     <t>Viale Buon Pastore, 43</t>
   </si>
   <si>
     <t>Via Castelnuovo, 10</t>
   </si>
   <si>
     <t>Via Filippo Corridoni, 13</t>
   </si>
   <si>
     <t>Via Bellaria Nuova, 512</t>
   </si>
   <si>
     <t>Via Mazzini, 182 A e B</t>
   </si>
   <si>
     <t>Via Diaz, 18/B</t>
-  </si>
-[...58 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Via Baruffaldi, 14/18 </t>
   </si>
   <si>
     <t xml:space="preserve">Via Piave, 125 </t>
   </si>
   <si>
     <t>Strada Bobbiese, 2</t>
   </si>
   <si>
     <t xml:space="preserve">Via di Roma, 102 </t>
   </si>
   <si>
     <t xml:space="preserve">Viale Timavo, 43 </t>
   </si>
   <si>
     <t>Via Previdenza sociale, 2</t>
   </si>
   <si>
     <t>Via Emilia Est, 674</t>
   </si>
   <si>
     <t>Via Mentana, 125</t>
   </si>
@@ -1645,65 +1557,50 @@
     </r>
   </si>
   <si>
     <t>P.zza del Popolo, 15</t>
   </si>
   <si>
     <t>Via E. Comici, 1/A</t>
   </si>
   <si>
     <t>Via San Pio X, 63</t>
   </si>
   <si>
     <t>Viale Gramsci, 93</t>
   </si>
   <si>
     <t>Via Proventa, 146</t>
   </si>
   <si>
     <t>Viale Risorgimento, 4</t>
   </si>
   <si>
     <t>ETJCA GROUP S.P.A.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Via Paradigna, 19     
-[...13 lines deleted...]
-    <r>
       <t xml:space="preserve">Via Vittorio Veneto, 150                       </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in quanto in progressiva chiusura. Resta operativa solamente per la conclusione dei programmi in corso</t>
     </r>
   </si>
   <si>
     <t>Via Kennedy, 8</t>
   </si>
   <si>
     <t>Via P. Gobetti, 12</t>
   </si>
   <si>
     <t>Via Bonali, 80-82-84</t>
   </si>
   <si>
     <t>Ragione_sociale</t>
   </si>
   <si>
@@ -1830,143 +1727,63 @@
     <t>Via G. Manfredi, 7</t>
   </si>
   <si>
     <t>Via Giuseppe Rivani, 99</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Via Zappiano, 1/G 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Non attiva per nuovi utenti in
 quanto in progressiva chiusura.
 Resta operativa solamente per la
 conclusione dei programmi in
 corso.</t>
     </r>
   </si>
   <si>
-    <r>
-[...91 lines deleted...]
-    </r>
+    <t>Via Gramsci, 135</t>
+  </si>
+  <si>
+    <t>Castenovo di Sotto</t>
+  </si>
+  <si>
+    <t>Via San Siro, 74</t>
+  </si>
+  <si>
+    <t>Largo Gerra, 1</t>
+  </si>
+  <si>
+    <t>Viale Pubblico Passeggio, 92-94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2128,51 +1945,51 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2209,173 +2026,197 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="Normale 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
   </cellStyles>
-  <dxfs count="2">
+  <dxfs count="3">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color rgb="FF9C0006"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="11"/>
         <color rgb="FF9C0006"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFFF00"/>
+          <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -2621,10223 +2462,9991 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G575"/>
+  <sheetPr filterMode="1"/>
+  <dimension ref="A1:G559"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="124" zoomScaleNormal="124" workbookViewId="0">
-      <selection activeCell="D397" sqref="D397"/>
+    <sheetView tabSelected="1" topLeftCell="A96" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="E99" sqref="E99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="9" style="15"/>
+    <col min="1" max="1" width="9" style="46"/>
     <col min="2" max="2" width="22.44140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="22.33203125" style="7" customWidth="1"/>
     <col min="4" max="4" width="28.6640625" style="7" customWidth="1"/>
     <col min="5" max="5" width="20.33203125" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.33203125" style="7" customWidth="1"/>
     <col min="7" max="7" width="93.33203125" style="14" customWidth="1"/>
     <col min="8" max="16384" width="9" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="B1" s="54" t="s">
+      <c r="B1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="54"/>
-[...2 lines deleted...]
-      <c r="F1" s="54"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
     </row>
     <row r="2" spans="1:6" ht="5.4" customHeight="1"/>
     <row r="3" spans="1:6">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="50"/>
-[...3 lines deleted...]
-      <c r="F3" s="36"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="34"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="28" t="s">
-        <v>508</v>
+      <c r="A4" s="4" t="s">
+        <v>499</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="C4" s="28" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="D4" s="28" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="E4" s="28" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="F4" s="28" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="29">
+      <c r="A5" s="47">
         <v>9158</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="B5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="29">
+      <c r="A6" s="47">
         <v>9158</v>
       </c>
-      <c r="B6" s="31" t="s">
+      <c r="B6" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="29">
+      <c r="A7" s="47">
         <v>9158</v>
       </c>
-      <c r="B7" s="31" t="s">
+      <c r="B7" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="29">
+      <c r="A8" s="47">
         <v>9158</v>
       </c>
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="29">
+      <c r="A9" s="47">
         <v>9158</v>
       </c>
-      <c r="B9" s="31" t="s">
+      <c r="B9" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="24" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="29">
+      <c r="A10" s="47">
         <v>9158</v>
       </c>
-      <c r="B10" s="31" t="s">
+      <c r="B10" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="11" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="29">
+      <c r="A11" s="47">
         <v>9158</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="B11" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="29">
+      <c r="A12" s="47">
         <v>9158</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="29">
+      <c r="A13" s="47">
         <v>9158</v>
       </c>
-      <c r="B13" s="31" t="s">
+      <c r="B13" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="29">
+      <c r="A14" s="47">
         <v>9158</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="71.400000000000006">
-      <c r="A15" s="32">
+      <c r="A15" s="48">
         <v>9158</v>
       </c>
-      <c r="B15" s="33" t="s">
+      <c r="B15" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="34" t="s">
+      <c r="F15" s="33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="29">
+      <c r="A16" s="47">
         <v>9158</v>
       </c>
-      <c r="B16" s="30" t="s">
+      <c r="B16" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="29">
+      <c r="A17" s="47">
         <v>9158</v>
       </c>
-      <c r="B17" s="30" t="s">
+      <c r="B17" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="12"/>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="29">
+      <c r="A18" s="47">
         <v>9158</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B18" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="12"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="29">
+      <c r="A19" s="47">
         <v>9158</v>
       </c>
-      <c r="B19" s="30" t="s">
+      <c r="B19" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="12"/>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="29">
+      <c r="A20" s="47">
         <v>9158</v>
       </c>
-      <c r="B20" s="30" t="s">
+      <c r="B20" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G20" s="12"/>
     </row>
-    <row r="21" spans="1:7" ht="15" customHeight="1">
-      <c r="A21" s="51" t="s">
+    <row r="21" spans="1:7" ht="15" hidden="1" customHeight="1">
+      <c r="A21" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="51"/>
-[...5 lines deleted...]
-    <row r="22" spans="1:7">
+      <c r="B21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+    </row>
+    <row r="22" spans="1:7" hidden="1">
       <c r="A22" s="28" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="B22" s="28" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="C22" s="28" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="D22" s="28" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="E22" s="28" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="F22" s="28" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:7">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" hidden="1">
       <c r="A23" s="6"/>
       <c r="B23" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="5"/>
+      <c r="A24" s="49"/>
       <c r="B24" s="5"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
     </row>
-    <row r="25" spans="1:7">
-[...4 lines deleted...]
-      <c r="F25" s="2"/>
+    <row r="25" spans="1:7" ht="15" customHeight="1">
+      <c r="A25" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="57"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="9"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="B26" s="5"/>
-[...5 lines deleted...]
-      <c r="A27" s="51" t="s">
+      <c r="A26" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C26" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F26" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="50" t="s">
+        <v>500</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="50" t="s">
+        <v>501</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="22.8">
+      <c r="A29" s="50" t="s">
+        <v>502</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>205</v>
+      </c>
+      <c r="C29" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="D29" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="E29" s="37" t="s">
+        <v>206</v>
+      </c>
+      <c r="F29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="12"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="50" t="s">
+        <v>503</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="50" t="s">
+        <v>504</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="15" customHeight="1">
+      <c r="A32" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="56"/>
+      <c r="C32" s="56"/>
+      <c r="D32" s="56"/>
+      <c r="E32" s="56"/>
+      <c r="F32" s="56"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B33" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C33" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D33" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E33" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F33" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="4"/>
+      <c r="B34" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B27" s="53"/>
-[...119 lines deleted...]
-      <c r="E33" s="8" t="s">
+      <c r="B36" s="57"/>
+      <c r="C36" s="35"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="9"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C37" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D37" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E37" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F37" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="22.8">
+      <c r="A38" s="51">
+        <v>9232</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="22.8">
+      <c r="A39" s="51">
+        <v>9232</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="E39" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F33" s="8" t="s">
+      <c r="F39" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="15" customHeight="1">
-[...70 lines deleted...]
-      <c r="A40" s="6">
+    <row r="40" spans="1:7" ht="22.8">
+      <c r="A40" s="51">
         <v>9232</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D40" s="1" t="s">
-        <v>495</v>
+      <c r="D40" s="4" t="s">
+        <v>217</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G40" s="12"/>
+        <v>14</v>
+      </c>
     </row>
     <row r="41" spans="1:7" ht="22.8">
-      <c r="A41" s="6">
+      <c r="A41" s="51">
         <v>9232</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>205</v>
+        <v>240</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="6">
+      <c r="G41" s="16"/>
+    </row>
+    <row r="42" spans="1:7" ht="75.599999999999994" customHeight="1">
+      <c r="A42" s="51">
         <v>9232</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>218</v>
+        <v>487</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="22.8">
-      <c r="A43" s="6">
+      <c r="A43" s="51">
         <v>9232</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="22.8">
-      <c r="A44" s="6">
+      <c r="A44" s="51">
         <v>9232</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>242</v>
+        <v>482</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>23</v>
+        <v>136</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="A45" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="22.8">
+      <c r="A45" s="51">
         <v>9232</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>496</v>
+        <v>238</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="22.8">
-      <c r="A46" s="6">
+      <c r="A46" s="51">
         <v>9232</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>8</v>
+        <v>215</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="22.8">
-      <c r="A47" s="6">
+      <c r="A47" s="51">
         <v>9232</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>490</v>
+        <v>213</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>137</v>
+        <v>208</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="22.8">
-[...12 lines deleted...]
-      <c r="E48" s="1" t="s">
+    <row r="48" spans="1:7" ht="15" customHeight="1">
+      <c r="A48" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B48" s="56"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="56"/>
+      <c r="E48" s="56"/>
+      <c r="F48" s="56"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B49" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C49" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D49" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E49" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F49" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4"/>
+      <c r="B50" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+    </row>
+    <row r="52" spans="1:6" ht="15" customHeight="1">
+      <c r="A52" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="58"/>
+      <c r="C52" s="58"/>
+      <c r="D52" s="58"/>
+      <c r="E52" s="58"/>
+      <c r="F52" s="58"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B53" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C53" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D53" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E53" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F53" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="22.8">
+      <c r="A54" s="51">
+        <v>9340</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="22.8">
+      <c r="A55" s="51">
+        <v>9340</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="22.8">
+      <c r="A56" s="51">
+        <v>9340</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="22.8">
+      <c r="A57" s="51">
+        <v>9340</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="E57" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F48" s="1" t="s">
+      <c r="F57" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="22.8">
-[...35 lines deleted...]
-      <c r="F50" s="1" t="s">
+    <row r="58" spans="1:6" ht="22.8">
+      <c r="A58" s="51">
+        <v>9340</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="22.8">
+      <c r="A59" s="51">
+        <v>9340</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="F59" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="15" customHeight="1">
-      <c r="A51" s="51" t="s">
+    <row r="60" spans="1:6" ht="22.8">
+      <c r="A60" s="51">
+        <v>9340</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="22.8">
+      <c r="A61" s="51">
+        <v>9340</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15" customHeight="1">
+      <c r="A62" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B51" s="51"/>
-[...27 lines deleted...]
-      <c r="B53" s="1" t="s">
+      <c r="B62" s="56"/>
+      <c r="C62" s="56"/>
+      <c r="D62" s="56"/>
+      <c r="E62" s="56"/>
+      <c r="F62" s="56"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B63" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C63" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D63" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E63" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F63" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="4"/>
+      <c r="B64" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C53" s="1"/>
-[...5 lines deleted...]
-      <c r="A55" s="49" t="s">
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1"/>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="49"/>
-[...38 lines deleted...]
-      <c r="E57" s="1" t="s">
+      <c r="B66" s="54"/>
+      <c r="C66" s="35"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="9"/>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B67" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C67" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D67" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E67" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F67" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="34.200000000000003">
+      <c r="A68" s="51">
+        <v>11</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E68" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F57" s="1" t="s">
+      <c r="F68" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="22.8">
-[...207 lines deleted...]
-      </c>
+    <row r="69" spans="1:7" ht="34.200000000000003">
+      <c r="A69" s="51">
+        <v>11</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G69" s="12"/>
+    </row>
+    <row r="70" spans="1:7" ht="34.200000000000003">
+      <c r="A70" s="51">
+        <v>11</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G70" s="12"/>
     </row>
     <row r="71" spans="1:7" ht="34.200000000000003">
-      <c r="A71" s="6">
+      <c r="A71" s="51">
         <v>11</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>293</v>
+        <v>26</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="34.200000000000003">
-      <c r="A72" s="6">
+      <c r="A72" s="51">
         <v>11</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="G72" s="12"/>
     </row>
     <row r="73" spans="1:7" ht="34.200000000000003">
-      <c r="A73" s="6">
+      <c r="A73" s="51">
         <v>11</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="G73" s="12"/>
+        <v>21</v>
+      </c>
     </row>
     <row r="74" spans="1:7" ht="34.200000000000003">
-      <c r="A74" s="6">
+      <c r="A74" s="51">
         <v>11</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>26</v>
+        <v>284</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>4</v>
-[...3 lines deleted...]
-      <c r="A75" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="40.200000000000003" customHeight="1">
+      <c r="A75" s="51">
         <v>11</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>4</v>
-      </c>
+        <v>7</v>
+      </c>
+      <c r="G75" s="16"/>
     </row>
     <row r="76" spans="1:7" ht="34.200000000000003">
-      <c r="A76" s="6">
+      <c r="A76" s="51">
         <v>11</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>289</v>
+        <v>207</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="A77" s="6">
+        <v>7</v>
+      </c>
+      <c r="G76" s="10"/>
+    </row>
+    <row r="77" spans="1:7" s="17" customFormat="1" ht="34.200000000000003">
+      <c r="A77" s="51">
         <v>11</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="A78" s="6">
+        <v>8</v>
+      </c>
+      <c r="G77" s="10"/>
+    </row>
+    <row r="78" spans="1:7" ht="34.200000000000003">
+      <c r="A78" s="51">
         <v>11</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>287</v>
+        <v>32</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="G78" s="16"/>
+        <v>10</v>
+      </c>
+      <c r="G78" s="10"/>
     </row>
     <row r="79" spans="1:7" ht="34.200000000000003">
-      <c r="A79" s="6">
+      <c r="A79" s="51">
         <v>11</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>208</v>
+        <v>33</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="A80" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="34.200000000000003">
+      <c r="A80" s="51">
         <v>11</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>286</v>
+        <v>34</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="G80" s="10"/>
+        <v>13</v>
+      </c>
     </row>
     <row r="81" spans="1:7" ht="34.200000000000003">
-      <c r="A81" s="6">
+      <c r="A81" s="51">
         <v>11</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>32</v>
+        <v>281</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="G81" s="10"/>
+        <v>35</v>
+      </c>
+      <c r="G81" s="12"/>
     </row>
     <row r="82" spans="1:7" ht="34.200000000000003">
-      <c r="A82" s="6">
+      <c r="A82" s="51">
         <v>11</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>33</v>
+        <v>280</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>10</v>
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G82" s="12"/>
     </row>
     <row r="83" spans="1:7" ht="34.200000000000003">
-      <c r="A83" s="6">
+      <c r="A83" s="51">
         <v>11</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>34</v>
+        <v>279</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>13</v>
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G83" s="12"/>
     </row>
     <row r="84" spans="1:7" ht="34.200000000000003">
-      <c r="A84" s="6">
+      <c r="A84" s="51">
         <v>11</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G84" s="12"/>
     </row>
-    <row r="85" spans="1:7" ht="34.200000000000003">
-      <c r="A85" s="6">
+    <row r="85" spans="1:7" ht="15" customHeight="1">
+      <c r="A85" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B85" s="56"/>
+      <c r="C85" s="56"/>
+      <c r="D85" s="56"/>
+      <c r="E85" s="56"/>
+      <c r="F85" s="56"/>
+      <c r="G85" s="12"/>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B86" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C86" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D86" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E86" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F86" s="28" t="s">
+        <v>495</v>
+      </c>
+      <c r="G86" s="12"/>
+    </row>
+    <row r="87" spans="1:7" ht="34.200000000000003">
+      <c r="A87" s="51">
         <v>11</v>
       </c>
-      <c r="B85" s="1" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="B87" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G87" s="12"/>
     </row>
-    <row r="88" spans="1:7" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="F88" s="51"/>
+    <row r="88" spans="1:7" ht="34.200000000000003">
+      <c r="A88" s="51">
+        <v>11</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="G88" s="12"/>
     </row>
-    <row r="89" spans="1:7">
-[...16 lines deleted...]
-        <v>504</v>
+    <row r="89" spans="1:7" ht="34.200000000000003">
+      <c r="A89" s="51">
+        <v>11</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C89" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E89" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="F89" s="38" t="s">
+        <v>35</v>
       </c>
       <c r="G89" s="12"/>
     </row>
     <row r="90" spans="1:7" ht="34.200000000000003">
-      <c r="A90" s="6">
+      <c r="A90" s="51">
         <v>11</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C90" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C90" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>275</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="G90" s="12"/>
     </row>
     <row r="91" spans="1:7" ht="34.200000000000003">
-      <c r="A91" s="6">
+      <c r="A91" s="51">
         <v>11</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C91" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C91" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>274</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="G91" s="12"/>
     </row>
     <row r="92" spans="1:7" ht="34.200000000000003">
-      <c r="A92" s="6">
+      <c r="A92" s="51">
         <v>11</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C92" s="40" t="s">
+        <v>200</v>
+      </c>
+      <c r="C92" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>273</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>10</v>
       </c>
       <c r="G92" s="12"/>
     </row>
     <row r="93" spans="1:7" ht="34.200000000000003">
-      <c r="A93" s="6">
+      <c r="A93" s="51">
         <v>11</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F93" s="4" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G93" s="12"/>
     </row>
     <row r="94" spans="1:7" ht="34.200000000000003">
-      <c r="A94" s="6">
+      <c r="A94" s="51">
         <v>11</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>232</v>
+        <v>197</v>
       </c>
       <c r="F94" s="4" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G94" s="12"/>
     </row>
     <row r="95" spans="1:7" ht="34.200000000000003">
-      <c r="A95" s="6">
+      <c r="A95" s="51">
         <v>11</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C95" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>488</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="G95" s="12"/>
     </row>
     <row r="96" spans="1:7" ht="34.200000000000003">
-      <c r="A96" s="6">
+      <c r="A96" s="51">
         <v>11</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C96" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>270</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>8</v>
       </c>
       <c r="G96" s="12"/>
     </row>
     <row r="97" spans="1:7" ht="34.200000000000003">
-      <c r="A97" s="6">
+      <c r="A97" s="51">
         <v>11</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C97" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>275</v>
-[...7 lines deleted...]
-      <c r="G97" s="12"/>
+        <v>269</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="98" spans="1:7" ht="34.200000000000003">
-      <c r="A98" s="6">
+      <c r="A98" s="51">
         <v>11</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="C98" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>274</v>
-[...7 lines deleted...]
-      <c r="G98" s="12"/>
+        <v>268</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="99" spans="1:7" ht="34.200000000000003">
-      <c r="A99" s="6">
+      <c r="A99" s="51">
         <v>11</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D99" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G99" s="12"/>
+      <c r="D99" s="62" t="s">
+        <v>526</v>
+      </c>
+      <c r="E99" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" s="62" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="100" spans="1:7" ht="34.200000000000003">
-      <c r="A100" s="6">
+      <c r="A100" s="51">
         <v>11</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D100" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="1" t="s">
+      <c r="D100" s="62" t="s">
+        <v>527</v>
+      </c>
+      <c r="E100" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B102" s="54"/>
+      <c r="C102" s="35"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23"/>
+      <c r="F102" s="9"/>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B103" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C103" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D103" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E103" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F103" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="51">
+        <v>13632</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="51">
+        <v>13632</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="51">
+        <v>13632</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="51">
+        <v>13632</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E107" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F100" s="1" t="s">
+      <c r="F107" s="1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="51">
+        <v>13632</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="G108" s="12"/>
+    </row>
+    <row r="109" spans="1:7" ht="15" customHeight="1">
+      <c r="A109" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B109" s="56"/>
+      <c r="C109" s="56"/>
+      <c r="D109" s="56"/>
+      <c r="E109" s="56"/>
+      <c r="F109" s="56"/>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B110" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C110" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D110" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E110" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F110" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="4"/>
+      <c r="B111" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1"/>
+      <c r="F111" s="1"/>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="C112" s="25"/>
+      <c r="E112" s="25"/>
+      <c r="F112" s="25"/>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B113" s="54"/>
+      <c r="C113" s="35"/>
+      <c r="D113" s="23"/>
+      <c r="E113" s="23"/>
+      <c r="F113" s="9"/>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B114" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C114" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D114" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E114" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F114" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="22.8">
+      <c r="A115" s="51">
+        <v>6546</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E115" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="G100" s="12"/>
-[...14 lines deleted...]
-      <c r="E101" s="1" t="s">
+      <c r="F115" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="22.8">
+      <c r="A116" s="51">
+        <v>6546</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="22.8">
+      <c r="A117" s="51">
+        <v>6546</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E117" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F101" s="1" t="s">
+      <c r="F117" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="34.200000000000003">
-[...142 lines deleted...]
-      <c r="E110" s="4" t="s">
+    <row r="118" spans="1:6" ht="22.8">
+      <c r="A118" s="51">
+        <v>6546</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E118" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F110" s="4" t="s">
-[...80 lines deleted...]
-      <c r="A117" s="6">
+      <c r="F118" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="22.8">
+      <c r="A119" s="51">
         <v>6546</v>
       </c>
-      <c r="B117" s="1" t="s">
+      <c r="B119" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="D119" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="22.8">
+      <c r="A120" s="51">
+        <v>6546</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="22.8">
+      <c r="A121" s="51">
+        <v>6546</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E121" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D117" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A118" s="6">
+      <c r="F121" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="22.8">
+      <c r="A122" s="51">
         <v>6546</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="B122" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>45</v>
-      </c>
-[...81 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E122" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="15" customHeight="1">
+      <c r="A123" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B123" s="56"/>
+      <c r="C123" s="56"/>
+      <c r="D123" s="56"/>
+      <c r="E123" s="56"/>
+      <c r="F123" s="56"/>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B124" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C124" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D124" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E124" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F124" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="4"/>
+      <c r="B125" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1"/>
+      <c r="F125" s="1"/>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="25"/>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B127" s="54"/>
+      <c r="C127" s="23"/>
+      <c r="D127" s="23"/>
+      <c r="E127" s="23"/>
+      <c r="F127" s="9"/>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B128" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C128" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D128" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E128" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F128" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="22.8">
+      <c r="A129" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D129" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="22.8">
+      <c r="A130" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="22.8">
+      <c r="A131" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="22.8">
+      <c r="A132" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D132" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="22.8">
+      <c r="A133" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="22.8">
+      <c r="A134" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="22.8">
+      <c r="A135" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="22.8">
+      <c r="A136" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D136" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="E136" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="F122" s="1" t="s">
+      <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="123" spans="1:6" ht="22.8">
-[...12 lines deleted...]
-      <c r="E123" s="1" t="s">
+    <row r="137" spans="1:6" ht="22.8">
+      <c r="A137" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="F123" s="1" t="s">
-[...24 lines deleted...]
-      <c r="A125" s="51" t="s">
+      <c r="C137" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="15" customHeight="1">
+      <c r="A138" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B125" s="51"/>
-[...69 lines deleted...]
-      <c r="A132" s="6">
+      <c r="B138" s="56"/>
+      <c r="C138" s="56"/>
+      <c r="D138" s="56"/>
+      <c r="E138" s="56"/>
+      <c r="F138" s="56"/>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B139" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C139" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D139" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E139" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F139" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="22.8">
+      <c r="A140" s="51">
         <v>14341</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="B140" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E140" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C132" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E132" s="1" t="s">
+      <c r="F140" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F132" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A133" s="6">
+    </row>
+    <row r="141" spans="1:6" ht="22.8">
+      <c r="A141" s="51">
         <v>14341</v>
       </c>
-      <c r="B133" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A134" s="6">
+      <c r="B141" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="22.8">
+      <c r="A142" s="51">
         <v>14341</v>
       </c>
-      <c r="B134" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A135" s="6">
+      <c r="B142" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="22.8">
+      <c r="A143" s="51">
         <v>14341</v>
       </c>
-      <c r="B135" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E135" s="1" t="s">
+      <c r="B143" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D143" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="22.8">
+      <c r="A144" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D144" s="39" t="s">
+        <v>523</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="F144" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F135" s="1" t="s">
+    </row>
+    <row r="145" spans="1:7" s="17" customFormat="1" ht="22.8">
+      <c r="A145" s="51">
+        <v>14341</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D145" s="39" t="s">
+        <v>481</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F145" s="1" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136" s="6">
+      <c r="G145" s="16"/>
+    </row>
+    <row r="146" spans="1:7" ht="22.8">
+      <c r="A146" s="51">
         <v>14341</v>
       </c>
-      <c r="B136" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A137" s="6">
+      <c r="B146" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="22.8">
+      <c r="A147" s="51">
         <v>14341</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E137" s="1" t="s">
+      <c r="B147" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F147" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F137" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A138" s="6">
+    </row>
+    <row r="148" spans="1:7" ht="22.8">
+      <c r="A148" s="51">
         <v>14341</v>
       </c>
-      <c r="B138" s="1" t="s">
-[...189 lines deleted...]
-      </c>
       <c r="B148" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="149" spans="1:7" ht="22.8">
-[...3 lines deleted...]
-      <c r="B149" s="1" t="s">
+    <row r="150" spans="1:7" ht="15" customHeight="1">
+      <c r="A150" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B150" s="58"/>
+      <c r="C150" s="58"/>
+      <c r="D150" s="58"/>
+      <c r="E150" s="58"/>
+      <c r="F150" s="58"/>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B151" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C151" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D151" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E151" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F151" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="22.8">
+      <c r="A152" s="51">
+        <v>9274</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="22.8">
+      <c r="A153" s="51">
+        <v>9274</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="12"/>
+    </row>
+    <row r="154" spans="1:7" ht="22.8">
+      <c r="A154" s="51">
+        <v>9274</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154" s="10"/>
+    </row>
+    <row r="155" spans="1:7" ht="22.8">
+      <c r="A155" s="51">
+        <v>9274</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="22.8">
+      <c r="A156" s="51">
+        <v>9274</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="22.8">
+      <c r="A157" s="51">
+        <v>9274</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="15" customHeight="1">
+      <c r="A158" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B158" s="56"/>
+      <c r="C158" s="56"/>
+      <c r="D158" s="56"/>
+      <c r="E158" s="56"/>
+      <c r="F158" s="56"/>
+      <c r="G158" s="12"/>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B159" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C159" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D159" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E159" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F159" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160" s="4"/>
+      <c r="B160" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1"/>
+      <c r="F160" s="1"/>
+    </row>
+    <row r="162" spans="1:7" ht="15" customHeight="1">
+      <c r="A162" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B162" s="54"/>
+      <c r="C162" s="35"/>
+      <c r="D162" s="23"/>
+      <c r="E162" s="23"/>
+      <c r="F162" s="9"/>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B163" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C163" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D163" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E163" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F163" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" s="51">
+        <v>93</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" s="51">
+        <v>93</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="51">
+        <v>93</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" s="51">
+        <v>93</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" s="51">
+        <v>93</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E168" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G168" s="12"/>
+    </row>
+    <row r="169" spans="1:7" ht="15" customHeight="1">
+      <c r="A169" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B169" s="56"/>
+      <c r="C169" s="56"/>
+      <c r="D169" s="56"/>
+      <c r="E169" s="56"/>
+      <c r="F169" s="56"/>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B170" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C170" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D170" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E170" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F170" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" s="4"/>
+      <c r="B171" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1"/>
+      <c r="F171" s="1"/>
+    </row>
+    <row r="173" spans="1:7" ht="15" customHeight="1">
+      <c r="A173" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B173" s="58"/>
+      <c r="C173" s="58"/>
+      <c r="D173" s="58"/>
+      <c r="E173" s="58"/>
+      <c r="F173" s="58"/>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B174" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C174" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D174" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E174" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F174" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" s="51">
+        <v>9283</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" s="51">
+        <v>9283</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176" s="18"/>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" s="51">
+        <v>9283</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" s="51">
+        <v>9283</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" s="51">
+        <v>9283</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D179" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G179" s="12"/>
+    </row>
+    <row r="180" spans="1:7" ht="22.8">
+      <c r="A180" s="51">
+        <v>9283</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D180" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="E180" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C149" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F149" s="1" t="s">
+      <c r="F180" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G180" s="12"/>
+    </row>
+    <row r="181" spans="1:7" ht="15" customHeight="1">
+      <c r="A181" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B181" s="56"/>
+      <c r="C181" s="56"/>
+      <c r="D181" s="56"/>
+      <c r="E181" s="56"/>
+      <c r="F181" s="56"/>
+      <c r="G181" s="12"/>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B182" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C182" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D182" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E182" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F182" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" s="4"/>
+      <c r="B183" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1"/>
+      <c r="F183" s="1"/>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B185" s="54"/>
+      <c r="C185" s="35"/>
+      <c r="D185" s="23"/>
+      <c r="E185" s="23"/>
+      <c r="F185" s="9"/>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B186" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C186" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D186" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E186" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F186" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="74.400000000000006" customHeight="1">
+      <c r="A187" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F187" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="150" spans="1:7" ht="22.8">
-[...15 lines deleted...]
-      <c r="F150" s="1" t="s">
+    <row r="188" spans="1:7" ht="36" customHeight="1">
+      <c r="A188" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A189" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E189" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A190" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A191" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A192" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A193" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A194" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="36.6" customHeight="1">
+      <c r="A195" s="51">
+        <v>9215</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E195" s="1" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A152" s="49" t="s">
+      <c r="F195" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="15" customHeight="1">
+      <c r="A196" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B196" s="56"/>
+      <c r="C196" s="56"/>
+      <c r="D196" s="56"/>
+      <c r="E196" s="56"/>
+      <c r="F196" s="56"/>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B197" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C197" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D197" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E197" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F197" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" s="4"/>
+      <c r="B198" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1"/>
+      <c r="F198" s="1"/>
+    </row>
+    <row r="200" spans="1:7" ht="15" customHeight="1">
+      <c r="A200" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B152" s="49"/>
-[...38 lines deleted...]
-      <c r="E154" s="1" t="s">
+      <c r="B200" s="56"/>
+      <c r="C200" s="56"/>
+      <c r="D200" s="56"/>
+      <c r="E200" s="56"/>
+      <c r="F200" s="56"/>
+      <c r="G200" s="12"/>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B201" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C201" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D201" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E201" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F201" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="22.8">
+      <c r="A202" s="51">
+        <v>224</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="22.8">
+      <c r="A203" s="51">
+        <v>224</v>
+      </c>
+      <c r="B203" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="22.8">
+      <c r="A204" s="51">
+        <v>224</v>
+      </c>
+      <c r="B204" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E204" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F154" s="1" t="s">
+      <c r="F204" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="155" spans="1:7" ht="22.8">
-[...54 lines deleted...]
-      <c r="E157" s="1" t="s">
+    <row r="205" spans="1:7" ht="22.8">
+      <c r="A205" s="51">
+        <v>224</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E205" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F157" s="1" t="s">
+      <c r="F205" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="158" spans="1:7" ht="22.8">
-[...12 lines deleted...]
-      <c r="E158" s="1" t="s">
+    <row r="206" spans="1:7" ht="22.8">
+      <c r="A206" s="51">
+        <v>224</v>
+      </c>
+      <c r="B206" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E206" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F158" s="1" t="s">
+      <c r="F206" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="159" spans="1:7" ht="22.8">
-[...20 lines deleted...]
-      <c r="A160" s="51" t="s">
+    <row r="207" spans="1:7" ht="22.8">
+      <c r="A207" s="51">
+        <v>224</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="15" customHeight="1">
+      <c r="A208" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B160" s="51"/>
-[...142 lines deleted...]
-      <c r="F169" s="1" t="s">
+      <c r="B208" s="56"/>
+      <c r="C208" s="56"/>
+      <c r="D208" s="56"/>
+      <c r="E208" s="56"/>
+      <c r="F208" s="56"/>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B209" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C209" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D209" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E209" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F209" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="22.8">
+      <c r="A210" s="51">
+        <v>224</v>
+      </c>
+      <c r="B210" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F210" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="170" spans="1:7">
-[...397 lines deleted...]
-      <c r="E194" s="1" t="s">
+    <row r="211" spans="1:6" ht="22.8">
+      <c r="A211" s="51">
+        <v>224</v>
+      </c>
+      <c r="B211" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="F194" s="1" t="s">
-[...135 lines deleted...]
-      <c r="A204" s="6">
+      <c r="C211" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="22.8">
+      <c r="A212" s="51">
         <v>224</v>
       </c>
-      <c r="B204" s="6" t="s">
+      <c r="B212" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C212" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C204" s="1" t="s">
-[...151 lines deleted...]
-      </c>
       <c r="D212" s="3" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>477</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:6" ht="22.8">
-      <c r="A213" s="6">
+      <c r="A213" s="51">
         <v>224</v>
       </c>
       <c r="B213" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C213" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C213" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D213" s="3" t="s">
-        <v>80</v>
+        <v>321</v>
       </c>
       <c r="E213" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="B214" s="5"/>
+      <c r="D214" s="2"/>
+      <c r="E214" s="2"/>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B215" s="54"/>
+      <c r="C215" s="35"/>
+      <c r="D215" s="23"/>
+      <c r="E215" s="23"/>
+      <c r="F215" s="9"/>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B216" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C216" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D216" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E216" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F216" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" ht="24">
+      <c r="A217" s="52">
+        <v>245</v>
+      </c>
+      <c r="B217" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" ht="24">
+      <c r="A218" s="52">
+        <v>245</v>
+      </c>
+      <c r="B218" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="24">
+      <c r="A219" s="52">
+        <v>245</v>
+      </c>
+      <c r="B219" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="24">
+      <c r="A220" s="52">
+        <v>245</v>
+      </c>
+      <c r="B220" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E220" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F213" s="3" t="s">
+      <c r="F220" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="214" spans="1:6" ht="22.8">
-[...15 lines deleted...]
-      <c r="F214" s="3" t="s">
+    <row r="221" spans="1:6" ht="24">
+      <c r="A221" s="52">
+        <v>245</v>
+      </c>
+      <c r="B221" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E221" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F221" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="215" spans="1:6" ht="22.8">
-[...15 lines deleted...]
-      <c r="F215" s="1" t="s">
+    <row r="222" spans="1:6" ht="24">
+      <c r="A222" s="52">
+        <v>245</v>
+      </c>
+      <c r="B222" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="24">
+      <c r="A223" s="52">
+        <v>245</v>
+      </c>
+      <c r="B223" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="24">
+      <c r="A224" s="52">
+        <v>245</v>
+      </c>
+      <c r="B224" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="24">
+      <c r="A225" s="52">
+        <v>245</v>
+      </c>
+      <c r="B225" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="24">
+      <c r="A226" s="52">
+        <v>245</v>
+      </c>
+      <c r="B226" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E226" s="1" t="s">
         <v>14</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A217" s="49" t="s">
+      <c r="F226" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G226" s="16"/>
+    </row>
+    <row r="227" spans="1:7" ht="24">
+      <c r="A227" s="52">
+        <v>245</v>
+      </c>
+      <c r="B227" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="24">
+      <c r="A228" s="52">
+        <v>245</v>
+      </c>
+      <c r="B228" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="24">
+      <c r="A229" s="52">
+        <v>245</v>
+      </c>
+      <c r="B229" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="15" customHeight="1">
+      <c r="A230" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B230" s="56"/>
+      <c r="C230" s="56"/>
+      <c r="D230" s="56"/>
+      <c r="E230" s="56"/>
+      <c r="F230" s="56"/>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B231" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C231" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D231" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E231" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F231" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232" s="4"/>
+      <c r="B232" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1"/>
+      <c r="F232" s="1"/>
+    </row>
+    <row r="234" spans="1:7" s="7" customFormat="1">
+      <c r="A234" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="B217" s="50"/>
-[...41 lines deleted...]
-      <c r="F219" s="1" t="s">
+      <c r="B234" s="57"/>
+      <c r="C234" s="35"/>
+      <c r="D234" s="35"/>
+      <c r="E234" s="35"/>
+      <c r="F234" s="34"/>
+      <c r="G234" s="14"/>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B235" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C235" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D235" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E235" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F235" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="22.8">
+      <c r="A236" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E236" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F220" s="1" t="s">
+      <c r="F236" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="221" spans="1:6" ht="24">
-[...12 lines deleted...]
-      <c r="E221" s="1" t="s">
+    <row r="237" spans="1:7" ht="22.8">
+      <c r="A237" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E237" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F221" s="1" t="s">
+      <c r="F237" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="222" spans="1:6" ht="24">
-[...190 lines deleted...]
-      <c r="D231" s="1" t="s">
+    <row r="238" spans="1:7" ht="22.8">
+      <c r="A238" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B238" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="E231" s="1" t="s">
-[...83 lines deleted...]
-      </c>
       <c r="C238" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E238" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="22.8">
+      <c r="A239" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="22.8">
+      <c r="A240" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="22.8">
+      <c r="A241" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="22.8">
+      <c r="A242" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="26.4" customHeight="1">
+      <c r="A243" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="22.8">
+      <c r="A244" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="15" customHeight="1">
+      <c r="A245" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B245" s="56"/>
+      <c r="C245" s="56"/>
+      <c r="D245" s="56"/>
+      <c r="E245" s="56"/>
+      <c r="F245" s="56"/>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B246" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C246" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D246" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E246" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F246" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="22.8">
+      <c r="A247" s="51">
+        <v>4220</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="15" customHeight="1">
+      <c r="A249" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B249" s="58"/>
+      <c r="C249" s="58"/>
+      <c r="D249" s="58"/>
+      <c r="E249" s="58"/>
+      <c r="F249" s="58"/>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B250" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C250" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D250" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E250" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F250" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251" s="51">
+        <v>12016</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G251" s="18"/>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252" s="51">
+        <v>12016</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253" s="51">
+        <v>12016</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E253" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F238" s="1" t="s">
+      <c r="F253" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="239" spans="1:7" ht="22.8">
-[...32 lines deleted...]
-      <c r="E240" s="1" t="s">
+    <row r="254" spans="1:7">
+      <c r="A254" s="51">
+        <v>12016</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255" s="51">
+        <v>12016</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E255" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F240" s="1" t="s">
+      <c r="F255" s="1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="241" spans="1:7" ht="22.8">
-[...12 lines deleted...]
-      <c r="E241" s="1" t="s">
+    <row r="256" spans="1:7" ht="15" customHeight="1">
+      <c r="A256" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B256" s="56"/>
+      <c r="C256" s="56"/>
+      <c r="D256" s="56"/>
+      <c r="E256" s="56"/>
+      <c r="F256" s="56"/>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B257" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C257" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D257" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E257" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F257" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7">
+      <c r="A258" s="51"/>
+      <c r="B258" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C258" s="1"/>
+      <c r="D258" s="3"/>
+      <c r="E258" s="3"/>
+      <c r="F258" s="3"/>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="G259" s="12"/>
+    </row>
+    <row r="260" spans="1:7" ht="15" customHeight="1">
+      <c r="A260" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B260" s="58"/>
+      <c r="C260" s="58"/>
+      <c r="D260" s="58"/>
+      <c r="E260" s="58"/>
+      <c r="F260" s="58"/>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B261" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C261" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D261" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E261" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F261" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7">
+      <c r="A262" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F262" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="E263" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F241" s="1" t="s">
+      <c r="F263" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="22.8">
-[...72 lines deleted...]
-      <c r="E245" s="1" t="s">
+    <row r="264" spans="1:7">
+      <c r="A264" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F265" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="E266" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F245" s="1" t="s">
+      <c r="F266" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="246" spans="1:7" ht="22.8">
-[...62 lines deleted...]
-      <c r="E249" s="1" t="s">
+    <row r="267" spans="1:7">
+      <c r="A267" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F267" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E268" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F249" s="1" t="s">
-[...64 lines deleted...]
-      <c r="D254" s="3" t="s">
+      <c r="F268" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B269" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E254" s="3" t="s">
-[...245 lines deleted...]
-      </c>
       <c r="C269" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>341</v>
+        <v>517</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="270" spans="1:7">
-      <c r="A270" s="6">
+      <c r="A270" s="51">
         <v>9165</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F270" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A271" s="6">
+      <c r="E271" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271" s="12"/>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272" s="51">
+        <v>9165</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="22.8">
+      <c r="A273" s="51">
         <v>9166</v>
       </c>
-      <c r="B271" s="1" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="B273" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="G273" s="12"/>
+        <v>13</v>
+      </c>
     </row>
     <row r="274" spans="1:7">
-      <c r="A274" s="6">
+      <c r="A274" s="51">
+        <v>9167</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7">
+      <c r="A275" s="51">
         <v>9165</v>
       </c>
-      <c r="B274" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D274" s="1" t="s">
+      <c r="B275" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G275" s="12"/>
+    </row>
+    <row r="276" spans="1:7" ht="15.6" customHeight="1">
+      <c r="A276" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B276" s="56"/>
+      <c r="C276" s="56"/>
+      <c r="D276" s="56"/>
+      <c r="E276" s="56"/>
+      <c r="F276" s="56"/>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B277" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C277" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D277" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E277" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F277" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7">
+      <c r="A278" s="51"/>
+      <c r="B278" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C278" s="1"/>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1"/>
+      <c r="F278" s="1"/>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="B279" s="5"/>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B280" s="54"/>
+      <c r="C280" s="35"/>
+      <c r="D280" s="23"/>
+      <c r="E280" s="23"/>
+      <c r="F280" s="22"/>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B281" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C281" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D281" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E281" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F281" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="22.8">
+      <c r="A282" s="51">
+        <v>260</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F282" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G282" s="12"/>
+    </row>
+    <row r="283" spans="1:7" ht="22.8">
+      <c r="A283" s="51">
+        <v>260</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="22.8">
+      <c r="A284" s="51">
+        <v>260</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" ht="22.8">
+      <c r="A285" s="51">
+        <v>260</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" ht="22.8">
+      <c r="A286" s="51">
+        <v>260</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="E274" s="1" t="s">
-[...193 lines deleted...]
-      </c>
       <c r="E286" s="1" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="287" spans="1:7" ht="22.8">
-      <c r="A287" s="6">
+      <c r="A287" s="51">
         <v>260</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D287" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F287" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="22.8">
+      <c r="A288" s="51">
+        <v>260</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" ht="22.8">
+      <c r="A289" s="51">
+        <v>260</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="22.8">
+      <c r="A290" s="51">
+        <v>260</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D290" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="E287" s="1" t="s">
+      <c r="E290" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" ht="22.8">
+      <c r="A291" s="51">
+        <v>260</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" ht="22.8">
+      <c r="A292" s="51">
+        <v>260</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="22.8">
+      <c r="A293" s="51">
+        <v>260</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="22.8">
+      <c r="A294" s="51">
+        <v>260</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" ht="22.8">
+      <c r="A295" s="51">
+        <v>260</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F295" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F287" s="1" t="s">
+    </row>
+    <row r="296" spans="1:7" ht="22.8">
+      <c r="A296" s="51">
+        <v>260</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F296" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="E290" s="1" t="s">
+      <c r="G296" s="12"/>
+    </row>
+    <row r="297" spans="1:7" ht="15" customHeight="1">
+      <c r="A297" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="B297" s="56"/>
+      <c r="C297" s="56"/>
+      <c r="D297" s="56"/>
+      <c r="E297" s="56"/>
+      <c r="F297" s="56"/>
+      <c r="G297" s="12"/>
+    </row>
+    <row r="298" spans="1:7">
+      <c r="A298" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B298" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C298" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D298" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E298" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F298" s="28" t="s">
+        <v>495</v>
+      </c>
+      <c r="G298" s="12"/>
+    </row>
+    <row r="299" spans="1:7">
+      <c r="A299" s="4"/>
+      <c r="B299" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C299" s="1"/>
+      <c r="D299" s="1"/>
+      <c r="E299" s="1"/>
+      <c r="F299" s="1"/>
+      <c r="G299" s="12"/>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="G300" s="12"/>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B301" s="54"/>
+      <c r="C301" s="35"/>
+      <c r="D301" s="23"/>
+      <c r="E301" s="23"/>
+      <c r="F301" s="9"/>
+      <c r="G301" s="12"/>
+    </row>
+    <row r="302" spans="1:7">
+      <c r="A302" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B302" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C302" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D302" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E302" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F302" s="28" t="s">
+        <v>495</v>
+      </c>
+      <c r="G302" s="12"/>
+    </row>
+    <row r="303" spans="1:7" ht="22.8">
+      <c r="A303" s="51">
+        <v>1069</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G303" s="12"/>
+    </row>
+    <row r="304" spans="1:7" ht="22.8">
+      <c r="A304" s="51">
+        <v>1069</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F304" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F290" s="1" t="s">
-[...156 lines deleted...]
-      <c r="E298" s="1" t="s">
+      <c r="G304" s="12"/>
+    </row>
+    <row r="305" spans="1:7" ht="75.599999999999994" customHeight="1">
+      <c r="A305" s="51">
+        <v>1069</v>
+      </c>
+      <c r="B305" s="1" t="s">
         <v>115</v>
-      </c>
-[...88 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>117</v>
+        <v>515</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G305" s="12"/>
+        <v>4</v>
+      </c>
     </row>
     <row r="306" spans="1:7" ht="22.8">
-      <c r="A306" s="6">
+      <c r="A306" s="51">
         <v>1069</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>118</v>
+        <v>354</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="A307" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="22.8">
+      <c r="A307" s="51">
         <v>1069</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>524</v>
+        <v>355</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="308" spans="1:7" ht="22.8">
-      <c r="A308" s="6">
+      <c r="A308" s="51">
         <v>1069</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>115</v>
+        <v>29</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>21</v>
       </c>
+      <c r="G308" s="12"/>
     </row>
     <row r="309" spans="1:7" ht="22.8">
-      <c r="A309" s="6">
+      <c r="A309" s="51">
         <v>1069</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>21</v>
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G309" s="12"/>
     </row>
     <row r="310" spans="1:7" ht="22.8">
-      <c r="A310" s="6">
+      <c r="A310" s="51">
         <v>1069</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D310" s="1" t="s">
-        <v>360</v>
+      <c r="D310" s="3" t="s">
+        <v>358</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G310" s="12"/>
     </row>
     <row r="311" spans="1:7" ht="22.8">
-      <c r="A311" s="6">
+      <c r="A311" s="51">
         <v>1069</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="A312" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" ht="77.400000000000006" customHeight="1">
+      <c r="A312" s="51">
         <v>1069</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D312" s="3" t="s">
-        <v>362</v>
+      <c r="D312" s="1" t="s">
+        <v>516</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G312" s="12"/>
+        <v>107</v>
+      </c>
     </row>
     <row r="313" spans="1:7" ht="22.8">
-      <c r="A313" s="6">
+      <c r="A313" s="51">
         <v>1069</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      <c r="A314" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" ht="22.8">
+      <c r="A314" s="51">
         <v>1069</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>525</v>
+        <v>212</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      <c r="A315" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" ht="15" customHeight="1">
+      <c r="A315" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B315" s="56"/>
+      <c r="C315" s="56"/>
+      <c r="D315" s="56"/>
+      <c r="E315" s="56"/>
+      <c r="F315" s="56"/>
+      <c r="G315" s="16"/>
+    </row>
+    <row r="316" spans="1:7">
+      <c r="A316" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B316" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C316" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D316" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E316" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F316" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" ht="22.8">
+      <c r="A317" s="51">
         <v>1069</v>
       </c>
-      <c r="B315" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C315" s="1" t="s">
+      <c r="B317" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C317" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D315" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A316" s="6">
+      <c r="D317" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E317" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F317" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" ht="22.8">
+      <c r="A318" s="51">
         <v>1069</v>
       </c>
-      <c r="B316" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C316" s="1" t="s">
+      <c r="B318" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C318" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D316" s="1" t="s">
-[...37 lines deleted...]
-        <v>504</v>
+      <c r="D318" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E318" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F318" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="319" spans="1:7" ht="22.8">
-      <c r="A319" s="6">
+      <c r="A319" s="51">
         <v>1069</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="320" spans="1:7" ht="22.8">
-      <c r="A320" s="6">
+      <c r="A320" s="51">
         <v>1069</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
     </row>
     <row r="321" spans="1:7" ht="22.8">
-      <c r="A321" s="6">
+      <c r="A321" s="51">
         <v>1069</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:7" ht="22.8">
-      <c r="A322" s="6">
+      <c r="A322" s="51">
         <v>1069</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>367</v>
+        <v>228</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>8</v>
+        <v>136</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="323" spans="1:7" ht="22.8">
-[...9 lines deleted...]
-      <c r="D323" s="1" t="s">
+    <row r="323" spans="1:7">
+      <c r="G323" s="12"/>
+    </row>
+    <row r="324" spans="1:7">
+      <c r="A324" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B324" s="54"/>
+      <c r="C324" s="35"/>
+      <c r="D324" s="23"/>
+      <c r="E324" s="23"/>
+      <c r="F324" s="9"/>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="A325" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B325" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C325" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D325" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E325" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F325" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" ht="22.8">
+      <c r="A326" s="51">
+        <v>295</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" ht="22.8">
+      <c r="A327" s="51">
+        <v>295</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" ht="22.8">
+      <c r="A328" s="51">
+        <v>295</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328" s="19"/>
+    </row>
+    <row r="329" spans="1:7" ht="22.8">
+      <c r="A329" s="51">
+        <v>295</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E329" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F329" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" ht="22.8">
+      <c r="A330" s="51">
+        <v>295</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E330" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F330" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" ht="22.8">
+      <c r="A331" s="51">
+        <v>295</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E331" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="15" customHeight="1">
+      <c r="A332" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B332" s="56"/>
+      <c r="C332" s="56"/>
+      <c r="D332" s="56"/>
+      <c r="E332" s="56"/>
+      <c r="F332" s="56"/>
+    </row>
+    <row r="333" spans="1:7">
+      <c r="A333" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B333" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C333" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D333" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E333" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F333" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" s="20" customFormat="1" ht="22.8">
+      <c r="A334" s="51">
+        <v>295</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F334" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G334" s="14"/>
+    </row>
+    <row r="335" spans="1:7" ht="22.8">
+      <c r="A335" s="51">
+        <v>295</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335" s="12"/>
+    </row>
+    <row r="336" spans="1:7" ht="22.8">
+      <c r="A336" s="51">
+        <v>295</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D336" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="E323" s="1" t="s">
+      <c r="E336" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="G337" s="12"/>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B338" s="54"/>
+      <c r="C338" s="35"/>
+      <c r="D338" s="23"/>
+      <c r="E338" s="23"/>
+      <c r="F338" s="9"/>
+      <c r="G338" s="12"/>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B339" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C339" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D339" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E339" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F339" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" s="51">
+        <v>283</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E340" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F340" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" s="51">
+        <v>283</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E341" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F323" s="1" t="s">
+      <c r="F341" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="324" spans="1:7" ht="22.8">
-[...12 lines deleted...]
-      <c r="E324" s="1" t="s">
+    <row r="342" spans="1:7">
+      <c r="A342" s="51">
+        <v>283</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F342" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7">
+      <c r="A343" s="51">
+        <v>283</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E343" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F343" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G343" s="12"/>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344" s="51">
+        <v>283</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="E344" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7">
+      <c r="A345" s="51">
+        <v>283</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E345" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F345" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7">
+      <c r="A346" s="51">
+        <v>283</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="E346" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F346" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7">
+      <c r="A347" s="51">
+        <v>283</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F347" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" ht="15" customHeight="1">
+      <c r="A348" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B348" s="56"/>
+      <c r="C348" s="56"/>
+      <c r="D348" s="56"/>
+      <c r="E348" s="56"/>
+      <c r="F348" s="56"/>
+    </row>
+    <row r="349" spans="1:7">
+      <c r="A349" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B349" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C349" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D349" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E349" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F349" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7">
+      <c r="A350" s="51">
+        <v>283</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E350" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F350" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7">
+      <c r="G351" s="12"/>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B352" s="54"/>
+      <c r="C352" s="35"/>
+      <c r="D352" s="23"/>
+      <c r="E352" s="23"/>
+      <c r="F352" s="9"/>
+      <c r="G352" s="12"/>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B353" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C353" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D353" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E353" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F353" s="28" t="s">
+        <v>495</v>
+      </c>
+      <c r="G353" s="12"/>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B354" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E354" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F354" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E355" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C356" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E356" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="F356" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F357" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F359" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="E360" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F360" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F361" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E362" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="F324" s="1" t="s">
+      <c r="F362" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="325" spans="1:7">
-[...45 lines deleted...]
-      <c r="E328" s="3" t="s">
+    <row r="363" spans="1:7">
+      <c r="A363" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F363" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7">
+      <c r="A364" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F364" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F365" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F328" s="3" t="s">
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F366" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G366" s="12"/>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="A367" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F367" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368" s="51">
+        <v>9025</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F368" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="22.8">
-[...101 lines deleted...]
-      <c r="A334" s="51" t="s">
+    <row r="369" spans="1:7" ht="15" customHeight="1">
+      <c r="A369" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B334" s="51"/>
-[...605 lines deleted...]
-      <c r="G369" s="12"/>
+      <c r="B369" s="56"/>
+      <c r="C369" s="56"/>
+      <c r="D369" s="56"/>
+      <c r="E369" s="56"/>
+      <c r="F369" s="56"/>
+      <c r="G369" s="18"/>
     </row>
     <row r="370" spans="1:7">
-      <c r="A370" s="6">
+      <c r="A370" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B370" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C370" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D370" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E370" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F370" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7">
+      <c r="A371" s="51">
         <v>9025</v>
       </c>
-      <c r="B370" s="4" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B371" s="1" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>8</v>
+        <v>208</v>
       </c>
       <c r="F371" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="372" spans="1:7">
-[...18 lines deleted...]
-    </row>
     <row r="373" spans="1:7">
-      <c r="A373" s="6">
-[...16 lines deleted...]
-      </c>
+      <c r="A373" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B373" s="54"/>
+      <c r="C373" s="35"/>
+      <c r="D373" s="23"/>
+      <c r="E373" s="23"/>
+      <c r="F373" s="9"/>
     </row>
     <row r="374" spans="1:7">
-      <c r="A374" s="6">
-[...14 lines deleted...]
-      <c r="F374" s="1" t="s">
+      <c r="A374" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B374" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C374" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D374" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E374" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F374" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7">
+      <c r="A375" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E375" s="1" t="s">
         <v>4</v>
-      </c>
-[...15 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="376" spans="1:7">
-      <c r="A376" s="6">
-        <v>9025</v>
+      <c r="A376" s="51">
+        <v>9166</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>483</v>
+        <v>142</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E376" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F376" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E377" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F377" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G377" s="16"/>
+    </row>
+    <row r="378" spans="1:7" ht="22.8" customHeight="1">
+      <c r="A378" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F378" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7">
+      <c r="A379" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F379" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7">
+      <c r="A380" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="E380" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="15.6" customHeight="1">
+      <c r="A381" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E381" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F381" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G381" s="16"/>
+    </row>
+    <row r="382" spans="1:7">
+      <c r="A382" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F382" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7">
+      <c r="A383" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B383" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C383" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="E383" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="F383" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A384" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B384" s="56"/>
+      <c r="C384" s="56"/>
+      <c r="D384" s="56"/>
+      <c r="E384" s="56"/>
+      <c r="F384" s="56"/>
+      <c r="G384" s="14"/>
+    </row>
+    <row r="385" spans="1:6">
+      <c r="A385" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B385" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C385" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D385" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E385" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F385" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6">
+      <c r="A386" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="E386" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F386" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="377" spans="1:7">
-[...153 lines deleted...]
-      <c r="E384" s="1" t="s">
+    <row r="387" spans="1:6">
+      <c r="A387" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B387" s="1" t="s">
         <v>142</v>
-      </c>
-[...40 lines deleted...]
-        <v>483</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E387" s="1" t="s">
-        <v>209</v>
+        <v>146</v>
       </c>
       <c r="F387" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6">
+      <c r="A388" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E388" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F388" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6">
+      <c r="A389" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E389" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F389" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6">
+      <c r="A390" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E390" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F390" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6">
+      <c r="A391" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E391" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F391" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="389" spans="1:7">
-      <c r="A389" s="49" t="s">
+    <row r="392" spans="1:6">
+      <c r="A392" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="E392" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F392" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6">
+      <c r="A393" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="E393" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F393" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6">
+      <c r="A394" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E394" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F394" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6">
+      <c r="A395" s="51">
+        <v>9166</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E395" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F395" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6">
+      <c r="A397" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B389" s="50"/>
-[...38 lines deleted...]
-      <c r="E391" s="1" t="s">
+      <c r="B397" s="54"/>
+      <c r="C397" s="35"/>
+      <c r="D397" s="23"/>
+      <c r="E397" s="23"/>
+      <c r="F397" s="9"/>
+    </row>
+    <row r="398" spans="1:6">
+      <c r="A398" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B398" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C398" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D398" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E398" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F398" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" ht="24">
+      <c r="A399" s="52">
+        <v>9216</v>
+      </c>
+      <c r="B399" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E399" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F391" s="1" t="s">
+      <c r="F399" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="392" spans="1:7">
-[...12 lines deleted...]
-      <c r="E392" s="1" t="s">
+    <row r="400" spans="1:6" ht="24">
+      <c r="A400" s="52">
+        <v>9216</v>
+      </c>
+      <c r="B400" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E400" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F400" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="24">
+      <c r="A401" s="52">
+        <v>9216</v>
+      </c>
+      <c r="B401" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E401" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F401" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" ht="24">
+      <c r="A402" s="52">
+        <v>9216</v>
+      </c>
+      <c r="B402" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D402" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E402" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" ht="24">
+      <c r="A403" s="52">
+        <v>9216</v>
+      </c>
+      <c r="B403" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E403" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F403" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" ht="30" customHeight="1">
+      <c r="A404" s="52">
+        <v>9216</v>
+      </c>
+      <c r="B404" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E404" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F404" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" ht="26.4" customHeight="1">
+      <c r="A405" s="52">
+        <v>9216</v>
+      </c>
+      <c r="B405" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E405" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F405" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" ht="14.4" customHeight="1">
+      <c r="A406" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B406" s="56"/>
+      <c r="C406" s="56"/>
+      <c r="D406" s="56"/>
+      <c r="E406" s="56"/>
+      <c r="F406" s="56"/>
+    </row>
+    <row r="407" spans="1:7">
+      <c r="A407" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B407" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C407" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D407" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E407" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F407" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7">
+      <c r="A408" s="51"/>
+      <c r="B408" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C408" s="1"/>
+      <c r="D408" s="3"/>
+      <c r="E408" s="3"/>
+      <c r="F408" s="3"/>
+      <c r="G408" s="10"/>
+    </row>
+    <row r="409" spans="1:7">
+      <c r="G409" s="12"/>
+    </row>
+    <row r="410" spans="1:7">
+      <c r="A410" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B410" s="54"/>
+      <c r="C410" s="35"/>
+      <c r="D410" s="23"/>
+      <c r="E410" s="23"/>
+      <c r="F410" s="9"/>
+    </row>
+    <row r="411" spans="1:7">
+      <c r="A411" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B411" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C411" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D411" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E411" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F411" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" ht="22.8">
+      <c r="A412" s="51">
+        <v>324</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E412" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F412" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" ht="22.8">
+      <c r="A413" s="51">
+        <v>324</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E413" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F413" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" ht="22.8">
+      <c r="A414" s="51">
+        <v>324</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E414" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F414" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" ht="22.8">
+      <c r="A415" s="51">
+        <v>324</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E415" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F392" s="1" t="s">
+      <c r="F415" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="393" spans="1:7">
-[...33 lines deleted...]
-      <c r="E394" s="1" t="s">
+    <row r="416" spans="1:7" ht="22.8">
+      <c r="A416" s="51">
+        <v>324</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E416" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F416" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" ht="15" customHeight="1">
+      <c r="A417" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B417" s="56"/>
+      <c r="C417" s="56"/>
+      <c r="D417" s="56"/>
+      <c r="E417" s="56"/>
+      <c r="F417" s="56"/>
+    </row>
+    <row r="418" spans="1:7">
+      <c r="A418" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B418" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C418" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D418" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E418" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F418" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7">
+      <c r="A419" s="4"/>
+      <c r="B419" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C419" s="1"/>
+      <c r="D419" s="1"/>
+      <c r="E419" s="1"/>
+      <c r="F419" s="1"/>
+    </row>
+    <row r="421" spans="1:7" ht="15" customHeight="1">
+      <c r="A421" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B421" s="54"/>
+      <c r="C421" s="35"/>
+      <c r="D421" s="35"/>
+      <c r="E421" s="35"/>
+      <c r="F421" s="34"/>
+    </row>
+    <row r="422" spans="1:7">
+      <c r="A422" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B422" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C422" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D422" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E422" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F422" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" ht="22.8">
+      <c r="A423" s="51">
+        <v>8663</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D423" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E423" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F423" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" ht="22.8">
+      <c r="A424" s="51">
+        <v>8663</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D424" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E424" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F424" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" ht="22.8">
+      <c r="A425" s="51">
+        <v>8663</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="E425" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F425" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" ht="22.8">
+      <c r="A426" s="51">
+        <v>8663</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="E426" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F426" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" ht="22.8">
+      <c r="A427" s="51">
+        <v>8663</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E427" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F394" s="1" t="s">
+      <c r="F427" s="1" t="s">
         <v>17</v>
       </c>
-    </row>
-[...262 lines deleted...]
-      <c r="D408" s="1" t="s">
+      <c r="G427" s="12"/>
+    </row>
+    <row r="428" spans="1:7" ht="22.8">
+      <c r="A428" s="51">
+        <v>8663</v>
+      </c>
+      <c r="B428" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="E408" s="1" t="s">
-[...316 lines deleted...]
-      </c>
       <c r="C428" s="1" t="s">
-        <v>46</v>
+        <v>164</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>161</v>
+        <v>227</v>
       </c>
       <c r="E428" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="429" spans="1:7" ht="22.8">
-[...12 lines deleted...]
-      <c r="E429" s="1" t="s">
+    <row r="429" spans="1:7" ht="15" customHeight="1">
+      <c r="A429" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B429" s="56"/>
+      <c r="C429" s="56"/>
+      <c r="D429" s="56"/>
+      <c r="E429" s="56"/>
+      <c r="F429" s="56"/>
+      <c r="G429" s="12"/>
+    </row>
+    <row r="430" spans="1:7">
+      <c r="A430" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B430" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C430" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D430" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E430" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F430" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7">
+      <c r="A431" s="51"/>
+      <c r="B431" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C431" s="1"/>
+      <c r="D431" s="3"/>
+      <c r="E431" s="3"/>
+      <c r="F431" s="3"/>
+    </row>
+    <row r="432" spans="1:7">
+      <c r="B432" s="5"/>
+      <c r="D432" s="2"/>
+      <c r="E432" s="2"/>
+      <c r="F432" s="2"/>
+    </row>
+    <row r="433" spans="1:7">
+      <c r="A433" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B433" s="54"/>
+      <c r="C433" s="35"/>
+      <c r="D433" s="23"/>
+      <c r="E433" s="23"/>
+      <c r="F433" s="9"/>
+    </row>
+    <row r="434" spans="1:7">
+      <c r="A434" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B434" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C434" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D434" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E434" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F434" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7">
+      <c r="A435" s="51">
+        <v>9217</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E435" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F435" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7">
+      <c r="A436" s="51">
+        <v>9217</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E436" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F436" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7">
+      <c r="A437" s="51">
+        <v>9217</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E437" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="F437" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7">
+      <c r="A438" s="51">
+        <v>9217</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="E438" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F438" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7">
+      <c r="A439" s="51">
+        <v>9217</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E439" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F439" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7">
+      <c r="A440" s="51">
+        <v>9217</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="E440" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F440" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7">
+      <c r="A441" s="51">
+        <v>9217</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E441" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F441" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7">
+      <c r="A442" s="51">
+        <v>9217</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E442" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F442" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G442" s="16"/>
+    </row>
+    <row r="443" spans="1:7" ht="15" customHeight="1">
+      <c r="A443" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B443" s="56"/>
+      <c r="C443" s="56"/>
+      <c r="D443" s="56"/>
+      <c r="E443" s="56"/>
+      <c r="F443" s="56"/>
+    </row>
+    <row r="444" spans="1:7">
+      <c r="A444" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B444" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C444" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D444" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E444" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F444" s="28" t="s">
+        <v>495</v>
+      </c>
+      <c r="G444" s="12"/>
+    </row>
+    <row r="445" spans="1:7">
+      <c r="A445" s="51"/>
+      <c r="B445" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C445" s="1"/>
+      <c r="D445" s="3"/>
+      <c r="E445" s="3"/>
+      <c r="F445" s="3"/>
+    </row>
+    <row r="446" spans="1:7">
+      <c r="B446" s="5"/>
+      <c r="D446" s="2"/>
+      <c r="E446" s="2"/>
+      <c r="F446" s="2"/>
+    </row>
+    <row r="447" spans="1:7">
+      <c r="A447" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B447" s="59"/>
+      <c r="C447" s="41"/>
+      <c r="D447" s="43"/>
+      <c r="E447" s="43"/>
+      <c r="F447" s="42"/>
+    </row>
+    <row r="448" spans="1:7">
+      <c r="A448" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B448" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C448" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D448" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E448" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F448" s="28" t="s">
+        <v>495</v>
+      </c>
+      <c r="G448" s="12"/>
+    </row>
+    <row r="449" spans="1:7" ht="36" customHeight="1">
+      <c r="A449" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D449" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="E449" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F449" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G449" s="12"/>
+    </row>
+    <row r="450" spans="1:7" ht="36" customHeight="1">
+      <c r="A450" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D450" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="E450" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="F450" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G450" s="12"/>
+    </row>
+    <row r="451" spans="1:7" ht="36" customHeight="1">
+      <c r="A451" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D451" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E451" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F451" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G451" s="12"/>
+    </row>
+    <row r="452" spans="1:7" ht="36" customHeight="1">
+      <c r="A452" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D452" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E452" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F452" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G452" s="16"/>
+    </row>
+    <row r="453" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A453" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D453" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="E453" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F453" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" ht="38.4" customHeight="1">
+      <c r="A454" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D454" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="E454" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F454" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G454" s="12"/>
+    </row>
+    <row r="455" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A455" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D455" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="E455" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F455" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G455" s="12"/>
+    </row>
+    <row r="456" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A456" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D456" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="E456" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F456" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A457" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D457" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="E457" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F457" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A458" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D458" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="E458" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F458" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A459" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D459" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E459" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F459" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A460" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D460" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E460" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F460" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A461" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D461" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E461" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F461" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" ht="34.799999999999997" customHeight="1">
+      <c r="A462" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D462" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="E462" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F462" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" ht="34.200000000000003" customHeight="1">
+      <c r="A463" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D463" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="E463" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F463" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A464" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D464" s="33" t="s">
+        <v>430</v>
+      </c>
+      <c r="E464" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F464" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A465" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D465" s="33" t="s">
+        <v>431</v>
+      </c>
+      <c r="E465" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F465" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A466" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D466" s="33" t="s">
+        <v>171</v>
+      </c>
+      <c r="E466" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F466" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A467" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D467" s="33" t="s">
+        <v>484</v>
+      </c>
+      <c r="E467" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F467" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" ht="35.4" customHeight="1">
+      <c r="A468" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D468" s="33" t="s">
+        <v>432</v>
+      </c>
+      <c r="E468" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F429" s="1" t="s">
+      <c r="F468" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E430" s="1" t="s">
+      <c r="G468" s="12"/>
+    </row>
+    <row r="469" spans="1:7" ht="36.6" customHeight="1">
+      <c r="A469" s="51">
+        <v>8829</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D469" s="33" t="s">
+        <v>433</v>
+      </c>
+      <c r="E469" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F469" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F430" s="1" t="s">
+    </row>
+    <row r="470" spans="1:7" ht="15" customHeight="1">
+      <c r="A470" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B470" s="56"/>
+      <c r="C470" s="56"/>
+      <c r="D470" s="56"/>
+      <c r="E470" s="56"/>
+      <c r="F470" s="56"/>
+    </row>
+    <row r="471" spans="1:7">
+      <c r="A471" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B471" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C471" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D471" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E471" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F471" s="28" t="s">
+        <v>495</v>
+      </c>
+      <c r="G471" s="18"/>
+    </row>
+    <row r="472" spans="1:7">
+      <c r="A472" s="4"/>
+      <c r="B472" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C472" s="4"/>
+      <c r="D472" s="4"/>
+      <c r="E472" s="4"/>
+      <c r="F472" s="4"/>
+    </row>
+    <row r="473" spans="1:7">
+      <c r="B473" s="25"/>
+      <c r="C473" s="25"/>
+      <c r="D473" s="25"/>
+      <c r="E473" s="25"/>
+      <c r="F473" s="25"/>
+    </row>
+    <row r="474" spans="1:7">
+      <c r="A474" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B474" s="54"/>
+      <c r="C474" s="35"/>
+      <c r="D474" s="23"/>
+      <c r="E474" s="23"/>
+      <c r="F474" s="9"/>
+    </row>
+    <row r="475" spans="1:7">
+      <c r="A475" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B475" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C475" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D475" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E475" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F475" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" ht="45.6" customHeight="1">
+      <c r="A476" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D476" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="E476" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F476" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" ht="47.4" customHeight="1">
+      <c r="A477" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D477" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E477" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F477" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A478" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="E478" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F478" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A479" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E479" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F479" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" ht="46.8" customHeight="1">
+      <c r="A480" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="E480" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F480" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A481" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D481" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="E481" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F481" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A482" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D482" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E482" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="F482" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A483" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D483" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="E483" s="1" t="s">
         <v>8</v>
       </c>
-    </row>
-[...33 lines deleted...]
-      <c r="E432" s="1" t="s">
+      <c r="F483" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A484" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D484" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="E484" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F432" s="1" t="s">
+      <c r="F484" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="433" spans="1:7" ht="15" customHeight="1">
-      <c r="A433" s="51" t="s">
+    <row r="485" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A485" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D485" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="E485" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F485" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G485" s="12"/>
+    </row>
+    <row r="486" spans="1:7" ht="46.8" customHeight="1">
+      <c r="A486" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D486" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="E486" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F486" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" ht="15" customHeight="1">
+      <c r="A487" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B433" s="51"/>
-[...36 lines deleted...]
-      <c r="A437" s="49" t="s">
+      <c r="B487" s="56"/>
+      <c r="C487" s="56"/>
+      <c r="D487" s="56"/>
+      <c r="E487" s="56"/>
+      <c r="F487" s="56"/>
+    </row>
+    <row r="488" spans="1:7">
+      <c r="A488" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B488" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C488" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D488" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E488" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F488" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" ht="46.8" customHeight="1">
+      <c r="A489" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E489" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F489" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" ht="48" customHeight="1">
+      <c r="A490" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="E490" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F490" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" ht="47.4" customHeight="1">
+      <c r="A491" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E491" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F491" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A492" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="E492" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="F492" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" ht="45.6" customHeight="1">
+      <c r="A493" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B493" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="C493" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E493" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="F493" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" ht="46.2" customHeight="1">
+      <c r="A494" s="51">
+        <v>1180</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="E494" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="F494" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7">
+      <c r="A496" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B437" s="50"/>
-[...38 lines deleted...]
-      <c r="E439" s="3" t="s">
+      <c r="B496" s="54"/>
+      <c r="C496" s="35"/>
+      <c r="D496" s="23"/>
+      <c r="E496" s="23"/>
+      <c r="F496" s="9"/>
+    </row>
+    <row r="497" spans="1:6">
+      <c r="A497" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B497" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C497" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D497" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E497" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F497" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6">
+      <c r="A498" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="E498" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F498" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6">
+      <c r="A499" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E499" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F499" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6">
+      <c r="A500" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E500" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F500" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6" ht="71.400000000000006">
+      <c r="A501" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D501" s="27" t="s">
+        <v>445</v>
+      </c>
+      <c r="E501" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F501" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6">
+      <c r="A502" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E502" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F439" s="3" t="s">
+      <c r="F502" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="22.8">
-[...15 lines deleted...]
-      <c r="F440" s="3" t="s">
+    <row r="503" spans="1:6" ht="71.400000000000006">
+      <c r="A503" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E503" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F503" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6" ht="71.400000000000006">
+      <c r="A504" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="E504" s="1" t="s">
         <v>8</v>
       </c>
-    </row>
-[...171 lines deleted...]
-      <c r="E451" s="1" t="s">
+      <c r="F504" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F451" s="1" t="s">
-[...578 lines deleted...]
-      <c r="D482" s="34" t="s">
+    </row>
+    <row r="505" spans="1:6" ht="72.599999999999994" customHeight="1">
+      <c r="A505" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C505" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="E482" s="3" t="s">
-[...405 lines deleted...]
-      </c>
       <c r="D505" s="1" t="s">
-        <v>448</v>
+        <v>514</v>
       </c>
       <c r="E505" s="1" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
       <c r="F505" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="506" spans="1:7" ht="48" customHeight="1">
-[...1 lines deleted...]
-        <v>1180</v>
+    <row r="506" spans="1:6" ht="22.8">
+      <c r="A506" s="51">
+        <v>9287</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>482</v>
+        <v>187</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>449</v>
+        <v>235</v>
       </c>
       <c r="E506" s="1" t="s">
-        <v>183</v>
+        <v>48</v>
       </c>
       <c r="F506" s="1" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-        <v>1180</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6">
+      <c r="A507" s="51">
+        <v>9287</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>482</v>
+        <v>187</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>184</v>
+        <v>203</v>
       </c>
       <c r="E507" s="1" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="F507" s="1" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        <v>1180</v>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6">
+      <c r="A508" s="51">
+        <v>9287</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>482</v>
+        <v>187</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="E508" s="1" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="F508" s="1" t="s">
-        <v>14</v>
-[...10 lines deleted...]
-        <v>173</v>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6">
+      <c r="A509" s="51">
+        <v>9287</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>172</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>221</v>
-[...10 lines deleted...]
-        <v>1180</v>
+        <v>210</v>
+      </c>
+      <c r="E509" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F509" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="510" spans="1:6">
+      <c r="A510" s="51">
+        <v>9287</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>482</v>
+        <v>187</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>222</v>
+        <v>513</v>
       </c>
       <c r="E510" s="1" t="s">
-        <v>187</v>
+        <v>10</v>
       </c>
       <c r="F510" s="1" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="A512" s="49" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="511" spans="1:6" ht="15" customHeight="1">
+      <c r="A511" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B511" s="56"/>
+      <c r="C511" s="56"/>
+      <c r="D511" s="56"/>
+      <c r="E511" s="56"/>
+      <c r="F511" s="56"/>
+    </row>
+    <row r="512" spans="1:6">
+      <c r="A512" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B512" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C512" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D512" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E512" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F512" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7">
+      <c r="A513" s="4"/>
+      <c r="B513" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C513" s="1"/>
+      <c r="D513" s="1"/>
+      <c r="E513" s="1"/>
+      <c r="F513" s="1"/>
+    </row>
+    <row r="514" spans="1:7">
+      <c r="G514" s="16"/>
+    </row>
+    <row r="515" spans="1:7">
+      <c r="A515" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B512" s="50"/>
-[...87 lines deleted...]
-        <v>9287</v>
+      <c r="B515" s="54"/>
+      <c r="C515" s="35"/>
+      <c r="D515" s="23"/>
+      <c r="E515" s="23"/>
+      <c r="F515" s="9"/>
+    </row>
+    <row r="516" spans="1:7">
+      <c r="A516" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B516" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C516" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D516" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E516" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F516" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7">
+      <c r="A517" s="51">
+        <v>8589</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>3</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>447</v>
       </c>
       <c r="E517" s="1" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F517" s="1" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        <v>9287</v>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7">
+      <c r="A518" s="51">
+        <v>8589</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>205</v>
+        <v>450</v>
       </c>
       <c r="E518" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-        <v>9287</v>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7">
+      <c r="A519" s="51">
+        <v>8589</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="E519" s="1" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
       <c r="F519" s="1" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-        <v>9287</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7">
+      <c r="A520" s="51">
+        <v>8589</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>233</v>
+        <v>449</v>
       </c>
       <c r="E520" s="1" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="F520" s="1" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-        <v>9287</v>
+        <v>4</v>
+      </c>
+      <c r="G520" s="12"/>
+    </row>
+    <row r="521" spans="1:7">
+      <c r="A521" s="51">
+        <v>8589</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>523</v>
+        <v>451</v>
       </c>
       <c r="E521" s="1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="F521" s="1" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-        <v>9287</v>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7">
+      <c r="A522" s="51">
+        <v>8589</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>237</v>
+        <v>452</v>
       </c>
       <c r="E522" s="1" t="s">
-        <v>49</v>
+        <v>190</v>
       </c>
       <c r="F522" s="1" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-        <v>9287</v>
+        <v>14</v>
+      </c>
+      <c r="G522" s="18"/>
+    </row>
+    <row r="523" spans="1:7">
+      <c r="A523" s="51">
+        <v>8589</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>204</v>
+        <v>453</v>
       </c>
       <c r="E523" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="524" spans="1:6">
-[...1 lines deleted...]
-        <v>9287</v>
+    <row r="524" spans="1:7">
+      <c r="A524" s="51">
+        <v>8589</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>211</v>
+        <v>454</v>
       </c>
       <c r="E524" s="1" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F524" s="1" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-        <v>9287</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" ht="15.6">
+      <c r="A525" s="51">
+        <v>8589</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>212</v>
+        <v>455</v>
       </c>
       <c r="E525" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="F525" s="1" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-        <v>9287</v>
+        <v>8</v>
+      </c>
+      <c r="G525" s="21"/>
+    </row>
+    <row r="526" spans="1:7" ht="15.6">
+      <c r="A526" s="51">
+        <v>8589</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>522</v>
+        <v>191</v>
       </c>
       <c r="E526" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F526" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G526" s="21"/>
+    </row>
+    <row r="527" spans="1:7" ht="15.6">
+      <c r="A527" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E527" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F527" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G527" s="21"/>
+    </row>
+    <row r="528" spans="1:7" ht="15" customHeight="1">
+      <c r="A528" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="B528" s="56"/>
+      <c r="C528" s="56"/>
+      <c r="D528" s="56"/>
+      <c r="E528" s="56"/>
+      <c r="F528" s="56"/>
+    </row>
+    <row r="529" spans="1:7">
+      <c r="A529" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B529" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C529" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D529" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E529" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F529" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7">
+      <c r="A530" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E530" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="F526" s="1" t="s">
+      <c r="F530" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="527" spans="1:6" ht="15" customHeight="1">
-[...41 lines deleted...]
-    </row>
     <row r="531" spans="1:7">
-      <c r="A531" s="49" t="s">
-[...6 lines deleted...]
-      <c r="F531" s="9"/>
+      <c r="A531" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E531" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F531" s="1" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="532" spans="1:7">
-      <c r="A532" s="28" t="s">
-[...15 lines deleted...]
-        <v>504</v>
+      <c r="A532" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E532" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F532" s="1" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="533" spans="1:7">
-      <c r="A533" s="6">
+      <c r="A533" s="51">
         <v>8589</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E533" s="1" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F533" s="1" t="s">
-        <v>7</v>
-      </c>
+        <v>8</v>
+      </c>
+      <c r="G533" s="16"/>
     </row>
     <row r="534" spans="1:7">
-      <c r="A534" s="6">
+      <c r="A534" s="51">
         <v>8589</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E534" s="1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>8</v>
+      </c>
+      <c r="F534" s="6" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="535" spans="1:7">
-      <c r="A535" s="6">
+      <c r="A535" s="51">
         <v>8589</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="E535" s="1" t="s">
-        <v>190</v>
+        <v>136</v>
       </c>
       <c r="F535" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7">
+      <c r="A536" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E536" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F536" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7">
+      <c r="A537" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E537" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F537" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7">
+      <c r="A538" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="E538" s="1" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A536" s="6">
+      <c r="F538" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G538" s="12"/>
+    </row>
+    <row r="539" spans="1:7">
+      <c r="A539" s="51">
         <v>8589</v>
       </c>
-      <c r="B536" s="1" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="B539" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E539" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="540" spans="1:7">
-      <c r="A540" s="6">
+      <c r="A540" s="51">
         <v>8589</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E540" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F540" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7">
+      <c r="A541" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E541" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F541" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7">
+      <c r="A542" s="51">
+        <v>8589</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E542" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F542" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7">
+      <c r="A544" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="B544" s="54"/>
+      <c r="C544" s="35"/>
+      <c r="D544" s="23"/>
+      <c r="E544" s="23"/>
+      <c r="F544" s="9"/>
+    </row>
+    <row r="545" spans="1:6">
+      <c r="A545" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B545" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C545" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D545" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E545" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F545" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6" ht="57.6">
+      <c r="A546" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B546" s="44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="E546" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F546" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6" ht="57.6">
+      <c r="A547" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B547" s="44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E547" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F547" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6" ht="57.6">
+      <c r="A548" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B548" s="44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E548" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F548" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6" ht="57.6">
+      <c r="A549" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B549" s="44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E549" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F549" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6" ht="57.6">
+      <c r="A550" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B550" s="44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E550" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F540" s="1" t="s">
+      <c r="F550" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="541" spans="1:7" ht="15.6">
-[...63 lines deleted...]
-      <c r="A544" s="51" t="s">
+    <row r="551" spans="1:6" ht="57.6">
+      <c r="A551" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B551" s="44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E551" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F551" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6" ht="15" customHeight="1">
+      <c r="A552" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B544" s="51"/>
-[...61 lines deleted...]
-      <c r="F547" s="1" t="s">
+      <c r="B552" s="56"/>
+      <c r="C552" s="56"/>
+      <c r="D552" s="56"/>
+      <c r="E552" s="56"/>
+      <c r="F552" s="56"/>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B553" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="C553" s="28" t="s">
+        <v>492</v>
+      </c>
+      <c r="D553" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="E553" s="28" t="s">
+        <v>494</v>
+      </c>
+      <c r="F553" s="28" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6" ht="57.6">
+      <c r="A554" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B554" s="44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="E554" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="F554" s="45" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6" ht="57.6">
+      <c r="A555" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B555" s="31" t="s">
+        <v>468</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E555" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="F555" s="45" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="548" spans="1:7">
-[...50 lines deleted...]
-      <c r="D550" s="1" t="s">
+    <row r="556" spans="1:6" ht="57.6">
+      <c r="A556" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B556" s="44" t="s">
         <v>468</v>
-      </c>
-[...113 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="E556" s="1" t="s">
-[...11 lines deleted...]
-        <v>189</v>
+      <c r="E556" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="F556" s="45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6" ht="57.6">
+      <c r="A557" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B557" s="44" t="s">
+        <v>468</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>474</v>
-[...13 lines deleted...]
-        <v>189</v>
+        <v>511</v>
+      </c>
+      <c r="E557" s="45" t="s">
+        <v>196</v>
+      </c>
+      <c r="F557" s="45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6" ht="57.6">
+      <c r="A558" s="51">
+        <v>11065</v>
+      </c>
+      <c r="B558" s="44" t="s">
+        <v>468</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>475</v>
-[...19 lines deleted...]
-      <c r="A561" s="28" t="s">
+        <v>506</v>
+      </c>
+      <c r="E558" s="45" t="s">
+        <v>507</v>
+      </c>
+      <c r="F558" s="45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6" ht="57.6">
+      <c r="A559" s="51">
+        <v>11064</v>
+      </c>
+      <c r="B559" s="44" t="s">
+        <v>468</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E559" s="45" t="s">
         <v>508</v>
       </c>
-      <c r="B561" s="28" t="s">
-[...28 lines deleted...]
-      <c r="E562" s="1" t="s">
+      <c r="F559" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="F562" s="1" t="s">
-[...251 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:F4" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...36 lines deleted...]
-    <mergeCell ref="A69:B69"/>
+  <autoFilter ref="A4:F23" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <filterColumn colId="0">
+      <colorFilter dxfId="2"/>
+    </filterColumn>
+  </autoFilter>
+  <mergeCells count="65">
+    <mergeCell ref="A515:B515"/>
+    <mergeCell ref="A511:F511"/>
+    <mergeCell ref="A528:F528"/>
+    <mergeCell ref="A544:B544"/>
+    <mergeCell ref="A552:F552"/>
+    <mergeCell ref="A369:F369"/>
+    <mergeCell ref="A373:B373"/>
+    <mergeCell ref="A384:F384"/>
+    <mergeCell ref="A397:B397"/>
+    <mergeCell ref="A406:F406"/>
+    <mergeCell ref="A338:B338"/>
+    <mergeCell ref="A348:F348"/>
+    <mergeCell ref="A352:B352"/>
+    <mergeCell ref="A256:F256"/>
+    <mergeCell ref="A276:F276"/>
+    <mergeCell ref="A249:F249"/>
+    <mergeCell ref="A260:F260"/>
+    <mergeCell ref="A332:F332"/>
+    <mergeCell ref="A280:B280"/>
+    <mergeCell ref="A297:F297"/>
+    <mergeCell ref="A301:B301"/>
+    <mergeCell ref="A315:F315"/>
+    <mergeCell ref="A324:B324"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A66:B66"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A21:F21"/>
-    <mergeCell ref="A27:B27"/>
-[...26 lines deleted...]
-    <mergeCell ref="A568:F568"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A85:F85"/>
+    <mergeCell ref="A102:B102"/>
+    <mergeCell ref="A109:F109"/>
+    <mergeCell ref="A113:B113"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A470:F470"/>
+    <mergeCell ref="A474:B474"/>
+    <mergeCell ref="A487:F487"/>
+    <mergeCell ref="A496:B496"/>
+    <mergeCell ref="A410:B410"/>
+    <mergeCell ref="A421:B421"/>
+    <mergeCell ref="A417:F417"/>
+    <mergeCell ref="A429:F429"/>
+    <mergeCell ref="A433:B433"/>
+    <mergeCell ref="A443:F443"/>
+    <mergeCell ref="A447:B447"/>
+    <mergeCell ref="A215:B215"/>
+    <mergeCell ref="A230:F230"/>
+    <mergeCell ref="A234:B234"/>
+    <mergeCell ref="A245:F245"/>
+    <mergeCell ref="A127:B127"/>
+    <mergeCell ref="A138:F138"/>
+    <mergeCell ref="A158:F158"/>
+    <mergeCell ref="A169:F169"/>
+    <mergeCell ref="A173:F173"/>
+    <mergeCell ref="A150:F150"/>
+    <mergeCell ref="A162:B162"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A185:B185"/>
+    <mergeCell ref="A196:F196"/>
+    <mergeCell ref="A208:F208"/>
+    <mergeCell ref="A200:F200"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <conditionalFormatting sqref="D5:D20">
     <cfRule type="duplicateValues" dxfId="1" priority="20" stopIfTrue="1"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D29:D33">
+  <conditionalFormatting sqref="D27:D31">
     <cfRule type="duplicateValues" dxfId="0" priority="21" stopIfTrue="1"/>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>