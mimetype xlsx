--- v0 (2026-03-17)
+++ v1 (2026-06-27)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.1381/ARE014932/ERD014936/TRASPARENZA/Incarichi dip art. 18/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="32" documentId="8_{41C9A177-9BD7-4FC9-986C-CA71FC73BB1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D3DE7644-580B-41A0-BB28-1365DCF5EF35}"/>
+  <xr:revisionPtr revIDLastSave="50" documentId="8_{41C9A177-9BD7-4FC9-986C-CA71FC73BB1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ADB4835F-CF38-43A9-887F-A7808A53CBD7}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$I$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$I$5</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="24">
   <si>
     <t>Cognome Soggetto Percettore</t>
   </si>
   <si>
     <t>Nome Soggetto Percettore</t>
   </si>
   <si>
     <t>Qualifica Percettore</t>
   </si>
   <si>
     <t>Data Inizio</t>
   </si>
   <si>
     <t>Data Fine</t>
   </si>
   <si>
     <t>Oggetto Incarico</t>
   </si>
   <si>
     <t>Soggetto Conferente</t>
   </si>
   <si>
     <t>Compenso</t>
   </si>
   <si>
@@ -94,50 +94,62 @@
     <t>POLLI</t>
   </si>
   <si>
     <t>ELENA</t>
   </si>
   <si>
     <t>CONSULENZA PSICO-EDUCATIVA E SEGRETARIALE</t>
   </si>
   <si>
     <t>MICHELOTTI CLARA</t>
   </si>
   <si>
     <t>Agenzia Regionale per il Lavoro Regione Emilia-Romagna - Elenco incarichi dei dipendenti conferiti/autorizzati dal 01/01/2026</t>
   </si>
   <si>
     <t>PAPI</t>
   </si>
   <si>
     <t>ANDREA</t>
   </si>
   <si>
     <t>CONSULENZE TECNICO-INFORMATICHE</t>
   </si>
   <si>
     <t>ALPITRADING SRL</t>
+  </si>
+  <si>
+    <t>MAGNANI</t>
+  </si>
+  <si>
+    <t>LAURA</t>
+  </si>
+  <si>
+    <t>PALMER SRL</t>
+  </si>
+  <si>
+    <t>COMMISSIONE D'ESAME</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -197,69 +209,75 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -536,62 +554,62 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:XFD4"/>
+  <dimension ref="A1:XFD5"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:I4"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="28.109375" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="25" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="19" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="12" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="10.6640625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="47.109375" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="44.88671875" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="10.44140625" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="25" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16384" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
@@ -17038,60 +17056,90 @@
       <c r="XEG4" s="2"/>
       <c r="XEH4" s="2"/>
       <c r="XEI4" s="3"/>
       <c r="XEJ4" s="4"/>
       <c r="XEK4" s="4"/>
       <c r="XEL4" s="5"/>
       <c r="XEM4" s="2"/>
       <c r="XEN4" s="2"/>
       <c r="XEO4" s="2"/>
       <c r="XEP4" s="2"/>
       <c r="XEQ4" s="3"/>
       <c r="XER4" s="4"/>
       <c r="XES4" s="4"/>
       <c r="XET4" s="5"/>
       <c r="XEU4" s="2"/>
       <c r="XEV4" s="2"/>
       <c r="XEW4" s="2"/>
       <c r="XEX4" s="2"/>
       <c r="XEY4" s="3"/>
       <c r="XEZ4" s="4"/>
       <c r="XFA4" s="4"/>
       <c r="XFB4" s="5"/>
       <c r="XFC4" s="2"/>
       <c r="XFD4" s="2"/>
     </row>
+    <row r="5" spans="1:16384" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="9">
+        <v>46169</v>
+      </c>
+      <c r="E5" s="9">
+        <v>46177</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="8">
+        <v>378</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId1" xr:uid="{557DE5C6-D870-44A8-91F8-F464B422AECD}"/>
     <hyperlink ref="I4" r:id="rId2" xr:uid="{0A234B1B-821E-47A6-B9B5-D2013E269FF3}"/>
+    <hyperlink ref="I5" r:id="rId3" xr:uid="{5E2C717B-360C-41E9-B22A-AD102B457498}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>