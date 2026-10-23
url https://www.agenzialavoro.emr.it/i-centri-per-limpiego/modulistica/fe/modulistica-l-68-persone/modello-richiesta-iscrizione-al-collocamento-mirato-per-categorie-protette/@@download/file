--- v0 (2025-12-07)
+++ v1 (2026-10-23)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="58A1B6D2" w14:textId="77777777" w:rsidR="00535A65" w:rsidRDefault="000511BE" w:rsidP="000511BE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1936,51 +1936,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>______ ___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2A22EB" w14:textId="4F271AF5" w:rsidR="00050602" w:rsidRPr="00942BB2" w:rsidRDefault="000E6A94" w:rsidP="008E5BAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">il/la quale è stato/a riconosciuto/a deceduto per causa di servizio in </w:t>
+        <w:t>il/la quale è stato/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00942BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00942BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riconosciuto/a deceduto per causa di servizio in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00942BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>data  _</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00942BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9EE95A" w14:textId="2F91D0D9" w:rsidR="000E6A94" w:rsidRPr="00942BB2" w:rsidRDefault="000E6A94" w:rsidP="008E5BAE">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
@@ -4800,76 +4818,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La presente richiesta può essere inviata per posta elettronica con allegata copia fotostatica di un documento di identità del/la richiedente in corso di validità</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009651A8" w:rsidRPr="00C711BA" w:rsidSect="00505753">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="1134" w:bottom="426" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="031FDB61" w14:textId="77777777" w:rsidR="00505753" w:rsidRDefault="00505753" w:rsidP="007B7A2A">
+    <w:p w14:paraId="3E6472D8" w14:textId="77777777" w:rsidR="00FC1223" w:rsidRDefault="00FC1223" w:rsidP="007B7A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A53F7EC" w14:textId="77777777" w:rsidR="00505753" w:rsidRDefault="00505753" w:rsidP="007B7A2A">
+    <w:p w14:paraId="60EC6441" w14:textId="77777777" w:rsidR="00FC1223" w:rsidRDefault="00FC1223" w:rsidP="007B7A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -4887,123 +4905,123 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03699E0D" w14:textId="77777777" w:rsidR="00076349" w:rsidRDefault="00076349">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2398697B" w14:textId="77777777" w:rsidR="00076349" w:rsidRDefault="00076349">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="696CA90F" w14:textId="77777777" w:rsidR="00076349" w:rsidRDefault="00076349">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="507485A0" w14:textId="77777777" w:rsidR="00505753" w:rsidRDefault="00505753" w:rsidP="007B7A2A">
+    <w:p w14:paraId="6C97310A" w14:textId="77777777" w:rsidR="00FC1223" w:rsidRDefault="00FC1223" w:rsidP="007B7A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59BD5E7B" w14:textId="77777777" w:rsidR="00505753" w:rsidRDefault="00505753" w:rsidP="007B7A2A">
+    <w:p w14:paraId="059831CD" w14:textId="77777777" w:rsidR="00FC1223" w:rsidRDefault="00FC1223" w:rsidP="007B7A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="525BD633" w14:textId="424EF913" w:rsidR="007B7A2A" w:rsidRPr="00ED159C" w:rsidRDefault="007B7A2A">
+    <w:p w14:paraId="525BD633" w14:textId="3749B31B" w:rsidR="007B7A2A" w:rsidRPr="00ED159C" w:rsidRDefault="007B7A2A">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED159C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Inserire mail </w:t>
       </w:r>
       <w:r w:rsidR="00D832AB" w:rsidRPr="00ED159C">
         <w:rPr>
@@ -5028,153 +5046,156 @@
       </w:r>
       <w:r w:rsidR="00533D5F" w:rsidRPr="00ED159C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">e/o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00533D5F" w:rsidRPr="00ED159C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>cpi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00533D5F" w:rsidRPr="00ED159C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> di competenza per iscrizione, disponibile nel sito </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="004C1D23" w:rsidRPr="00BD6BC3">
+        <w:r w:rsidR="000018D5" w:rsidRPr="000018D5">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>https://www.agenzialavoro.emr.it/ferrara</w:t>
+          <w:t>https://www.agenzialavoro.emr.it/i-centri-per-limpiego/sedi-ferrara</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000018D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7CF98ECC" w14:textId="77777777" w:rsidR="002F0C09" w:rsidRPr="00ED159C" w:rsidRDefault="002F0C09">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0C3F89BC" w14:textId="516CC714" w:rsidR="005B14F7" w:rsidRPr="00ED159C" w:rsidRDefault="005B14F7">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED159C">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00ED159C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E63A1" w:rsidRPr="00ED159C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>All’indirizzo PEC è possibile scrivere solo da una casella di posta certificata personale del richiedente.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0808DD41" w14:textId="77777777" w:rsidR="00076349" w:rsidRDefault="00076349">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71C67B5A" w14:textId="7D24CC00" w:rsidR="00892941" w:rsidRPr="00535A65" w:rsidRDefault="00535A65">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="657AEC19" w14:textId="77777777" w:rsidR="00076349" w:rsidRDefault="00076349">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A261A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60C85A3E"/>
     <w:lvl w:ilvl="0" w:tplc="7D60743E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="140" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEF84234">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5839,103 +5860,105 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1876455778">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1104114617">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="726298706">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="903639301">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="830221310">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="529416447">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="186"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C11724"/>
+    <w:rsid w:val="000018D5"/>
     <w:rsid w:val="00016634"/>
     <w:rsid w:val="00036D27"/>
     <w:rsid w:val="0004397C"/>
     <w:rsid w:val="000456AC"/>
     <w:rsid w:val="00050602"/>
     <w:rsid w:val="000511BE"/>
     <w:rsid w:val="000604ED"/>
     <w:rsid w:val="00076349"/>
     <w:rsid w:val="000B3EFC"/>
     <w:rsid w:val="000E6A94"/>
     <w:rsid w:val="00111281"/>
     <w:rsid w:val="00116655"/>
     <w:rsid w:val="00126FE1"/>
     <w:rsid w:val="001467E1"/>
     <w:rsid w:val="001526F9"/>
     <w:rsid w:val="0017336B"/>
     <w:rsid w:val="001C7C9D"/>
     <w:rsid w:val="001F330E"/>
     <w:rsid w:val="001F61B8"/>
     <w:rsid w:val="00276303"/>
     <w:rsid w:val="00281618"/>
     <w:rsid w:val="002E63A1"/>
     <w:rsid w:val="002F0C09"/>
     <w:rsid w:val="00331953"/>
     <w:rsid w:val="003647D1"/>
     <w:rsid w:val="00383BDE"/>
     <w:rsid w:val="003920BB"/>
     <w:rsid w:val="003930F1"/>
     <w:rsid w:val="003F19EE"/>
+    <w:rsid w:val="004322F4"/>
     <w:rsid w:val="00462636"/>
     <w:rsid w:val="00465CEF"/>
     <w:rsid w:val="00476AC3"/>
     <w:rsid w:val="004C1D23"/>
     <w:rsid w:val="004C3CB9"/>
     <w:rsid w:val="0050455A"/>
     <w:rsid w:val="00505753"/>
     <w:rsid w:val="005131F0"/>
     <w:rsid w:val="0052670A"/>
     <w:rsid w:val="00533D5F"/>
     <w:rsid w:val="00535A65"/>
     <w:rsid w:val="005570DE"/>
     <w:rsid w:val="005B14F7"/>
     <w:rsid w:val="005E1393"/>
     <w:rsid w:val="00637D90"/>
     <w:rsid w:val="00662797"/>
     <w:rsid w:val="00683410"/>
     <w:rsid w:val="006930D1"/>
     <w:rsid w:val="006A1EAD"/>
     <w:rsid w:val="006C0463"/>
     <w:rsid w:val="006C45A7"/>
     <w:rsid w:val="006D1250"/>
     <w:rsid w:val="006E3620"/>
     <w:rsid w:val="00703DD4"/>
     <w:rsid w:val="00710046"/>
@@ -5982,82 +6005,83 @@
     <w:rsid w:val="00BC493D"/>
     <w:rsid w:val="00BC53A7"/>
     <w:rsid w:val="00BC57F2"/>
     <w:rsid w:val="00BE671A"/>
     <w:rsid w:val="00BF4C97"/>
     <w:rsid w:val="00C11724"/>
     <w:rsid w:val="00C50769"/>
     <w:rsid w:val="00C63488"/>
     <w:rsid w:val="00C66C00"/>
     <w:rsid w:val="00C711BA"/>
     <w:rsid w:val="00CC3752"/>
     <w:rsid w:val="00CC608C"/>
     <w:rsid w:val="00CE3AD8"/>
     <w:rsid w:val="00CF0CD2"/>
     <w:rsid w:val="00D72445"/>
     <w:rsid w:val="00D832AB"/>
     <w:rsid w:val="00DE44F7"/>
     <w:rsid w:val="00E71E86"/>
     <w:rsid w:val="00E8731C"/>
     <w:rsid w:val="00E91751"/>
     <w:rsid w:val="00E94D43"/>
     <w:rsid w:val="00ED159C"/>
     <w:rsid w:val="00EF602A"/>
     <w:rsid w:val="00F03579"/>
     <w:rsid w:val="00F94D7B"/>
+    <w:rsid w:val="00FC1223"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="604474E0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0A8519A9-E12F-45DC-AA23-282D3E3EB5BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6641,81 +6665,93 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00892941"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="PidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00892941"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00892941"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Collegamentovisitato">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000018D5"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1667779507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenzialavoro.emr.it/privacy/privacy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arlavoro.femirato@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenzialavoro.emr.it/ferrara" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenzialavoro.emr.it/i-centri-per-limpiego/sedi-ferrara" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6971,72 +7007,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1522</Words>
-  <Characters>8678</Characters>
+  <Words>1187</Words>
+  <Characters>9013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>130</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10180</CharactersWithSpaces>
+  <CharactersWithSpaces>10070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ballardini Stefania</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>