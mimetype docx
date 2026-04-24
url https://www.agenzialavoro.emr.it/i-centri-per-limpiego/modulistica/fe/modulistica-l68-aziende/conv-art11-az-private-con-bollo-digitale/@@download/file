--- v0 (2025-12-07)
+++ v1 (2026-04-24)
@@ -1,42 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E0126E2" w14:textId="45244DB4" w:rsidR="00E364FA" w:rsidRDefault="00000000" w:rsidP="00E364FA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="6030"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Angsana New"/>
           <w:noProof/>
           <w:color w:val="595959"/>
@@ -3717,126 +3721,129 @@
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Documento firmato digitalmente, prodotto e conservato in originale informatico</w:t>
       </w:r>
       <w:r w:rsidR="00CA1241">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004A4339" w:rsidRPr="004A4339" w:rsidSect="00CD647D">
-      <w:footerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="1"/>
       <w:pgMar w:top="899" w:right="1050" w:bottom="1148" w:left="1050" w:header="918" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1250691E" w14:textId="77777777" w:rsidR="002B7A00" w:rsidRDefault="002B7A00">
+    <w:p w14:paraId="204E6CDC" w14:textId="77777777" w:rsidR="00571EAA" w:rsidRDefault="00571EAA">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12D85646" w14:textId="77777777" w:rsidR="002B7A00" w:rsidRDefault="002B7A00">
+    <w:p w14:paraId="1DF31139" w14:textId="77777777" w:rsidR="00571EAA" w:rsidRDefault="00571EAA">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Lucida Console"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun, 宋体">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3862,158 +3869,186 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19E03966" w14:textId="77777777" w:rsidR="00131CAE" w:rsidRDefault="00131CAE">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76E90142" w14:textId="77777777" w:rsidR="007E71EC" w:rsidRPr="007E71EC" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="B1C0CD"/>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="FFFFFF"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Agenzia Regionale per il Lavoro</w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| Ambito Territoriale di Ferrara | Ufficio collocamento mirato</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="63E22B00" w14:textId="4BFC1670" w:rsidR="007E71EC" w:rsidRPr="007E71EC" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
+  <w:p w14:paraId="63E22B00" w14:textId="30CF3C7E" w:rsidR="007E71EC" w:rsidRPr="007E71EC" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="B1C0CD"/>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="FFFFFF"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Via</w:t>
     </w:r>
-    <w:r w:rsidR="00056F41">
+    <w:r w:rsidR="00467D4E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>le IV Novembre</w:t>
+      <w:t xml:space="preserve"> Arturo Cassoli</w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00056F41">
+    <w:r w:rsidR="00467D4E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>56</w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> - 44121 Ferrara - Tel. 0532 292634 </w:t>
+      <w:t xml:space="preserve"> - 4412</w:t>
+    </w:r>
+    <w:r w:rsidR="00131CAE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007E71EC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Ferrara - Tel. 0532 292634 </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="406D48EA" w14:textId="77777777" w:rsidR="00547EF5" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="B1C0CD"/>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="FFFFFF"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">E-mail: </w:t>
     </w:r>
@@ -4084,51 +4119,51 @@
     </w:r>
     <w:r w:rsidR="00547EF5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00547EF5" w:rsidRPr="0068212D">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>www.agenzialavoro.emr.it</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33951A36" w14:textId="77777777" w:rsidR="007E71EC" w:rsidRPr="007E71EC" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="B1C0CD"/>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="FFFFFF"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
@@ -4136,108 +4171,135 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Agenzia Regionale per il Lavoro</w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| Ambito Territoriale di Ferrara | Ufficio collocamento mirato</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A1B4FAC" w14:textId="6473D095" w:rsidR="007E71EC" w:rsidRPr="007E71EC" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
+  <w:p w14:paraId="7A1B4FAC" w14:textId="6DFF0E0A" w:rsidR="007E71EC" w:rsidRPr="007E71EC" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="B1C0CD"/>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="FFFFFF"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Via</w:t>
     </w:r>
     <w:r w:rsidR="00056F41">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>le IV Novembre</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C85C66">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Arturo Cassoli</w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00056F41">
+    <w:r w:rsidR="00C85C66">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>56</w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> - 44121 Ferrara - Tel. 0532 2926</w:t>
+      <w:t xml:space="preserve"> - 4412</w:t>
+    </w:r>
+    <w:r w:rsidR="00131CAE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007E71EC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Ferrara - Tel. 0532 2926</w:t>
     </w:r>
     <w:r w:rsidR="00056F41">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>34</w:t>
     </w:r>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="39E6A258" w14:textId="77777777" w:rsidR="00547EF5" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="B1C0CD"/>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="FFFFFF"/>
@@ -4339,70 +4401,100 @@
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidRPr="007E71EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>www.agenzialavoro.emr.it</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D9DF4E1" w14:textId="77777777" w:rsidR="002B7A00" w:rsidRDefault="002B7A00">
+    <w:p w14:paraId="218DC1E0" w14:textId="77777777" w:rsidR="00571EAA" w:rsidRDefault="00571EAA">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ED33F67" w14:textId="77777777" w:rsidR="002B7A00" w:rsidRDefault="002B7A00">
+    <w:p w14:paraId="5CBD41BD" w14:textId="77777777" w:rsidR="00571EAA" w:rsidRDefault="00571EAA">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="560C8D19" w14:textId="77777777" w:rsidR="00131CAE" w:rsidRDefault="00131CAE">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D118409" w14:textId="77777777" w:rsidR="00131CAE" w:rsidRDefault="00131CAE">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="003404CB" w14:textId="77777777" w:rsidR="00131CAE" w:rsidRDefault="00131CAE">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="280"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useWord2002TableStyleRules/>
@@ -4422,144 +4514,150 @@
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F46AB8"/>
     <w:rsid w:val="00002BF5"/>
     <w:rsid w:val="000137DF"/>
     <w:rsid w:val="00020BAA"/>
     <w:rsid w:val="00056F41"/>
     <w:rsid w:val="000603D0"/>
     <w:rsid w:val="0006367C"/>
     <w:rsid w:val="00085AC0"/>
     <w:rsid w:val="00092AE2"/>
     <w:rsid w:val="00095FB0"/>
     <w:rsid w:val="000A6D18"/>
     <w:rsid w:val="000B28F3"/>
     <w:rsid w:val="000D7314"/>
     <w:rsid w:val="000E3C9F"/>
     <w:rsid w:val="00112ADA"/>
     <w:rsid w:val="001166B5"/>
     <w:rsid w:val="00120C4B"/>
     <w:rsid w:val="00131A87"/>
+    <w:rsid w:val="00131CAE"/>
     <w:rsid w:val="001547AB"/>
     <w:rsid w:val="00154B63"/>
     <w:rsid w:val="00170EBD"/>
     <w:rsid w:val="00184E0D"/>
     <w:rsid w:val="001945EB"/>
     <w:rsid w:val="001A0B31"/>
     <w:rsid w:val="001A3220"/>
     <w:rsid w:val="001B1D79"/>
     <w:rsid w:val="001B3FCC"/>
     <w:rsid w:val="001C3094"/>
     <w:rsid w:val="001D71AB"/>
     <w:rsid w:val="001F4432"/>
     <w:rsid w:val="001F6ED1"/>
     <w:rsid w:val="001F765F"/>
     <w:rsid w:val="00223CC3"/>
     <w:rsid w:val="00224D68"/>
     <w:rsid w:val="002477C4"/>
     <w:rsid w:val="00280299"/>
     <w:rsid w:val="00284F05"/>
     <w:rsid w:val="00295B47"/>
     <w:rsid w:val="002968D4"/>
     <w:rsid w:val="002979E1"/>
     <w:rsid w:val="002A6A90"/>
     <w:rsid w:val="002B01A5"/>
     <w:rsid w:val="002B4911"/>
     <w:rsid w:val="002B7A00"/>
     <w:rsid w:val="002D7994"/>
     <w:rsid w:val="002E2B4E"/>
     <w:rsid w:val="002E7D60"/>
     <w:rsid w:val="00324E91"/>
     <w:rsid w:val="003340DE"/>
     <w:rsid w:val="00366EDC"/>
     <w:rsid w:val="00367B81"/>
     <w:rsid w:val="00394996"/>
     <w:rsid w:val="003A4C82"/>
     <w:rsid w:val="003B024D"/>
     <w:rsid w:val="003C2061"/>
     <w:rsid w:val="003E6310"/>
     <w:rsid w:val="003E6921"/>
     <w:rsid w:val="003F16F2"/>
     <w:rsid w:val="003F6075"/>
     <w:rsid w:val="0041528E"/>
     <w:rsid w:val="00416B29"/>
     <w:rsid w:val="004172E4"/>
     <w:rsid w:val="00447278"/>
     <w:rsid w:val="0046089D"/>
+    <w:rsid w:val="00467D4E"/>
     <w:rsid w:val="00483961"/>
     <w:rsid w:val="00491D27"/>
     <w:rsid w:val="004A424D"/>
     <w:rsid w:val="004A4339"/>
     <w:rsid w:val="004B0EFA"/>
+    <w:rsid w:val="004F1EBC"/>
     <w:rsid w:val="0051002B"/>
     <w:rsid w:val="00535F64"/>
     <w:rsid w:val="0053785C"/>
     <w:rsid w:val="00544DCA"/>
+    <w:rsid w:val="00545B08"/>
     <w:rsid w:val="00547EF5"/>
     <w:rsid w:val="00555D40"/>
     <w:rsid w:val="00571296"/>
+    <w:rsid w:val="00571EAA"/>
     <w:rsid w:val="005759F7"/>
     <w:rsid w:val="005901B3"/>
     <w:rsid w:val="005A1B7E"/>
     <w:rsid w:val="005B107A"/>
     <w:rsid w:val="005D64EA"/>
     <w:rsid w:val="005E15D1"/>
     <w:rsid w:val="005E3F24"/>
     <w:rsid w:val="00606151"/>
     <w:rsid w:val="0061312B"/>
     <w:rsid w:val="00620AA8"/>
     <w:rsid w:val="0062117E"/>
     <w:rsid w:val="00624B64"/>
     <w:rsid w:val="00625487"/>
     <w:rsid w:val="00626D68"/>
     <w:rsid w:val="006353EF"/>
     <w:rsid w:val="00654DB8"/>
     <w:rsid w:val="00681166"/>
     <w:rsid w:val="006A5C0B"/>
     <w:rsid w:val="006B3BDB"/>
     <w:rsid w:val="006C2218"/>
     <w:rsid w:val="006D5C6E"/>
     <w:rsid w:val="00710296"/>
     <w:rsid w:val="007210D3"/>
     <w:rsid w:val="0072567D"/>
     <w:rsid w:val="00727F1B"/>
     <w:rsid w:val="007453FB"/>
     <w:rsid w:val="0074701C"/>
     <w:rsid w:val="00750FDE"/>
     <w:rsid w:val="00766E8A"/>
     <w:rsid w:val="00771AC8"/>
     <w:rsid w:val="007862CE"/>
     <w:rsid w:val="00793525"/>
     <w:rsid w:val="007B1170"/>
     <w:rsid w:val="007D32A8"/>
     <w:rsid w:val="007E71EC"/>
     <w:rsid w:val="008345F5"/>
+    <w:rsid w:val="00845CE0"/>
     <w:rsid w:val="00847044"/>
     <w:rsid w:val="0085270F"/>
     <w:rsid w:val="0085409E"/>
     <w:rsid w:val="00865388"/>
     <w:rsid w:val="008729C8"/>
     <w:rsid w:val="00875CB6"/>
     <w:rsid w:val="008808A5"/>
     <w:rsid w:val="00893B7B"/>
     <w:rsid w:val="0089407D"/>
     <w:rsid w:val="008A7777"/>
     <w:rsid w:val="008B2000"/>
     <w:rsid w:val="008E4EF1"/>
     <w:rsid w:val="008F27DC"/>
     <w:rsid w:val="008F7D99"/>
     <w:rsid w:val="008F7E3E"/>
     <w:rsid w:val="00913113"/>
     <w:rsid w:val="00930211"/>
     <w:rsid w:val="00930DCF"/>
     <w:rsid w:val="00964A4E"/>
     <w:rsid w:val="00975E0C"/>
     <w:rsid w:val="009B369B"/>
     <w:rsid w:val="009C7085"/>
     <w:rsid w:val="009D7854"/>
     <w:rsid w:val="009E4107"/>
     <w:rsid w:val="009E6490"/>
@@ -4578,50 +4676,51 @@
     <w:rsid w:val="00B036F1"/>
     <w:rsid w:val="00B10DDF"/>
     <w:rsid w:val="00B14D22"/>
     <w:rsid w:val="00B2355F"/>
     <w:rsid w:val="00B2386E"/>
     <w:rsid w:val="00B45961"/>
     <w:rsid w:val="00B529B1"/>
     <w:rsid w:val="00B6064D"/>
     <w:rsid w:val="00B64C17"/>
     <w:rsid w:val="00B70159"/>
     <w:rsid w:val="00B82D86"/>
     <w:rsid w:val="00B85EC8"/>
     <w:rsid w:val="00B957CF"/>
     <w:rsid w:val="00BA0289"/>
     <w:rsid w:val="00BA41FA"/>
     <w:rsid w:val="00BC6259"/>
     <w:rsid w:val="00BC658A"/>
     <w:rsid w:val="00BF5833"/>
     <w:rsid w:val="00C155FD"/>
     <w:rsid w:val="00C165CE"/>
     <w:rsid w:val="00C32108"/>
     <w:rsid w:val="00C4167F"/>
     <w:rsid w:val="00C41F91"/>
     <w:rsid w:val="00C5344B"/>
     <w:rsid w:val="00C82061"/>
+    <w:rsid w:val="00C85C66"/>
     <w:rsid w:val="00C86F3D"/>
     <w:rsid w:val="00C97C34"/>
     <w:rsid w:val="00CA1241"/>
     <w:rsid w:val="00CB4DF8"/>
     <w:rsid w:val="00CB6335"/>
     <w:rsid w:val="00CB7320"/>
     <w:rsid w:val="00CC281D"/>
     <w:rsid w:val="00CC4BF6"/>
     <w:rsid w:val="00CC65E9"/>
     <w:rsid w:val="00CD2588"/>
     <w:rsid w:val="00CD5E67"/>
     <w:rsid w:val="00CD647D"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE5BC4"/>
     <w:rsid w:val="00CF1CCC"/>
     <w:rsid w:val="00D23778"/>
     <w:rsid w:val="00D47ECA"/>
     <w:rsid w:val="00D76F9F"/>
     <w:rsid w:val="00D774BE"/>
     <w:rsid w:val="00D91194"/>
     <w:rsid w:val="00D979E4"/>
     <w:rsid w:val="00DA1E4F"/>
     <w:rsid w:val="00DB1CDE"/>
     <w:rsid w:val="00DB5AF5"/>
     <w:rsid w:val="00DD05FB"/>
@@ -5711,58 +5810,58 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2038461564">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="-360"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arlavoro.femirato@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CollocamentoMirato.Ferrara@regione.emilia-romagna.it" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arlavoro.femirato@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CollocamentoMirato.Ferrara@regione.emilia-romagna.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>