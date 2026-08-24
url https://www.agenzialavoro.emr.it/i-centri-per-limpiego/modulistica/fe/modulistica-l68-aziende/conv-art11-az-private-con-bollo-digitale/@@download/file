--- v1 (2026-04-24)
+++ v2 (2026-08-24)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E0126E2" w14:textId="45244DB4" w:rsidR="00E364FA" w:rsidRDefault="00000000" w:rsidP="00E364FA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:left="6030"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Angsana New"/>
           <w:noProof/>
           <w:color w:val="595959"/>
           <w:kern w:val="20"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:pict w14:anchorId="317B2028">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Casella di testo  2" o:spid="_x0000_s2050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:52.5pt;margin-top:37.4pt;width:490.35pt;height:81.5pt;z-index:1;visibility:visible;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" o:allowoverlap="f" filled="f" stroked="f" strokeweight=".5pt">
             <v:textbox style="mso-next-textbox:#Casella di testo  2" inset="0,0,0,0">
               <w:txbxContent>
                 <w:tbl>
@@ -693,51 +693,51 @@
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6698C689" w14:textId="77777777" w:rsidR="000E3C9F" w:rsidRDefault="000E3C9F" w:rsidP="000E3C9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E057467" w14:textId="4C563A3F" w:rsidR="00CB7320" w:rsidRDefault="000E3C9F" w:rsidP="00CC281D">
+    <w:p w14:paraId="0E057467" w14:textId="00B37750" w:rsidR="00CB7320" w:rsidRDefault="000E3C9F" w:rsidP="00CC281D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>L’AGENZIA REGIONALE PER IL LAVORO DELL'EMILIA ROMAGNA con sede in</w:t>
@@ -808,60 +808,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C2218">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>rappresentata</w:t>
       </w:r>
       <w:r w:rsidR="00CB7320" w:rsidRPr="006C2218">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> da</w:t>
       </w:r>
+      <w:r w:rsidR="003E4089">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lla Dott.ssa Francesca Balboni </w:t>
+      </w:r>
       <w:r w:rsidR="0041528E">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Antonella Celati titolare de</w:t>
+        <w:t>titolare de</w:t>
       </w:r>
       <w:r w:rsidR="00CB7320" w:rsidRPr="006C2218">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">lla </w:t>
       </w:r>
       <w:r w:rsidR="00865388">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="0074701C" w:rsidRPr="006C2218">
         <w:rPr>
@@ -940,104 +951,126 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A6D18">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
       <w:r w:rsidR="005759F7" w:rsidRPr="005759F7">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">determina n. </w:t>
       </w:r>
-      <w:r w:rsidR="00A95C14">
-[...8 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="003E4089">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1656</w:t>
       </w:r>
       <w:r w:rsidR="005759F7" w:rsidRPr="005759F7">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del 0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A95C14">
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4089">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="005759F7" w:rsidRPr="005759F7">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4089">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="005759F7" w:rsidRPr="005759F7">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>/01/202</w:t>
-[...10 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4089">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005759F7" w:rsidRPr="005759F7">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD5E67">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="006B3BDB">
         <w:rPr>
@@ -3738,63 +3771,63 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004A4339" w:rsidRPr="004A4339" w:rsidSect="00CD647D">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="1"/>
       <w:pgMar w:top="899" w:right="1050" w:bottom="1148" w:left="1050" w:header="918" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="204E6CDC" w14:textId="77777777" w:rsidR="00571EAA" w:rsidRDefault="00571EAA">
+    <w:p w14:paraId="7FBDCCA3" w14:textId="77777777" w:rsidR="000635B7" w:rsidRDefault="000635B7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DF31139" w14:textId="77777777" w:rsidR="00571EAA" w:rsidRDefault="00571EAA">
+    <w:p w14:paraId="25CC7C50" w14:textId="77777777" w:rsidR="000635B7" w:rsidRDefault="000635B7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3868,61 +3901,61 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19E03966" w14:textId="77777777" w:rsidR="00131CAE" w:rsidRDefault="00131CAE">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76E90142" w14:textId="77777777" w:rsidR="007E71EC" w:rsidRPr="007E71EC" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="B1C0CD"/>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="FFFFFF"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
@@ -4120,51 +4153,51 @@
     <w:r w:rsidR="00547EF5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00547EF5" w:rsidRPr="0068212D">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>www.agenzialavoro.emr.it</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33951A36" w14:textId="77777777" w:rsidR="007E71EC" w:rsidRPr="007E71EC" w:rsidRDefault="007E71EC" w:rsidP="007E71EC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="B1C0CD"/>
         <w:left w:val="single" w:sz="2" w:space="4" w:color="FFFFFF"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007E71EC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
@@ -4399,96 +4432,96 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidRPr="007E71EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>www.agenzialavoro.emr.it</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="218DC1E0" w14:textId="77777777" w:rsidR="00571EAA" w:rsidRDefault="00571EAA">
+    <w:p w14:paraId="6D1DC77E" w14:textId="77777777" w:rsidR="000635B7" w:rsidRDefault="000635B7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CBD41BD" w14:textId="77777777" w:rsidR="00571EAA" w:rsidRDefault="00571EAA">
+    <w:p w14:paraId="51EF4AC6" w14:textId="77777777" w:rsidR="000635B7" w:rsidRDefault="000635B7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="560C8D19" w14:textId="77777777" w:rsidR="00131CAE" w:rsidRDefault="00131CAE">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D118409" w14:textId="77777777" w:rsidR="00131CAE" w:rsidRDefault="00131CAE">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="003404CB" w14:textId="77777777" w:rsidR="00131CAE" w:rsidRDefault="00131CAE">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="280"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -4502,100 +4535,103 @@
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F46AB8"/>
     <w:rsid w:val="00002BF5"/>
     <w:rsid w:val="000137DF"/>
     <w:rsid w:val="00020BAA"/>
     <w:rsid w:val="00056F41"/>
     <w:rsid w:val="000603D0"/>
+    <w:rsid w:val="000635B7"/>
     <w:rsid w:val="0006367C"/>
     <w:rsid w:val="00085AC0"/>
     <w:rsid w:val="00092AE2"/>
     <w:rsid w:val="00095FB0"/>
     <w:rsid w:val="000A6D18"/>
     <w:rsid w:val="000B28F3"/>
     <w:rsid w:val="000D7314"/>
     <w:rsid w:val="000E3C9F"/>
     <w:rsid w:val="00112ADA"/>
     <w:rsid w:val="001166B5"/>
     <w:rsid w:val="00120C4B"/>
     <w:rsid w:val="00131A87"/>
     <w:rsid w:val="00131CAE"/>
     <w:rsid w:val="001547AB"/>
     <w:rsid w:val="00154B63"/>
     <w:rsid w:val="00170EBD"/>
     <w:rsid w:val="00184E0D"/>
     <w:rsid w:val="001945EB"/>
     <w:rsid w:val="001A0B31"/>
     <w:rsid w:val="001A3220"/>
     <w:rsid w:val="001B1D79"/>
     <w:rsid w:val="001B3FCC"/>
     <w:rsid w:val="001C3094"/>
     <w:rsid w:val="001D71AB"/>
     <w:rsid w:val="001F4432"/>
     <w:rsid w:val="001F6ED1"/>
     <w:rsid w:val="001F765F"/>
     <w:rsid w:val="00223CC3"/>
     <w:rsid w:val="00224D68"/>
     <w:rsid w:val="002477C4"/>
     <w:rsid w:val="00280299"/>
     <w:rsid w:val="00284F05"/>
+    <w:rsid w:val="002918DB"/>
     <w:rsid w:val="00295B47"/>
     <w:rsid w:val="002968D4"/>
     <w:rsid w:val="002979E1"/>
     <w:rsid w:val="002A6A90"/>
     <w:rsid w:val="002B01A5"/>
     <w:rsid w:val="002B4911"/>
     <w:rsid w:val="002B7A00"/>
     <w:rsid w:val="002D7994"/>
     <w:rsid w:val="002E2B4E"/>
     <w:rsid w:val="002E7D60"/>
     <w:rsid w:val="00324E91"/>
     <w:rsid w:val="003340DE"/>
     <w:rsid w:val="00366EDC"/>
     <w:rsid w:val="00367B81"/>
     <w:rsid w:val="00394996"/>
     <w:rsid w:val="003A4C82"/>
     <w:rsid w:val="003B024D"/>
     <w:rsid w:val="003C2061"/>
+    <w:rsid w:val="003E4089"/>
     <w:rsid w:val="003E6310"/>
     <w:rsid w:val="003E6921"/>
     <w:rsid w:val="003F16F2"/>
     <w:rsid w:val="003F6075"/>
     <w:rsid w:val="0041528E"/>
     <w:rsid w:val="00416B29"/>
     <w:rsid w:val="004172E4"/>
     <w:rsid w:val="00447278"/>
     <w:rsid w:val="0046089D"/>
     <w:rsid w:val="00467D4E"/>
     <w:rsid w:val="00483961"/>
     <w:rsid w:val="00491D27"/>
     <w:rsid w:val="004A424D"/>
     <w:rsid w:val="004A4339"/>
     <w:rsid w:val="004B0EFA"/>
     <w:rsid w:val="004F1EBC"/>
     <w:rsid w:val="0051002B"/>
     <w:rsid w:val="00535F64"/>
     <w:rsid w:val="0053785C"/>
     <w:rsid w:val="00544DCA"/>
     <w:rsid w:val="00545B08"/>
     <w:rsid w:val="00547EF5"/>
     <w:rsid w:val="00555D40"/>
     <w:rsid w:val="00571296"/>
     <w:rsid w:val="00571EAA"/>
@@ -6129,50 +6165,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E8199C16FDE8C64689D825654F715DDF" ma:contentTypeVersion="5" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="33c7c7b4ddcf38c402e503649bb4894e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="80e6b495-9d03-4f28-ab21-4de6441be676" xmlns:ns3="b9e0ff98-1ddb-4e82-bb93-c7053e600caa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a4043424163504d221968ee80547d754" ns2:_="" ns3:_="">
     <xsd:import namespace="80e6b495-9d03-4f28-ab21-4de6441be676"/>
     <xsd:import namespace="b9e0ff98-1ddb-4e82-bb93-c7053e600caa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_bpm_StatoId" minOccurs="0"/>
                 <xsd:element ref="ns2:_bpm_OperazioneId" minOccurs="0"/>
                 <xsd:element ref="ns2:_bpm_ErroreId" minOccurs="0"/>
                 <xsd:element ref="ns2:_bpm_Sintesi" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="80e6b495-9d03-4f28-ab21-4de6441be676" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -6297,131 +6342,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71249A7-1E2C-4DE8-AB49-EAD10B88FE45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0851E9D-B89F-47B0-95D8-F71302EC2460}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="80e6b495-9d03-4f28-ab21-4de6441be676"/>
     <ds:schemaRef ds:uri="b9e0ff98-1ddb-4e82-bb93-c7053e600caa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03D63359-824D-4D72-9758-6B46D9A50503}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3892</Characters>
+  <Pages>1</Pages>
+  <Words>685</Words>
+  <Characters>3905</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Spett</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4565</CharactersWithSpaces>
+  <CharactersWithSpaces>4581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>4063239</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:arlavoro.fe@postacert.regione.emilia-romagna.it</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2949120</vt:i4>
       </vt:variant>
       <vt:variant>