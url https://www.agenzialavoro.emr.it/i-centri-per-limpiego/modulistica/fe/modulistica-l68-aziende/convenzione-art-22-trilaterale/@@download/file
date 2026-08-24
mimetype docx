--- v1 (2026-03-03)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="48D1A129" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="575"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70F68107" wp14:editId="3BC0DC09">
             <wp:extent cx="2049875" cy="662940"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -329,51 +329,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E65E20">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>RPI 13/01/2026 0000003)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A4E5FD" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F17C2EB" w14:textId="590F2308" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F17C2EB" w14:textId="2048CE50" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2828"/>
           <w:tab w:val="left" w:pos="8553"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="227" w:right="224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>L’AGENZIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -565,55 +565,55 @@
         <w:t>questa</w:t>
       </w:r>
       <w:r w:rsidRPr="00646426">
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00646426">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>convenzione</w:t>
       </w:r>
       <w:r w:rsidRPr="00646426">
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00646426">
         <w:t>da</w:t>
       </w:r>
+      <w:r w:rsidR="00091A2D">
+        <w:t xml:space="preserve">lla Dott.ssa Francesca Balboni </w:t>
+      </w:r>
       <w:r w:rsidR="00646426" w:rsidRPr="00646426">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Celati Antonella titolare della E.Q. di Direzione Collocamento Mirato </w:t>
+        <w:t xml:space="preserve">titolare della E.Q. di Direzione Collocamento Mirato </w:t>
       </w:r>
       <w:r w:rsidRPr="00646426">
         <w:t xml:space="preserve">dell'Ambito Territoriale di </w:t>
       </w:r>
       <w:r w:rsidR="00646426" w:rsidRPr="00646426">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ferrara</w:t>
       </w:r>
       <w:r w:rsidRPr="00646426">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9DB16C" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="206"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35AC6669" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
@@ -1324,51 +1324,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6186">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7BF7204B" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:15.85pt;width:468.05pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5944235,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJyU/1FgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPNsuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL034+S4yTrbsN8ECjxiXzko7y8O7ZWHAxSA66Qk9FYCuM0lI3bFfL75uHD&#10;QgoKypXKgjOFfDUk71bv3y07n5sp1GBLg4KDOMo7X8g6BJ9nGenatIpG4I1jZwXYqsBb3GUlqo6j&#10;tzabjsfzrAMsPYI2RHy67p1yleJXldHhW1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKIw1tBlXVaJNq4Gom4zfVvNTKm1QLN4f8uU30/8Lqp8OLf8ZInfwj6J/E&#10;Hck6T/nZEzd0whwrbCOWiYtj6uLruYvmGITmw9tPNzfT2a0Umn2T6cfU5Ezlw129p/DFQIqjDo8U&#10;eg3KwVL1YOmjG0xkJaOGNmkYpGANUQrWcNtr6FWI9yK5aIruQiSetXAwG0je8IY5U7t4rbtGcSmz&#10;xXQmxVAlY3sEGzEN96o3Umq2r4uzLrKYTxbzNBoEtikfGmsjC8Ld9t6iOKg4mOmLdXCEP2AeKawV&#10;1T0uuU4w60469dJEkbZQvj6j6HiaC0m/9gqNFPar43GJoz8YOBjbwcBg7yE9kNQgzrk5/lDoRUxf&#10;yMDKPsEwjCofRIuln7HxpoPP+wBVExVNM9QzOm14glOBp9cWn8j1PqEu/4TVbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANeH7EjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;naBCE+JUCIS4oKoUpHJ0k20cEa9D1m0DX49zguPMPs3OFMvRdeKIA7eeNCQzBQKp8nVLjYb3t6er&#10;BQgOhmrTeUIN38iwLM/PCpPX/kSveNyERsQQ4txosCH0uZRcWXSGZ75Hire9H5wJUQ6NrAdziuGu&#10;k6lSN9KZluIHa3p8sFh9bg5OQ2o/xi3P+UU977c/rB5X2dd6pfXlxXh/ByLgGP5gmOrH6lDGTjt/&#10;oJpFF3WaZBHVcJ3cgpgANV/EdbvJyUCWhfw/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASclP9RYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA14fsSN8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l5943823,e" filled="f" strokeweight=".17183mm">
+              <v:shape w14:anchorId="0E7E5231" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:15.85pt;width:468.05pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5944235,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJyU/1FgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPNsuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL034+S4yTrbsN8ECjxiXzko7y8O7ZWHAxSA66Qk9FYCuM0lI3bFfL75uHD&#10;QgoKypXKgjOFfDUk71bv3y07n5sp1GBLg4KDOMo7X8g6BJ9nGenatIpG4I1jZwXYqsBb3GUlqo6j&#10;tzabjsfzrAMsPYI2RHy67p1yleJXldHhW1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKIw1tBlXVaJNq4Gom4zfVvNTKm1QLN4f8uU30/8Lqp8OLf8ZInfwj6J/E&#10;Hck6T/nZEzd0whwrbCOWiYtj6uLruYvmGITmw9tPNzfT2a0Umn2T6cfU5Ezlw129p/DFQIqjDo8U&#10;eg3KwVL1YOmjG0xkJaOGNmkYpGANUQrWcNtr6FWI9yK5aIruQiSetXAwG0je8IY5U7t4rbtGcSmz&#10;xXQmxVAlY3sEGzEN96o3Umq2r4uzLrKYTxbzNBoEtikfGmsjC8Ld9t6iOKg4mOmLdXCEP2AeKawV&#10;1T0uuU4w60469dJEkbZQvj6j6HiaC0m/9gqNFPar43GJoz8YOBjbwcBg7yE9kNQgzrk5/lDoRUxf&#10;yMDKPsEwjCofRIuln7HxpoPP+wBVExVNM9QzOm14glOBp9cWn8j1PqEu/4TVbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANeH7EjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;naBCE+JUCIS4oKoUpHJ0k20cEa9D1m0DX49zguPMPs3OFMvRdeKIA7eeNCQzBQKp8nVLjYb3t6er&#10;BQgOhmrTeUIN38iwLM/PCpPX/kSveNyERsQQ4txosCH0uZRcWXSGZ75Hire9H5wJUQ6NrAdziuGu&#10;k6lSN9KZluIHa3p8sFh9bg5OQ2o/xi3P+UU977c/rB5X2dd6pfXlxXh/ByLgGP5gmOrH6lDGTjt/&#10;oJpFF3WaZBHVcJ3cgpgANV/EdbvJyUCWhfw/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASclP9RYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA14fsSN8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l5943823,e" filled="f" strokeweight=".17183mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="181C9234" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B2181C7" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="63"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1421,51 +1421,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6186">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="41615723" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:15.85pt;width:468.05pt;height:.1pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5944235,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJyU/1FgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPNsuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL034+S4yTrbsN8ECjxiXzko7y8O7ZWHAxSA66Qk9FYCuM0lI3bFfL75uHD&#10;QgoKypXKgjOFfDUk71bv3y07n5sp1GBLg4KDOMo7X8g6BJ9nGenatIpG4I1jZwXYqsBb3GUlqo6j&#10;tzabjsfzrAMsPYI2RHy67p1yleJXldHhW1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKIw1tBlXVaJNq4Gom4zfVvNTKm1QLN4f8uU30/8Lqp8OLf8ZInfwj6J/E&#10;Hck6T/nZEzd0whwrbCOWiYtj6uLruYvmGITmw9tPNzfT2a0Umn2T6cfU5Ezlw129p/DFQIqjDo8U&#10;eg3KwVL1YOmjG0xkJaOGNmkYpGANUQrWcNtr6FWI9yK5aIruQiSetXAwG0je8IY5U7t4rbtGcSmz&#10;xXQmxVAlY3sEGzEN96o3Umq2r4uzLrKYTxbzNBoEtikfGmsjC8Ld9t6iOKg4mOmLdXCEP2AeKawV&#10;1T0uuU4w60469dJEkbZQvj6j6HiaC0m/9gqNFPar43GJoz8YOBjbwcBg7yE9kNQgzrk5/lDoRUxf&#10;yMDKPsEwjCofRIuln7HxpoPP+wBVExVNM9QzOm14glOBp9cWn8j1PqEu/4TVbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANeH7EjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;naBCE+JUCIS4oKoUpHJ0k20cEa9D1m0DX49zguPMPs3OFMvRdeKIA7eeNCQzBQKp8nVLjYb3t6er&#10;BQgOhmrTeUIN38iwLM/PCpPX/kSveNyERsQQ4txosCH0uZRcWXSGZ75Hire9H5wJUQ6NrAdziuGu&#10;k6lSN9KZluIHa3p8sFh9bg5OQ2o/xi3P+UU977c/rB5X2dd6pfXlxXh/ByLgGP5gmOrH6lDGTjt/&#10;oJpFF3WaZBHVcJ3cgpgANV/EdbvJyUCWhfw/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASclP9RYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA14fsSN8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l5943823,e" filled="f" strokeweight=".17183mm">
+              <v:shape w14:anchorId="2285A296" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:15.85pt;width:468.05pt;height:.1pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5944235,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJyU/1FgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPNsuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL034+S4yTrbsN8ECjxiXzko7y8O7ZWHAxSA66Qk9FYCuM0lI3bFfL75uHD&#10;QgoKypXKgjOFfDUk71bv3y07n5sp1GBLg4KDOMo7X8g6BJ9nGenatIpG4I1jZwXYqsBb3GUlqo6j&#10;tzabjsfzrAMsPYI2RHy67p1yleJXldHhW1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKIw1tBlXVaJNq4Gom4zfVvNTKm1QLN4f8uU30/8Lqp8OLf8ZInfwj6J/E&#10;Hck6T/nZEzd0whwrbCOWiYtj6uLruYvmGITmw9tPNzfT2a0Umn2T6cfU5Ezlw129p/DFQIqjDo8U&#10;eg3KwVL1YOmjG0xkJaOGNmkYpGANUQrWcNtr6FWI9yK5aIruQiSetXAwG0je8IY5U7t4rbtGcSmz&#10;xXQmxVAlY3sEGzEN96o3Umq2r4uzLrKYTxbzNBoEtikfGmsjC8Ld9t6iOKg4mOmLdXCEP2AeKawV&#10;1T0uuU4w60469dJEkbZQvj6j6HiaC0m/9gqNFPar43GJoz8YOBjbwcBg7yE9kNQgzrk5/lDoRUxf&#10;yMDKPsEwjCofRIuln7HxpoPP+wBVExVNM9QzOm14glOBp9cWn8j1PqEu/4TVbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANeH7EjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;naBCE+JUCIS4oKoUpHJ0k20cEa9D1m0DX49zguPMPs3OFMvRdeKIA7eeNCQzBQKp8nVLjYb3t6er&#10;BQgOhmrTeUIN38iwLM/PCpPX/kSveNyERsQQ4txosCH0uZRcWXSGZ75Hire9H5wJUQ6NrAdziuGu&#10;k6lSN9KZluIHa3p8sFh9bg5OQ2o/xi3P+UU977c/rB5X2dd6pfXlxXh/ByLgGP5gmOrH6lDGTjt/&#10;oJpFF3WaZBHVcJ3cgpgANV/EdbvJyUCWhfw/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASclP9RYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA14fsSN8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l5943823,e" filled="f" strokeweight=".17183mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7C66B3" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="127CDA74" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="63"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1518,51 +1518,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6186">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7F4F15F6" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:15.85pt;width:468.05pt;height:.1pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5944235,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJyU/1FgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPNsuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL034+S4yTrbsN8ECjxiXzko7y8O7ZWHAxSA66Qk9FYCuM0lI3bFfL75uHD&#10;QgoKypXKgjOFfDUk71bv3y07n5sp1GBLg4KDOMo7X8g6BJ9nGenatIpG4I1jZwXYqsBb3GUlqo6j&#10;tzabjsfzrAMsPYI2RHy67p1yleJXldHhW1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKIw1tBlXVaJNq4Gom4zfVvNTKm1QLN4f8uU30/8Lqp8OLf8ZInfwj6J/E&#10;Hck6T/nZEzd0whwrbCOWiYtj6uLruYvmGITmw9tPNzfT2a0Umn2T6cfU5Ezlw129p/DFQIqjDo8U&#10;eg3KwVL1YOmjG0xkJaOGNmkYpGANUQrWcNtr6FWI9yK5aIruQiSetXAwG0je8IY5U7t4rbtGcSmz&#10;xXQmxVAlY3sEGzEN96o3Umq2r4uzLrKYTxbzNBoEtikfGmsjC8Ld9t6iOKg4mOmLdXCEP2AeKawV&#10;1T0uuU4w60469dJEkbZQvj6j6HiaC0m/9gqNFPar43GJoz8YOBjbwcBg7yE9kNQgzrk5/lDoRUxf&#10;yMDKPsEwjCofRIuln7HxpoPP+wBVExVNM9QzOm14glOBp9cWn8j1PqEu/4TVbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANeH7EjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;naBCE+JUCIS4oKoUpHJ0k20cEa9D1m0DX49zguPMPs3OFMvRdeKIA7eeNCQzBQKp8nVLjYb3t6er&#10;BQgOhmrTeUIN38iwLM/PCpPX/kSveNyERsQQ4txosCH0uZRcWXSGZ75Hire9H5wJUQ6NrAdziuGu&#10;k6lSN9KZluIHa3p8sFh9bg5OQ2o/xi3P+UU977c/rB5X2dd6pfXlxXh/ByLgGP5gmOrH6lDGTjt/&#10;oJpFF3WaZBHVcJ3cgpgANV/EdbvJyUCWhfw/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASclP9RYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA14fsSN8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l5943823,e" filled="f" strokeweight=".17183mm">
+              <v:shape w14:anchorId="21499D87" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:15.85pt;width:468.05pt;height:.1pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5944235,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJyU/1FgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPNsuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL034+S4yTrbsN8ECjxiXzko7y8O7ZWHAxSA66Qk9FYCuM0lI3bFfL75uHD&#10;QgoKypXKgjOFfDUk71bv3y07n5sp1GBLg4KDOMo7X8g6BJ9nGenatIpG4I1jZwXYqsBb3GUlqo6j&#10;tzabjsfzrAMsPYI2RHy67p1yleJXldHhW1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKIw1tBlXVaJNq4Gom4zfVvNTKm1QLN4f8uU30/8Lqp8OLf8ZInfwj6J/E&#10;Hck6T/nZEzd0whwrbCOWiYtj6uLruYvmGITmw9tPNzfT2a0Umn2T6cfU5Ezlw129p/DFQIqjDo8U&#10;eg3KwVL1YOmjG0xkJaOGNmkYpGANUQrWcNtr6FWI9yK5aIruQiSetXAwG0je8IY5U7t4rbtGcSmz&#10;xXQmxVAlY3sEGzEN96o3Umq2r4uzLrKYTxbzNBoEtikfGmsjC8Ld9t6iOKg4mOmLdXCEP2AeKawV&#10;1T0uuU4w60469dJEkbZQvj6j6HiaC0m/9gqNFPar43GJoz8YOBjbwcBg7yE9kNQgzrk5/lDoRUxf&#10;yMDKPsEwjCofRIuln7HxpoPP+wBVExVNM9QzOm14glOBp9cWn8j1PqEu/4TVbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANeH7EjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;naBCE+JUCIS4oKoUpHJ0k20cEa9D1m0DX49zguPMPs3OFMvRdeKIA7eeNCQzBQKp8nVLjYb3t6er&#10;BQgOhmrTeUIN38iwLM/PCpPX/kSveNyERsQQ4txosCH0uZRcWXSGZ75Hire9H5wJUQ6NrAdziuGu&#10;k6lSN9KZluIHa3p8sFh9bg5OQ2o/xi3P+UU977c/rB5X2dd6pfXlxXh/ByLgGP5gmOrH6lDGTjt/&#10;oJpFF3WaZBHVcJ3cgpgANV/EdbvJyUCWhfw/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASclP9RYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA14fsSN8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l5943823,e" filled="f" strokeweight=".17183mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD541EC" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="424ED3E6" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6523FE3C" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8309"/>
         </w:tabs>
         <w:ind w:left="203"/>
@@ -2069,51 +2069,51 @@
                               <a:lnTo>
                                 <a:pt x="1828800" y="7619"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6E5E4529" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.9pt;margin-top:14.45pt;width:2in;height:.6pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN5VyQHQIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05ySDMjTjG06DCg&#10;6Ao0xc6KLMfGZFGjlNj5+1Gy5XrbZRiWg02Zz/R7j2R2t32r2UWha8AUfLVYcqaMhLIxp4K/Hh4+&#10;bDlzXphSaDCq4Ffl+O3+/btdZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxlJYqO&#10;qrc6Wy+Xm6wDLC2CVM7R0/shyfexflUp6b9WlVOe6YITNx+vGK/HcM32O5GfUNi6kSMN8Q8sWtEY&#10;+uhU6l54wc7Y/FGqbSSCg8ovJLQZVFUjVdRAalbL39S81MKqqIXMcXayyf2/svLp8mKfMVB39hHk&#10;d0eOZJ11+ZQJBzdi+grbgCXirI8uXicXVe+ZpIer7Xq7XZLZknI3m3U0ORN5eleenf+sINYRl0fn&#10;hx6UKRJ1imRvUojUydBDHXvoOaMeImfUw+PQQyt8eC+QCyHrZkTqkUdItnBRB4gwHyRMbCPZ1cdQ&#10;jci+wbSZw0nWr8CUTncbqw6wpDzl0n3AzL/898ibzcQxlZManBpoB+mR/2QHaZkb7kA35UOjdXDA&#10;4el4p5FdRNiO+Bvlz2BxGIb+h0k4Qnl9RtbRyhTc/TgLVJzpL4ZmMuxXCjAFxxSg13cQtzCaj84f&#10;+m8CLbMUFtzT+DxBmniRp8kg/gEwYMObBj6dPVRNGJvIbWA0HmhNov5xpcMezs8R9fbHs/8JAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAFNLyH3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3&#10;pP4H6yqxUTtF0CbEqSqkTJ1aGBjd+EgC8Tm13Tb99xwTbPfunt59r9xMbhAXDLH3pCFbKBBIjbc9&#10;tRre3+qHNYiYDFkzeEINN4ywqWZ3pSmsv9IeL4fUCg6hWBgNXUpjIWVsOnQmLvyIxLdPH5xJLEMr&#10;bTBXDneDXCr1LJ3piT90ZsTXDpvvw9lpqE9ZFmsZbB5D337c9ruV/dppfT+fti8gEk7pzwy/+IwO&#10;FTMd/ZlsFANrtWL0pGG5zkGw4TF/4sWRB5WBrEr5v0H1AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI3lXJAdAgAAwAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAAU0vIfcAAAACQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m1828800,7619l,7619,,,1828800,r,7619xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="3BA3F6CF" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.9pt;margin-top:14.45pt;width:2in;height:.6pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN5VyQHQIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05ySDMjTjG06DCg&#10;6Ao0xc6KLMfGZFGjlNj5+1Gy5XrbZRiWg02Zz/R7j2R2t32r2UWha8AUfLVYcqaMhLIxp4K/Hh4+&#10;bDlzXphSaDCq4Ffl+O3+/btdZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxlJYqO&#10;qrc6Wy+Xm6wDLC2CVM7R0/shyfexflUp6b9WlVOe6YITNx+vGK/HcM32O5GfUNi6kSMN8Q8sWtEY&#10;+uhU6l54wc7Y/FGqbSSCg8ovJLQZVFUjVdRAalbL39S81MKqqIXMcXayyf2/svLp8mKfMVB39hHk&#10;d0eOZJ11+ZQJBzdi+grbgCXirI8uXicXVe+ZpIer7Xq7XZLZknI3m3U0ORN5eleenf+sINYRl0fn&#10;hx6UKRJ1imRvUojUydBDHXvoOaMeImfUw+PQQyt8eC+QCyHrZkTqkUdItnBRB4gwHyRMbCPZ1cdQ&#10;jci+wbSZw0nWr8CUTncbqw6wpDzl0n3AzL/898ibzcQxlZManBpoB+mR/2QHaZkb7kA35UOjdXDA&#10;4el4p5FdRNiO+Bvlz2BxGIb+h0k4Qnl9RtbRyhTc/TgLVJzpL4ZmMuxXCjAFxxSg13cQtzCaj84f&#10;+m8CLbMUFtzT+DxBmniRp8kg/gEwYMObBj6dPVRNGJvIbWA0HmhNov5xpcMezs8R9fbHs/8JAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAFNLyH3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3&#10;pP4H6yqxUTtF0CbEqSqkTJ1aGBjd+EgC8Tm13Tb99xwTbPfunt59r9xMbhAXDLH3pCFbKBBIjbc9&#10;tRre3+qHNYiYDFkzeEINN4ywqWZ3pSmsv9IeL4fUCg6hWBgNXUpjIWVsOnQmLvyIxLdPH5xJLEMr&#10;bTBXDneDXCr1LJ3piT90ZsTXDpvvw9lpqE9ZFmsZbB5D337c9ruV/dppfT+fti8gEk7pzwy/+IwO&#10;FTMd/ZlsFANrtWL0pGG5zkGw4TF/4sWRB5WBrEr5v0H1AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI3lXJAdAgAAwAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAAU0vIfcAAAACQEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" path="m1828800,7619l,7619,,,1828800,r,7619xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E17935" w14:textId="6A35372A" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4482"/>
         </w:tabs>
         <w:spacing w:before="96"/>
         <w:ind w:left="85" w:right="75"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1 Vedi art. 6 Convenzione </w:t>
@@ -4372,51 +4372,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4E27E860" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.05pt;margin-top:13.75pt;width:402pt;height:.1pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5105400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANw/t5FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayNVuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK6SSXwjgNVet2pfy+uX/3&#10;SQoKylXKgjOlfDEkb1dv3yx7X5gZNGArg4KDOCp6X8omBF9kGenGdIom4I1jZw3YqcBb3GUVqp6j&#10;dzab5fk86wErj6ANEZ+uB6dcpfh1bXT4VtdkgrClZG4hrZjWbVyz1VIVO1S+afWJhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDREOXQV232qQauJpp/qqa50Z5k2rh5pA/t4n+X1j9eHj2Txipk38A/ZO4&#10;I1nvqTh74oZOmGONXcQycXFMXXw5d9Ecg9B8eDPNbz7k3GzNvunsY2pyporxrt5T+GIgxVGHBwqD&#10;BtVoqWa09NGNJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RX8hEs86OJgNJG94xZypXbzWXaNiKe8X&#10;CynGKhk7INiIabhXg5FSs31dnHWRxTxfzNNoENi2um+tjSwId9s7i+Kg4mCmL9bBEf6AeaSwVtQM&#10;uOQ6waw76TRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+aOBobEcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI4zCqYhQtln7GxpsOPu8D1G1UNM3QwOi04QlOBZ5eW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAqwiDk3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWNoJ&#10;aNU1nRACBGgXBocd08RrqzVOabKt/HvcE9zs956eP5fryfXihGPoPClIFwkIJONtR42Cr8/nmxxE&#10;iJqs7j2hgh8MsK4uL0pdWH+mDzxtYyO4hEKhFbQxDoWUwbTodFj4AYm9vR+djryOjbSjPnO56+Uy&#10;Se6l0x3xhVYP+NiiOWyPToEx9ffm7TXL9t3knt5f8ki7g1Xq+mp6WIGIOMW/MMz4jA4VM9X+SDaI&#10;XsEyvU05ykN2B2IOJGnOSj0rGciqlP9fqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DcP7eRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAKsIg5N4AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5105399,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="7A1E60ED" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.05pt;margin-top:13.75pt;width:402pt;height:.1pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5105400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANw/t5FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayNVuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK6SSXwjgNVet2pfy+uX/3&#10;SQoKylXKgjOlfDEkb1dv3yx7X5gZNGArg4KDOCp6X8omBF9kGenGdIom4I1jZw3YqcBb3GUVqp6j&#10;dzab5fk86wErj6ANEZ+uB6dcpfh1bXT4VtdkgrClZG4hrZjWbVyz1VIVO1S+afWJhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDREOXQV232qQauJpp/qqa50Z5k2rh5pA/t4n+X1j9eHj2Txipk38A/ZO4&#10;I1nvqTh74oZOmGONXcQycXFMXXw5d9Ecg9B8eDPNbz7k3GzNvunsY2pyporxrt5T+GIgxVGHBwqD&#10;BtVoqWa09NGNJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RX8hEs86OJgNJG94xZypXbzWXaNiKe8X&#10;CynGKhk7INiIabhXg5FSs31dnHWRxTxfzNNoENi2um+tjSwId9s7i+Kg4mCmL9bBEf6AeaSwVtQM&#10;uOQ6waw76TRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+aOBobEcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI4zCqYhQtln7GxpsOPu8D1G1UNM3QwOi04QlOBZ5eW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAqwiDk3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWNoJ&#10;aNU1nRACBGgXBocd08RrqzVOabKt/HvcE9zs956eP5fryfXihGPoPClIFwkIJONtR42Cr8/nmxxE&#10;iJqs7j2hgh8MsK4uL0pdWH+mDzxtYyO4hEKhFbQxDoWUwbTodFj4AYm9vR+djryOjbSjPnO56+Uy&#10;Se6l0x3xhVYP+NiiOWyPToEx9ffm7TXL9t3knt5f8ki7g1Xq+mp6WIGIOMW/MMz4jA4VM9X+SDaI&#10;XsEyvU05ykN2B2IOJGnOSj0rGciqlP9fqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DcP7eRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAKsIg5N4AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5105399,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F293D63" wp14:editId="4C24D5BB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1359408</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>349796</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5105400" cy="1270"/>
@@ -4453,51 +4453,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7E56A2FD" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.05pt;margin-top:27.55pt;width:402pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5105400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANw/t5FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayNVuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK6SSXwjgNVet2pfy+uX/3&#10;SQoKylXKgjOlfDEkb1dv3yx7X5gZNGArg4KDOCp6X8omBF9kGenGdIom4I1jZw3YqcBb3GUVqp6j&#10;dzab5fk86wErj6ANEZ+uB6dcpfh1bXT4VtdkgrClZG4hrZjWbVyz1VIVO1S+afWJhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDREOXQV232qQauJpp/qqa50Z5k2rh5pA/t4n+X1j9eHj2Txipk38A/ZO4&#10;I1nvqTh74oZOmGONXcQycXFMXXw5d9Ecg9B8eDPNbz7k3GzNvunsY2pyporxrt5T+GIgxVGHBwqD&#10;BtVoqWa09NGNJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RX8hEs86OJgNJG94xZypXbzWXaNiKe8X&#10;CynGKhk7INiIabhXg5FSs31dnHWRxTxfzNNoENi2um+tjSwId9s7i+Kg4mCmL9bBEf6AeaSwVtQM&#10;uOQ6waw76TRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+aOBobEcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI4zCqYhQtln7GxpsOPu8D1G1UNM3QwOi04QlOBZ5eW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA4oJwy3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJNC&#10;aRTiVAgBgooLpYceHXubRI3XIXbb8PZsTnDav9HMt8VqdJ044RBaTwrSWQICyXjbUq1g+/Vyk4EI&#10;UZPVnSdU8IMBVuXlRaFz68/0iadNrAWbUMi1gibGPpcymAadDjPfI/Ft7wenI49DLe2gz2zuOjlP&#10;knvpdEuc0Ogenxo0h83RKTCm+v54f1su9+3ontevWaTdwSp1fTU+PoCIOMY/MUz4jA4lM1X+SDaI&#10;TsE8vUtZqmCx4DoJkjTjrpo2tyDLQv5/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DcP7eRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAOKCcMt4AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5105399,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="7EE0E197" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.05pt;margin-top:27.55pt;width:402pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5105400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANw/t5FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayNVuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK6SSXwjgNVet2pfy+uX/3&#10;SQoKylXKgjOlfDEkb1dv3yx7X5gZNGArg4KDOCp6X8omBF9kGenGdIom4I1jZw3YqcBb3GUVqp6j&#10;dzab5fk86wErj6ANEZ+uB6dcpfh1bXT4VtdkgrClZG4hrZjWbVyz1VIVO1S+afWJhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDREOXQV232qQauJpp/qqa50Z5k2rh5pA/t4n+X1j9eHj2Txipk38A/ZO4&#10;I1nvqTh74oZOmGONXcQycXFMXXw5d9Ecg9B8eDPNbz7k3GzNvunsY2pyporxrt5T+GIgxVGHBwqD&#10;BtVoqWa09NGNJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RX8hEs86OJgNJG94xZypXbzWXaNiKe8X&#10;CynGKhk7INiIabhXg5FSs31dnHWRxTxfzNNoENi2um+tjSwId9s7i+Kg4mCmL9bBEf6AeaSwVtQM&#10;uOQ6waw76TRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+aOBobEcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI4zCqYhQtln7GxpsOPu8D1G1UNM3QwOi04QlOBZ5eW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA4oJwy3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJNC&#10;aRTiVAgBgooLpYceHXubRI3XIXbb8PZsTnDav9HMt8VqdJ044RBaTwrSWQICyXjbUq1g+/Vyk4EI&#10;UZPVnSdU8IMBVuXlRaFz68/0iadNrAWbUMi1gibGPpcymAadDjPfI/Ft7wenI49DLe2gz2zuOjlP&#10;knvpdEuc0Ogenxo0h83RKTCm+v54f1su9+3ontevWaTdwSp1fTU+PoCIOMY/MUz4jA4lM1X+SDaI&#10;TsE8vUtZqmCx4DoJkjTjrpo2tyDLQv5/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DcP7eRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAOKCcMt4AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5105399,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C284DD0" wp14:editId="713DE719">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1359408</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>524917</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5105400" cy="1270"/>
@@ -4534,51 +4534,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="42D90849" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.05pt;margin-top:41.35pt;width:402pt;height:.1pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5105400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANw/t5FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayNVuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK6SSXwjgNVet2pfy+uX/3&#10;SQoKylXKgjOlfDEkb1dv3yx7X5gZNGArg4KDOCp6X8omBF9kGenGdIom4I1jZw3YqcBb3GUVqp6j&#10;dzab5fk86wErj6ANEZ+uB6dcpfh1bXT4VtdkgrClZG4hrZjWbVyz1VIVO1S+afWJhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDREOXQV232qQauJpp/qqa50Z5k2rh5pA/t4n+X1j9eHj2Txipk38A/ZO4&#10;I1nvqTh74oZOmGONXcQycXFMXXw5d9Ecg9B8eDPNbz7k3GzNvunsY2pyporxrt5T+GIgxVGHBwqD&#10;BtVoqWa09NGNJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RX8hEs86OJgNJG94xZypXbzWXaNiKe8X&#10;CynGKhk7INiIabhXg5FSs31dnHWRxTxfzNNoENi2um+tjSwId9s7i+Kg4mCmL9bBEf6AeaSwVtQM&#10;uOQ6waw76TRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+aOBobEcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI4zCqYhQtln7GxpsOPu8D1G1UNM3QwOi04QlOBZ5eW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCnZIES3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLG2F&#10;aCl1J4QAAdqFwYFjmnhttcYpTbaVtyc9wdG/P/3+XK1nO4gjTb53jJCuEhDE2pmeW4TPj6erAoQP&#10;io0aHBPCD3lY1+dnlSqNO/E7HbehFbGEfakQuhDGUkqvO7LKr9xIHHc7N1kV4ji10kzqFMvtILMk&#10;uZFW9RwvdGqkh470fnuwCFo335vXlzzf9bN9fHsuAn/tDeLlxXx/ByLQHP5gWPSjOtTRqXEHNl4M&#10;CFl6nUYUochyEAuQpEVMmiW5BVlX8v8L9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DcP7eRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAp2SBEt4AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5105399,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="7893CCB6" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:107.05pt;margin-top:41.35pt;width:402pt;height:.1pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5105400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANw/t5FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayNVuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK6SSXwjgNVet2pfy+uX/3&#10;SQoKylXKgjOlfDEkb1dv3yx7X5gZNGArg4KDOCp6X8omBF9kGenGdIom4I1jZw3YqcBb3GUVqp6j&#10;dzab5fk86wErj6ANEZ+uB6dcpfh1bXT4VtdkgrClZG4hrZjWbVyz1VIVO1S+afWJhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDREOXQV232qQauJpp/qqa50Z5k2rh5pA/t4n+X1j9eHj2Txipk38A/ZO4&#10;I1nvqTh74oZOmGONXcQycXFMXXw5d9Ecg9B8eDPNbz7k3GzNvunsY2pyporxrt5T+GIgxVGHBwqD&#10;BtVoqWa09NGNJrKSUUObNAxSsIYoBWu4HTT0KsR7kVw0RX8hEs86OJgNJG94xZypXbzWXaNiKe8X&#10;CynGKhk7INiIabhXg5FSs31dnHWRxTxfzNNoENi2um+tjSwId9s7i+Kg4mCmL9bBEf6AeaSwVtQM&#10;uOQ6waw76TRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+aOBobEcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI4zCqYhQtln7GxpsOPu8D1G1UNM3QwOi04QlOBZ5eW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCnZIES3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLG2F&#10;aCl1J4QAAdqFwYFjmnhttcYpTbaVtyc9wdG/P/3+XK1nO4gjTb53jJCuEhDE2pmeW4TPj6erAoQP&#10;io0aHBPCD3lY1+dnlSqNO/E7HbehFbGEfakQuhDGUkqvO7LKr9xIHHc7N1kV4ji10kzqFMvtILMk&#10;uZFW9RwvdGqkh470fnuwCFo335vXlzzf9bN9fHsuAn/tDeLlxXx/ByLQHP5gWPSjOtTRqXEHNl4M&#10;CFl6nUYUochyEAuQpEVMmiW5BVlX8v8L9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DcP7eRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAp2SBEt4AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5105399,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0AF6D7" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="17"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65AC7ABB" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="17"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
@@ -4808,51 +4808,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="168A14E8" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.4pt;margin-top:13.45pt;width:396pt;height:.1pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5029200,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUTZMODwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLFuNOsXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJdpJ1t2E+CJT4RD7yUb6961srjgapAVfIxWwuhXEaysbtC/m6ffjw&#10;WQoKypXKgjOFPBmSd+v37247n5sl1GBLg4KDOMo7X8g6BJ9nGenatIpm4I1jZwXYqsBb3Gclqo6j&#10;tzZbzuerrAMsPYI2RHy6GZxyneJXldHhe1WRCcIWkrmFtGJad3HN1rcq36PydaNHGuofWLSqcZz0&#10;HGqjghIHbP4K1TYagaAKMw1tBlXVaJNq4GoW8zfVvNTKm1QLN4f8uU30/8Lqp+OLf8ZInfwj6J/E&#10;Hck6T/nZEzc0YvoK24hl4qJPXTydu2j6IDQffpwvb1gaKTT7FstPqcmZyqe7+kDhq4EURx0fKQwa&#10;lJOl6snSvZtMZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7kIknrVwNFtI3vCGOVO7eK27Rp1Lmapk&#10;7IBgI6bhXg1GSs32dXHWRRar+c0qjQaBbcqHxtrIgnC/u7cojioOZvpiHRzhD5hHChtF9YBLrhFm&#10;3ajTIE0UaQfl6RlFx9NcSPp1UGiksN8cj0sc/cnAydhNBgZ7D+mBpAZxzm3/Q6EXMX0hAyv7BNMw&#10;qnwSLZZ+xsabDr4cAlRNVDTN0MBo3PAEpwLH1xafyPU+oS7/hPVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAHOlOpN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTCKVtiFMh&#10;KkCAECKtenbiJQnY6yh22/D3LCc4zuxo9k2xnpwVRxxD70nBfJaAQGq86alVsNveXy1BhKjJaOsJ&#10;FXxjgHV5flbo3PgTveOxiq3gEgq5VtDFOORShqZDp8PMD0h8+/Cj05Hl2Eoz6hOXOyvTJMmk0z3x&#10;h04PeNdh81UdnIKHt7rHvXx+2mwe0VafuH99mVKlLi+m2xsQEaf4F4ZffEaHkplqfyAThGW9vGb0&#10;qCDNViA4sFpkbNRsLOYgy0L+X1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRNkw4P&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABzp&#10;TqTeAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l5029200,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="68B189D5" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.4pt;margin-top:13.45pt;width:396pt;height:.1pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5029200,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUTZMODwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLFuNOsXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJdpJ1t2E+CJT4RD7yUb6961srjgapAVfIxWwuhXEaysbtC/m6ffjw&#10;WQoKypXKgjOFPBmSd+v37247n5sl1GBLg4KDOMo7X8g6BJ9nGenatIpm4I1jZwXYqsBb3Gclqo6j&#10;tzZbzuerrAMsPYI2RHy6GZxyneJXldHhe1WRCcIWkrmFtGJad3HN1rcq36PydaNHGuofWLSqcZz0&#10;HGqjghIHbP4K1TYagaAKMw1tBlXVaJNq4GoW8zfVvNTKm1QLN4f8uU30/8Lqp+OLf8ZInfwj6J/E&#10;Hck6T/nZEzc0YvoK24hl4qJPXTydu2j6IDQffpwvb1gaKTT7FstPqcmZyqe7+kDhq4EURx0fKQwa&#10;lJOl6snSvZtMZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7kIknrVwNFtI3vCGOVO7eK27Rp1Lmapk&#10;7IBgI6bhXg1GSs32dXHWRRar+c0qjQaBbcqHxtrIgnC/u7cojioOZvpiHRzhD5hHChtF9YBLrhFm&#10;3ajTIE0UaQfl6RlFx9NcSPp1UGiksN8cj0sc/cnAydhNBgZ7D+mBpAZxzm3/Q6EXMX0hAyv7BNMw&#10;qnwSLZZ+xsabDr4cAlRNVDTN0MBo3PAEpwLH1xafyPU+oS7/hPVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAHOlOpN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTCKVtiFMh&#10;KkCAECKtenbiJQnY6yh22/D3LCc4zuxo9k2xnpwVRxxD70nBfJaAQGq86alVsNveXy1BhKjJaOsJ&#10;FXxjgHV5flbo3PgTveOxiq3gEgq5VtDFOORShqZDp8PMD0h8+/Cj05Hl2Eoz6hOXOyvTJMmk0z3x&#10;h04PeNdh81UdnIKHt7rHvXx+2mwe0VafuH99mVKlLi+m2xsQEaf4F4ZffEaHkplqfyAThGW9vGb0&#10;qCDNViA4sFpkbNRsLOYgy0L+X1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRNkw4P&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABzp&#10;TqTeAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l5029200,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C561C7E" wp14:editId="0E9017CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1173480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>346155</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5029200" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4888,51 +4888,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4596D390" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.4pt;margin-top:27.25pt;width:396pt;height:.1pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5029200,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUTZMODwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLFuNOsXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJdpJ1t2E+CJT4RD7yUb6961srjgapAVfIxWwuhXEaysbtC/m6ffjw&#10;WQoKypXKgjOFPBmSd+v37247n5sl1GBLg4KDOMo7X8g6BJ9nGenatIpm4I1jZwXYqsBb3Gclqo6j&#10;tzZbzuerrAMsPYI2RHy6GZxyneJXldHhe1WRCcIWkrmFtGJad3HN1rcq36PydaNHGuofWLSqcZz0&#10;HGqjghIHbP4K1TYagaAKMw1tBlXVaJNq4GoW8zfVvNTKm1QLN4f8uU30/8Lqp+OLf8ZInfwj6J/E&#10;Hck6T/nZEzc0YvoK24hl4qJPXTydu2j6IDQffpwvb1gaKTT7FstPqcmZyqe7+kDhq4EURx0fKQwa&#10;lJOl6snSvZtMZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7kIknrVwNFtI3vCGOVO7eK27Rp1Lmapk&#10;7IBgI6bhXg1GSs32dXHWRRar+c0qjQaBbcqHxtrIgnC/u7cojioOZvpiHRzhD5hHChtF9YBLrhFm&#10;3ajTIE0UaQfl6RlFx9NcSPp1UGiksN8cj0sc/cnAydhNBgZ7D+mBpAZxzm3/Q6EXMX0hAyv7BNMw&#10;qnwSLZZ+xsabDr4cAlRNVDTN0MBo3PAEpwLH1xafyPU+oS7/hPVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAdxXle94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaMOVf8IcSpE&#10;BQhQhQioZydekoC9jmK3DW/P9kSPMzua/SZbD86KA/ah9aTgepKAQKq8aalW8PnxcLUCEaImo60n&#10;VPCLAdb56CLTqfFHesdDEWvBJRRSraCJsUulDFWDToeJ75D49uV7pyPLvpam10cud1ZOk2QhnW6J&#10;PzS6w/sGq59i7xQ8vpUt7uTL82bzhLb4xt32dZgqdTke7m5BRBzifxhO+IwOOTOVfk8mCMt6NWP0&#10;qGA+m4PgwM1ywUZ5MpYg80yeL8j/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRNkw4P&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHcV&#10;5XveAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l5029200,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="33852D09" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.4pt;margin-top:27.25pt;width:396pt;height:.1pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5029200,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUTZMODwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLFuNOsXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJdpJ1t2E+CJT4RD7yUb6961srjgapAVfIxWwuhXEaysbtC/m6ffjw&#10;WQoKypXKgjOFPBmSd+v37247n5sl1GBLg4KDOMo7X8g6BJ9nGenatIpm4I1jZwXYqsBb3Gclqo6j&#10;tzZbzuerrAMsPYI2RHy6GZxyneJXldHhe1WRCcIWkrmFtGJad3HN1rcq36PydaNHGuofWLSqcZz0&#10;HGqjghIHbP4K1TYagaAKMw1tBlXVaJNq4GoW8zfVvNTKm1QLN4f8uU30/8Lqp+OLf8ZInfwj6J/E&#10;Hck6T/nZEzc0YvoK24hl4qJPXTydu2j6IDQffpwvb1gaKTT7FstPqcmZyqe7+kDhq4EURx0fKQwa&#10;lJOl6snSvZtMZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7kIknrVwNFtI3vCGOVO7eK27Rp1Lmapk&#10;7IBgI6bhXg1GSs32dXHWRRar+c0qjQaBbcqHxtrIgnC/u7cojioOZvpiHRzhD5hHChtF9YBLrhFm&#10;3ajTIE0UaQfl6RlFx9NcSPp1UGiksN8cj0sc/cnAydhNBgZ7D+mBpAZxzm3/Q6EXMX0hAyv7BNMw&#10;qnwSLZZ+xsabDr4cAlRNVDTN0MBo3PAEpwLH1xafyPU+oS7/hPVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAdxXle94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaMOVf8IcSpE&#10;BQhQhQioZydekoC9jmK3DW/P9kSPMzua/SZbD86KA/ah9aTgepKAQKq8aalW8PnxcLUCEaImo60n&#10;VPCLAdb56CLTqfFHesdDEWvBJRRSraCJsUulDFWDToeJ75D49uV7pyPLvpam10cud1ZOk2QhnW6J&#10;PzS6w/sGq59i7xQ8vpUt7uTL82bzhLb4xt32dZgqdTke7m5BRBzifxhO+IwOOTOVfk8mCMt6NWP0&#10;qGA+m4PgwM1ywUZ5MpYg80yeL8j/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRNkw4P&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHcV&#10;5XveAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l5029200,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48ED90B3" wp14:editId="5CD50794">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1173480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>521415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5029200" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4968,51 +4968,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7DF2D8D1" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.4pt;margin-top:41.05pt;width:396pt;height:.1pt;z-index:-15723520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5029200,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUTZMODwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLFuNOsXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJdpJ1t2E+CJT4RD7yUb6961srjgapAVfIxWwuhXEaysbtC/m6ffjw&#10;WQoKypXKgjOFPBmSd+v37247n5sl1GBLg4KDOMo7X8g6BJ9nGenatIpm4I1jZwXYqsBb3Gclqo6j&#10;tzZbzuerrAMsPYI2RHy6GZxyneJXldHhe1WRCcIWkrmFtGJad3HN1rcq36PydaNHGuofWLSqcZz0&#10;HGqjghIHbP4K1TYagaAKMw1tBlXVaJNq4GoW8zfVvNTKm1QLN4f8uU30/8Lqp+OLf8ZInfwj6J/E&#10;Hck6T/nZEzc0YvoK24hl4qJPXTydu2j6IDQffpwvb1gaKTT7FstPqcmZyqe7+kDhq4EURx0fKQwa&#10;lJOl6snSvZtMZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7kIknrVwNFtI3vCGOVO7eK27Rp1Lmapk&#10;7IBgI6bhXg1GSs32dXHWRRar+c0qjQaBbcqHxtrIgnC/u7cojioOZvpiHRzhD5hHChtF9YBLrhFm&#10;3ajTIE0UaQfl6RlFx9NcSPp1UGiksN8cj0sc/cnAydhNBgZ7D+mBpAZxzm3/Q6EXMX0hAyv7BNMw&#10;qnwSLZZ+xsabDr4cAlRNVDTN0MBo3PAEpwLH1xafyPU+oS7/hPVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAe9e0U94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTgEoa4lSI&#10;ChAghBpQz068JAF7HcVuG/6e7QmOMzuafVOsJmfFHsfQe1IwnyUgkBpvemoVfLzfX2QgQtRktPWE&#10;Cn4wwKo8PSl0bvyBNrivYiu4hEKuFXQxDrmUoenQ6TDzAxLfPv3odGQ5ttKM+sDlzso0SRbS6Z74&#10;Q6cHvOuw+a52TsHDW93jVj4/rdePaKsv3L6+TKlS52fT7Q2IiFP8C8MRn9GhZKba78gEYVlnV4we&#10;FWTpHAQHltcLNuqjcQmyLOT/BeUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRNkw4P&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHvX&#10;tFPeAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l5029200,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="6C97E2BA" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.4pt;margin-top:41.05pt;width:396pt;height:.1pt;z-index:-15723520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5029200,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUTZMODwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CLFuNOsXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJdpJ1t2E+CJT4RD7yUb6961srjgapAVfIxWwuhXEaysbtC/m6ffjw&#10;WQoKypXKgjOFPBmSd+v37247n5sl1GBLg4KDOMo7X8g6BJ9nGenatIpm4I1jZwXYqsBb3Gclqo6j&#10;tzZbzuerrAMsPYI2RHy6GZxyneJXldHhe1WRCcIWkrmFtGJad3HN1rcq36PydaNHGuofWLSqcZz0&#10;HGqjghIHbP4K1TYagaAKMw1tBlXVaJNq4GoW8zfVvNTKm1QLN4f8uU30/8Lqp+OLf8ZInfwj6J/E&#10;Hck6T/nZEzc0YvoK24hl4qJPXTydu2j6IDQffpwvb1gaKTT7FstPqcmZyqe7+kDhq4EURx0fKQwa&#10;lJOl6snSvZtMZCWjhjZpGKRgDVEK1nA3aOhViPciuWiK7kIknrVwNFtI3vCGOVO7eK27Rp1Lmapk&#10;7IBgI6bhXg1GSs32dXHWRRar+c0qjQaBbcqHxtrIgnC/u7cojioOZvpiHRzhD5hHChtF9YBLrhFm&#10;3ajTIE0UaQfl6RlFx9NcSPp1UGiksN8cj0sc/cnAydhNBgZ7D+mBpAZxzm3/Q6EXMX0hAyv7BNMw&#10;qnwSLZZ+xsabDr4cAlRNVDTN0MBo3PAEpwLH1xafyPU+oS7/hPVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAe9e0U94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTgEoa4lSI&#10;ChAghBpQz068JAF7HcVuG/6e7QmOMzuafVOsJmfFHsfQe1IwnyUgkBpvemoVfLzfX2QgQtRktPWE&#10;Cn4wwKo8PSl0bvyBNrivYiu4hEKuFXQxDrmUoenQ6TDzAxLfPv3odGQ5ttKM+sDlzso0SRbS6Z74&#10;Q6cHvOuw+a52TsHDW93jVj4/rdePaKsv3L6+TKlS52fT7Q2IiFP8C8MRn9GhZKba78gEYVlnV4we&#10;FWTpHAQHltcLNuqjcQmyLOT/BeUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRNkw4P&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHvX&#10;tFPeAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" path="m,l5029200,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DF3667" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="17"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6236F292" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="17"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -6987,51 +6987,51 @@
                               <a:lnTo>
                                 <a:pt x="1828800" y="7619"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="39E1E933" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.9pt;margin-top:15.2pt;width:2in;height:.6pt;z-index:-15723008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN5VyQHQIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05ySDMjTjG06DCg&#10;6Ao0xc6KLMfGZFGjlNj5+1Gy5XrbZRiWg02Zz/R7j2R2t32r2UWha8AUfLVYcqaMhLIxp4K/Hh4+&#10;bDlzXphSaDCq4Ffl+O3+/btdZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxlJYqO&#10;qrc6Wy+Xm6wDLC2CVM7R0/shyfexflUp6b9WlVOe6YITNx+vGK/HcM32O5GfUNi6kSMN8Q8sWtEY&#10;+uhU6l54wc7Y/FGqbSSCg8ovJLQZVFUjVdRAalbL39S81MKqqIXMcXayyf2/svLp8mKfMVB39hHk&#10;d0eOZJ11+ZQJBzdi+grbgCXirI8uXicXVe+ZpIer7Xq7XZLZknI3m3U0ORN5eleenf+sINYRl0fn&#10;hx6UKRJ1imRvUojUydBDHXvoOaMeImfUw+PQQyt8eC+QCyHrZkTqkUdItnBRB4gwHyRMbCPZ1cdQ&#10;jci+wbSZw0nWr8CUTncbqw6wpDzl0n3AzL/898ibzcQxlZManBpoB+mR/2QHaZkb7kA35UOjdXDA&#10;4el4p5FdRNiO+Bvlz2BxGIb+h0k4Qnl9RtbRyhTc/TgLVJzpL4ZmMuxXCjAFxxSg13cQtzCaj84f&#10;+m8CLbMUFtzT+DxBmniRp8kg/gEwYMObBj6dPVRNGJvIbWA0HmhNov5xpcMezs8R9fbHs/8JAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC46Usk3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xb8IwEIX3&#10;SvwH65C6FTulhZLGQVWlTExAh44mviYp8TnYBsK/73Vqt3t3T+++V6xH14sLhth50pDNFAik2tuO&#10;Gg0f++rhBURMhqzpPaGGG0ZYl5O7wuTWX2mLl11qBIdQzI2GNqUhlzLWLToTZ35A4tuXD84klqGR&#10;Npgrh7tePiq1kM50xB9aM+B7i/Vxd3YaqlOWxUoGu4qhaz5v283Sfm+0vp+Ob68gEo7pzwy/+IwO&#10;JTMd/JlsFD1rtWT0pGGunkCwYb565sWBh2wBsizk/wblDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCN5VyQHQIAAMAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC46Usk3QAAAAkBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m1828800,7619l,7619,,,1828800,r,7619xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="2A07EAD6" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.9pt;margin-top:15.2pt;width:2in;height:.6pt;z-index:-15723008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN5VyQHQIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05ySDMjTjG06DCg&#10;6Ao0xc6KLMfGZFGjlNj5+1Gy5XrbZRiWg02Zz/R7j2R2t32r2UWha8AUfLVYcqaMhLIxp4K/Hh4+&#10;bDlzXphSaDCq4Ffl+O3+/btdZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxlJYqO&#10;qrc6Wy+Xm6wDLC2CVM7R0/shyfexflUp6b9WlVOe6YITNx+vGK/HcM32O5GfUNi6kSMN8Q8sWtEY&#10;+uhU6l54wc7Y/FGqbSSCg8ovJLQZVFUjVdRAalbL39S81MKqqIXMcXayyf2/svLp8mKfMVB39hHk&#10;d0eOZJ11+ZQJBzdi+grbgCXirI8uXicXVe+ZpIer7Xq7XZLZknI3m3U0ORN5eleenf+sINYRl0fn&#10;hx6UKRJ1imRvUojUydBDHXvoOaMeImfUw+PQQyt8eC+QCyHrZkTqkUdItnBRB4gwHyRMbCPZ1cdQ&#10;jci+wbSZw0nWr8CUTncbqw6wpDzl0n3AzL/898ibzcQxlZManBpoB+mR/2QHaZkb7kA35UOjdXDA&#10;4el4p5FdRNiO+Bvlz2BxGIb+h0k4Qnl9RtbRyhTc/TgLVJzpL4ZmMuxXCjAFxxSg13cQtzCaj84f&#10;+m8CLbMUFtzT+DxBmniRp8kg/gEwYMObBj6dPVRNGJvIbWA0HmhNov5xpcMezs8R9fbHs/8JAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC46Usk3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xb8IwEIX3&#10;SvwH65C6FTulhZLGQVWlTExAh44mviYp8TnYBsK/73Vqt3t3T+++V6xH14sLhth50pDNFAik2tuO&#10;Gg0f++rhBURMhqzpPaGGG0ZYl5O7wuTWX2mLl11qBIdQzI2GNqUhlzLWLToTZ35A4tuXD84klqGR&#10;Npgrh7tePiq1kM50xB9aM+B7i/Vxd3YaqlOWxUoGu4qhaz5v283Sfm+0vp+Ob68gEo7pzwy/+IwO&#10;JTMd/JlsFD1rtWT0pGGunkCwYb565sWBh2wBsizk/wblDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCN5VyQHQIAAMAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC46Usk3QAAAAkBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m1828800,7619l,7619,,,1828800,r,7619xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="03623A12" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="144"/>
         <w:ind w:left="85" w:right="73"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="6"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8884,51 +8884,51 @@
                               <a:lnTo>
                                 <a:pt x="1828800" y="7620"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="32CBEE9C" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.9pt;margin-top:16pt;width:2in;height:.6pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtoy8XFgIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05y6AIjTjG06DCg&#10;6Ao0w86KLMfGZFMjldj5+1Fy5LrbZRjmg0yJT/TjI+nt7dBacTZIDXSFXC2WUphOQ9l0x0J+2z98&#10;2EhBXnWlstCZQl4Mydvd+3fb3uVmDTXY0qDgIB3lvStk7b3Ls4x0bVpFC3CmY2cF2CrPWzxmJaqe&#10;o7c2Wy+XN1kPWDoEbYj49H50yl2MX1VG+69VRcYLW0jm5uOKcT2ENdttVX5E5epGX2mof2DRqqbj&#10;j06h7pVX4oTNH6HaRiMQVH6hoc2gqhptYg6czWr5WzYvtXIm5sLikJtkov8XVj+dX9wzBurkHkH/&#10;IFYk6x3lkyds6IoZKmwDlomLIap4mVQ0gxeaD1eb9WazZLE1+z7erKPImcrTXX0i/9lAjKPOj+TH&#10;GpTJUnWy9NAlE7mSoYY21tBLwTVEKbiGh7GGTvlwL5ALpuhnROorj+Bs4Wz2EGE+pDCxfUv2FWa7&#10;OZzTegtM7vR2MeoIS5knX3qPmPmX/x45EzSF0xbIhLKNqU9GlIMP54IT2KZ8aKwNChAeD3cWxVmF&#10;6YhPEJOvzGCxGcb6h044QHl5RtHzyBSSfp4UGinsl457MsxXMjAZh2Sgt3cQpzCKj+T3w3eFTjg2&#10;C+m5fZ4gdbzKU2eEpCZsuNnBp5OHqgltE7mNjK4bHpOYwHWkwxzO9xH1+uPZ/QIAAP//AwBQSwME&#10;FAAGAAgAAAAhAD7iLOXcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXor&#10;zo9aSoiDqko5cYL20KOJt0kgXgfbQHj7bk/tbWd3NPtNuZnsIK7oQ+9IQbpIQCA1zvTUKvj8qJ9e&#10;QYSoyejBESq4Y4BNNXsodWHcjXZ43cdWcAiFQivoYhwLKUPTodVh4UYkvn07b3Vk6VtpvL5xuB1k&#10;liQv0uqe+EOnR3zvsDntL1ZBfU7TUEtvVsH37dd9t12a41apx/n0tgYRcYp/ZvjFZ3SomOngLmSC&#10;GFgnS0aPCvKMO7EhXz3z4sBDnoGsSvm/QfUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;7aMvFxYCAADABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAPuIs5dwAAAAJAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m1828800,7620l,7620,,,1828800,r,7620xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="69A668AD" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.9pt;margin-top:16pt;width:2in;height:.6pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtoy8XFgIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05y6AIjTjG06DCg&#10;6Ao0w86KLMfGZFMjldj5+1Fy5LrbZRjmg0yJT/TjI+nt7dBacTZIDXSFXC2WUphOQ9l0x0J+2z98&#10;2EhBXnWlstCZQl4Mydvd+3fb3uVmDTXY0qDgIB3lvStk7b3Ls4x0bVpFC3CmY2cF2CrPWzxmJaqe&#10;o7c2Wy+XN1kPWDoEbYj49H50yl2MX1VG+69VRcYLW0jm5uOKcT2ENdttVX5E5epGX2mof2DRqqbj&#10;j06h7pVX4oTNH6HaRiMQVH6hoc2gqhptYg6czWr5WzYvtXIm5sLikJtkov8XVj+dX9wzBurkHkH/&#10;IFYk6x3lkyds6IoZKmwDlomLIap4mVQ0gxeaD1eb9WazZLE1+z7erKPImcrTXX0i/9lAjKPOj+TH&#10;GpTJUnWy9NAlE7mSoYY21tBLwTVEKbiGh7GGTvlwL5ALpuhnROorj+Bs4Wz2EGE+pDCxfUv2FWa7&#10;OZzTegtM7vR2MeoIS5knX3qPmPmX/x45EzSF0xbIhLKNqU9GlIMP54IT2KZ8aKwNChAeD3cWxVmF&#10;6YhPEJOvzGCxGcb6h044QHl5RtHzyBSSfp4UGinsl457MsxXMjAZh2Sgt3cQpzCKj+T3w3eFTjg2&#10;C+m5fZ4gdbzKU2eEpCZsuNnBp5OHqgltE7mNjK4bHpOYwHWkwxzO9xH1+uPZ/QIAAP//AwBQSwME&#10;FAAGAAgAAAAhAD7iLOXcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXor&#10;zo9aSoiDqko5cYL20KOJt0kgXgfbQHj7bk/tbWd3NPtNuZnsIK7oQ+9IQbpIQCA1zvTUKvj8qJ9e&#10;QYSoyejBESq4Y4BNNXsodWHcjXZ43cdWcAiFQivoYhwLKUPTodVh4UYkvn07b3Vk6VtpvL5xuB1k&#10;liQv0uqe+EOnR3zvsDntL1ZBfU7TUEtvVsH37dd9t12a41apx/n0tgYRcYp/ZvjFZ3SomOngLmSC&#10;GFgnS0aPCvKMO7EhXz3z4sBDnoGsSvm/QfUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;7aMvFxYCAADABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAPuIs5dwAAAAJAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m1828800,7620l,7620,,,1828800,r,7620xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CD1361" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="82" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="85" w:right="73"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="9"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11005,78 +11005,78 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>digitale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0CCE8B" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="195C70C8" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A5F6AAC" w14:textId="6898ED74" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0A5F6AAC" w14:textId="338B0A35" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5962"/>
         </w:tabs>
         <w:ind w:left="85"/>
       </w:pPr>
       <w:r>
         <w:t>Per l’AGENZIA REGIONALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>LAVORO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="124"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00646426" w:rsidRPr="00646426">
-        <w:t>Antonella Celati</w:t>
+      <w:r w:rsidR="00091A2D">
+        <w:t>Dott.ssa Francesca Balboni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098BFCF0" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="001D1AC7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A733C5B" w14:textId="77777777" w:rsidR="001D1AC7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1674"/>
           <w:tab w:val="left" w:pos="4732"/>
         </w:tabs>
         <w:ind w:left="85"/>
       </w:pPr>
       <w:r>
         <w:t>Per</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11383,51 +11383,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="103615D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E946A7A2"/>
     <w:lvl w:ilvl="0" w:tplc="8A9ABDD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="769" w:hanging="567"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="97"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -13550,52 +13550,54 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="993294314">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D1AC7"/>
+    <w:rsid w:val="00091A2D"/>
     <w:rsid w:val="001D1AC7"/>
     <w:rsid w:val="001D5930"/>
+    <w:rsid w:val="002E71A4"/>
     <w:rsid w:val="00646426"/>
     <w:rsid w:val="00C72784"/>
     <w:rsid w:val="00E65E20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -14079,51 +14081,54 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="769" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14373,61 +14378,61 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10621</Characters>
+  <Pages>1</Pages>
+  <Words>1866</Words>
+  <Characters>10641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12460</CharactersWithSpaces>
+  <CharactersWithSpaces>12483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - ALLEGATO 1_modulo_all_conv_A22_per determina_2025</dc:title>
   <dc:creator>Palmisano Annalinda</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-12-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2026-01-13T00:00:00Z</vt:filetime>
   </property>