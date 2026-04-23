--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -120,76 +120,132 @@
     <w:p w14:paraId="4F965A8F" w14:textId="77777777" w:rsidR="00EA3A08" w:rsidRPr="00630A79" w:rsidRDefault="004536C8" w:rsidP="00080369">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630A79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambito Territoriale di </w:t>
       </w:r>
       <w:r w:rsidR="00080369" w:rsidRPr="00630A79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ferrara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561D02C7" w14:textId="39FA78D9" w:rsidR="00080369" w:rsidRDefault="00080369" w:rsidP="00080369">
+    <w:p w14:paraId="561D02C7" w14:textId="4A548858" w:rsidR="00080369" w:rsidRDefault="00080369" w:rsidP="00080369">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
       </w:pPr>
       <w:r w:rsidRPr="00630A79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vi</w:t>
       </w:r>
       <w:r w:rsidR="0048379D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ale IV Novembre, 9 </w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1DC6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arturo Cassoli</w:t>
+      </w:r>
+      <w:r w:rsidR="0048379D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1DC6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>56</w:t>
+      </w:r>
+      <w:r w:rsidR="0048379D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00630A79">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>– FERRARA</w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1DC6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4412</w:t>
+      </w:r>
+      <w:r w:rsidR="00915517">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1DC6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630A79">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FERRARA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32007C89" w14:textId="18278911" w:rsidR="00080369" w:rsidRDefault="00080369" w:rsidP="00C624B3">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4395"/>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00B61B1A">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
           </w:rPr>
           <w:t>arlavoro.fe</w:t>
         </w:r>
         <w:r w:rsidR="00C624B3">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
           </w:rPr>
           <w:t>mirato</w:t>
         </w:r>
         <w:r w:rsidRPr="00B61B1A">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
           </w:rPr>
@@ -810,61 +866,61 @@
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38885218" w14:textId="77777777" w:rsidR="00EA3A08" w:rsidRDefault="004536C8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Per la Cooperativa sociale             ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EA3A08">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="359CD74A" w14:textId="77777777" w:rsidR="00E8255F" w:rsidRDefault="00E8255F">
+    <w:p w14:paraId="1FD7C10E" w14:textId="77777777" w:rsidR="00C12FFE" w:rsidRDefault="00C12FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BA851E6" w14:textId="77777777" w:rsidR="00E8255F" w:rsidRDefault="00E8255F">
+    <w:p w14:paraId="6B6322D6" w14:textId="77777777" w:rsidR="00C12FFE" w:rsidRDefault="00C12FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -883,120 +939,126 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79E5C893" w14:textId="77777777" w:rsidR="00E8255F" w:rsidRDefault="00E8255F">
+    <w:p w14:paraId="4CE2F88D" w14:textId="77777777" w:rsidR="00C12FFE" w:rsidRDefault="00C12FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B33480E" w14:textId="77777777" w:rsidR="00E8255F" w:rsidRDefault="00E8255F">
+    <w:p w14:paraId="7BF59BF3" w14:textId="77777777" w:rsidR="00C12FFE" w:rsidRDefault="00C12FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA3A08"/>
     <w:rsid w:val="00080369"/>
     <w:rsid w:val="001605DA"/>
     <w:rsid w:val="001929C9"/>
     <w:rsid w:val="001D5930"/>
+    <w:rsid w:val="00293C9D"/>
     <w:rsid w:val="004536C8"/>
     <w:rsid w:val="0048379D"/>
+    <w:rsid w:val="004A5455"/>
     <w:rsid w:val="00517278"/>
     <w:rsid w:val="005221CD"/>
     <w:rsid w:val="005E01DA"/>
     <w:rsid w:val="00630A79"/>
+    <w:rsid w:val="006D1DC6"/>
     <w:rsid w:val="007B2CB1"/>
     <w:rsid w:val="00841B48"/>
     <w:rsid w:val="00852384"/>
     <w:rsid w:val="00873EAB"/>
+    <w:rsid w:val="00915517"/>
     <w:rsid w:val="0096700C"/>
+    <w:rsid w:val="00C12FFE"/>
     <w:rsid w:val="00C624B3"/>
     <w:rsid w:val="00D23DAD"/>
     <w:rsid w:val="00D33206"/>
+    <w:rsid w:val="00D4003A"/>
     <w:rsid w:val="00E8255F"/>
     <w:rsid w:val="00EA3A08"/>
     <w:rsid w:val="00FE561D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2063,75 +2125,75 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0403C57-7C8F-48D9-943C-9F5D6EA74061}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="80e6b495-9d03-4f28-ab21-4de6441be676"/>
     <ds:schemaRef ds:uri="b9e0ff98-1ddb-4e82-bb93-c7053e600caa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>224</Words>
-  <Characters>1278</Characters>
+  <Words>225</Words>
+  <Characters>1285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1500</CharactersWithSpaces>
+  <CharactersWithSpaces>1507</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Katia Martino</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Virtual COOP</vt:lpwstr>
   </property>