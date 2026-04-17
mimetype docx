--- v0 (2025-12-07)
+++ v1 (2026-04-17)
@@ -13,1286 +13,1212 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F90E041" w14:textId="77777777" w:rsidR="003D0248" w:rsidRDefault="00E04030" w:rsidP="003D0248">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="490" w:right="434"/>
       </w:pPr>
+      <w:permStart w:id="673254801" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="627BC387" wp14:editId="4108FED7">
             <wp:extent cx="2046681" cy="662940"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="image1.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2046681" cy="662940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:permEnd w:id="673254801"/>
     </w:p>
     <w:p w14:paraId="16804A4D" w14:textId="77777777" w:rsidR="003D0248" w:rsidRDefault="003D0248" w:rsidP="003D0248">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="490" w:right="434"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24F20321" w14:textId="0D83DB49" w:rsidR="00CB7746" w:rsidRPr="003D0248" w:rsidRDefault="003D0248" w:rsidP="003D0248">
+    <w:p w14:paraId="24F20321" w14:textId="7E231C39" w:rsidR="00CB7746" w:rsidRPr="003D0248" w:rsidRDefault="003D0248" w:rsidP="003D0248">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="490" w:right="434"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Allegato n. 1 </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00CB7746">
         <w:t>Ufficio per il collocamento mirato</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736EC78D" w14:textId="77777777" w:rsidR="00CB7746" w:rsidRDefault="00CB7746" w:rsidP="00D86302">
       <w:pPr>
         <w:ind w:left="5103" w:right="434"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ambito Territoriale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEA5FC2" w14:textId="00AAA6F9" w:rsidR="00CB7746" w:rsidRDefault="00CB7746" w:rsidP="00D86302">
+    <w:p w14:paraId="3B525DAA" w14:textId="77777777" w:rsidR="009E36CE" w:rsidRDefault="009E36CE" w:rsidP="009E36CE">
       <w:pPr>
         <w:ind w:left="5103" w:right="434"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:cs="TimesNewRoman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">di </w:t>
-[...8 lines deleted...]
-        <w:t>MODENA</w:t>
+        <w:t>di MODENA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41DC88AE" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4474641C" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="4474641C" w14:textId="54F2B553" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="211"/>
         <w:ind w:right="199"/>
       </w:pPr>
       <w:r>
-        <w:t>CONVENZIONE PER L’INSERIMENTO LAVORATIVO DELLE PERSONE DISABILI ALL’INTERNO DI COOPERATIVA SOCIALE DI TIPO B)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42F2111B" w14:textId="5C441951" w:rsidR="00B40273" w:rsidRPr="008432F3" w:rsidRDefault="00E04030" w:rsidP="003346F2">
+        <w:t xml:space="preserve">CONVENZIONE PER L’INSERIMENTO LAVORATIVO DELLE PERSONE </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E2D" w:rsidRPr="00C15E2D">
+        <w:t>CON DISABILITA’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15E2D">
+        <w:t xml:space="preserve">ALL’INTERNO </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DI COOPERATIVA SOCIALE DI TIPO B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F2111B" w14:textId="7915DD46" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00DA5D4D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="194"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008432F3">
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Art. 22 L. R. 17/05 - CONVENZIONE QUADRO STIPULATA </w:t>
       </w:r>
-      <w:r w:rsidR="00697A2B" w:rsidRPr="008432F3">
+      <w:r w:rsidR="00697A2B" w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0012466B" w:rsidRPr="008432F3">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CON REPERTORIO N. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E730AD" w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00697A2B" w:rsidRPr="008432F3">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5D4D" w:rsidRPr="00DA5D4D">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E730AD" w:rsidRPr="008432F3">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0000003.U</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5D4D">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00715FAD" w:rsidRPr="008432F3">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002339C0">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008319F3" w:rsidRPr="008432F3">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5D4D" w:rsidRPr="00DA5D4D">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CD6D0E" w:rsidRPr="008432F3">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13/01/2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00697A2B" w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...52 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B3F2F5" w14:textId="77777777" w:rsidR="00B84B2F" w:rsidRPr="00697A2B" w:rsidRDefault="00B84B2F" w:rsidP="006643F1">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="142" w:right="194"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A4839AA" w14:textId="2CC0C805" w:rsidR="005A0D44" w:rsidRDefault="00E04030" w:rsidP="005A0D44">
+    <w:p w14:paraId="213070E0" w14:textId="6FB7477D" w:rsidR="00801D52" w:rsidRPr="00A1797C" w:rsidRDefault="00E04030" w:rsidP="000B4FE8">
       <w:pPr>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’AGENZIA REGIONALE per il LAVORO DELL’EMILIA-ROMAGNA, </w:t>
       </w:r>
       <w:r w:rsidR="00300DCF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">con sede legale in Bologna, Viale A. Moro 38, d’ora in poi denominata semplicemente “Agenzia Lavoro”, </w:t>
       </w:r>
-      <w:r w:rsidR="00300DCF" w:rsidRPr="00A1797C">
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> a firma del Dott. Marco Melegari, Dirigente dell'Ambito Territoriale di Modena;</w:t>
+      <w:r w:rsidR="000B4FE8" w:rsidRPr="000B4FE8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>rappresentata per la stipula di questa convenzione, rappresentata dalla Dott.ssa Giuseppa Presti in qualità di Titolare di Incarico di Elevata Qualificazione di Direzione – Collocamento Mirato Ambito Territoriale di  Modena, delegata come da Determinazione Dirigenziale n. 2412 del 30/12/2024 a firma del Dott. Marco Melegari, Dirigente dell'Ambito Territoriale di Modena</w:t>
+      </w:r>
+      <w:r w:rsidR="00801D52">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242AE30E" w14:textId="77777777" w:rsidR="00B84B2F" w:rsidRDefault="00B84B2F" w:rsidP="006643F1">
       <w:pPr>
         <w:spacing w:before="229"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F55C590" w14:textId="72C9B0F2" w:rsidR="00B40273" w:rsidRDefault="00EC2C37" w:rsidP="006643F1">
+    <w:p w14:paraId="0F55C590" w14:textId="231ABB17" w:rsidR="00B40273" w:rsidRDefault="00EC2C37" w:rsidP="006643F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3215"/>
           <w:tab w:val="left" w:pos="6661"/>
           <w:tab w:val="left" w:pos="8878"/>
         </w:tabs>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">L’IMPRESA </w:t>
       </w:r>
-      <w:permStart w:id="453846128" w:edGrp="everyone"/>
+      <w:permStart w:id="1965177231" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
-      <w:permEnd w:id="453846128"/>
+      <w:permEnd w:id="1965177231"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sede</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:permStart w:id="1975333930" w:edGrp="everyone"/>
+      <w:permStart w:id="1083733518" w:edGrp="everyone"/>
       <w:r w:rsidR="009E2100" w:rsidRPr="009E2100">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
-      <w:permEnd w:id="1975333930"/>
+      <w:permEnd w:id="1083733518"/>
       <w:r w:rsidR="009E2100">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Via</w:t>
       </w:r>
       <w:r w:rsidR="009E2100">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1863478325" w:edGrp="everyone"/>
+      <w:permStart w:id="252590353" w:edGrp="everyone"/>
       <w:r w:rsidR="009E2100">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>_________________</w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="1863478325"/>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:permEnd w:id="252590353"/>
       <w:r w:rsidR="009E2100">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Cod.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1E6667" w14:textId="3E96358A" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="008026D0">
+    <w:p w14:paraId="6F1E6667" w14:textId="1DF86173" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="008026D0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1822"/>
           <w:tab w:val="left" w:pos="3672"/>
           <w:tab w:val="left" w:pos="3964"/>
           <w:tab w:val="left" w:pos="4756"/>
           <w:tab w:val="left" w:pos="5857"/>
           <w:tab w:val="left" w:pos="6487"/>
           <w:tab w:val="left" w:pos="7158"/>
           <w:tab w:val="left" w:pos="8069"/>
         </w:tabs>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Fiscale/P.IVA</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:permStart w:id="1428554473" w:edGrp="everyone"/>
+      <w:permStart w:id="2063415415" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:permEnd w:id="2063415415"/>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:permEnd w:id="1428554473"/>
       <w:r w:rsidR="007B0077" w:rsidRPr="00AC3716">
-        <w:t xml:space="preserve"> pec </w:t>
-[...1 lines deleted...]
-      <w:permStart w:id="1901622762" w:edGrp="everyone"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C452AA">
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidR="007B0077" w:rsidRPr="00AC3716">
-        <w:t>_________________________</w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="1901622762"/>
+        <w:t xml:space="preserve">ec </w:t>
+      </w:r>
+      <w:permStart w:id="8800850" w:edGrp="everyone"/>
       <w:r w:rsidR="007B0077" w:rsidRPr="00AC3716">
-        <w:t>_</w:t>
-      </w:r>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:permEnd w:id="8800850"/>
       <w:r w:rsidR="007B0077">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nella</w:t>
       </w:r>
       <w:r w:rsidR="00A62015">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>persona</w:t>
       </w:r>
       <w:r w:rsidR="00A62015">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r w:rsidR="00A62015">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suo</w:t>
       </w:r>
       <w:r w:rsidR="00A62015">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>legale</w:t>
       </w:r>
       <w:r w:rsidR="00A62015">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rappresentante</w:t>
       </w:r>
       <w:r w:rsidR="00A62015">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1109721369" w:edGrp="everyone"/>
+      <w:permStart w:id="240090507" w:edGrp="everyone"/>
       <w:r w:rsidR="00A62015" w:rsidRPr="00A62015">
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00AE2472">
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00A62015">
         <w:t>______</w:t>
       </w:r>
-      <w:permEnd w:id="1109721369"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:permEnd w:id="240090507"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>referente</w:t>
       </w:r>
       <w:r w:rsidR="00AE2472">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>per</w:t>
       </w:r>
       <w:r w:rsidR="00AE2472">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="00AE2472">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gestione</w:t>
       </w:r>
       <w:r w:rsidR="00AE2472">
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r>
         <w:t>ella</w:t>
       </w:r>
       <w:r w:rsidR="008026D0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>convenzione</w:t>
-[...10 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>convenzione,</w:t>
       </w:r>
       <w:r w:rsidR="008026D0">
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tel.</w:t>
       </w:r>
       <w:r w:rsidR="008026D0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="628383320" w:edGrp="everyone"/>
+      <w:permStart w:id="453512679" w:edGrp="everyone"/>
       <w:r w:rsidR="008026D0">
         <w:t>_________</w:t>
       </w:r>
+      <w:permEnd w:id="453512679"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r>
         <w:t>e-mail</w:t>
       </w:r>
       <w:r w:rsidR="008026D0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="275142194" w:edGrp="everyone"/>
+      <w:permStart w:id="788860425" w:edGrp="everyone"/>
       <w:r w:rsidR="008026D0">
         <w:t>_____________________</w:t>
       </w:r>
-      <w:permEnd w:id="275142194"/>
+      <w:permEnd w:id="788860425"/>
       <w:r w:rsidR="008026D0">
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r>
         <w:t>a quale secondo il prospetto riepilogativo aziendale presentato in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="846863332" w:edGrp="everyone"/>
+      <w:permStart w:id="1693660425" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permEnd w:id="846863332"/>
+      <w:permEnd w:id="1693660425"/>
       <w:r>
         <w:t>risulta obbligata all’assunzione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>n.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="634661284" w:edGrp="everyone"/>
+      <w:permStart w:id="1093092598" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permEnd w:id="634661284"/>
+      <w:permEnd w:id="1093092598"/>
       <w:r>
         <w:t>lavoratori, di cui</w:t>
       </w:r>
-      <w:r w:rsidR="008026D0">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="000F6CE2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:permStart w:id="938310959" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F6CE2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7889">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6CE2" w:rsidRPr="007F7889">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:permEnd w:id="938310959"/>
       <w:r>
         <w:t>già coperti mediante il ricorso agli altri strumenti previsti dalla normativa ed in particolare (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>specificare modalità</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>di copertura</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:permStart w:id="473115537" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:permStart w:id="1598827981" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permEnd w:id="473115537"/>
-[...1 lines deleted...]
-        <w:t>,</w:t>
+      <w:permEnd w:id="1598827981"/>
+      <w:r w:rsidR="00AD24AA">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E6B9B2" w14:textId="77777777" w:rsidR="00D1719C" w:rsidRDefault="00D1719C" w:rsidP="00AF5ECC">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13A5E964" w14:textId="7E83791A" w:rsidR="00E71D66" w:rsidRDefault="00AF5ECC" w:rsidP="00AF5ECC">
+    <w:p w14:paraId="13A5E964" w14:textId="143B216F" w:rsidR="00E71D66" w:rsidRPr="00F767CA" w:rsidRDefault="00AF5ECC" w:rsidP="00AF5ECC">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D1719C">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E71D66">
+      <w:r w:rsidRPr="00F767CA">
+        <w:t xml:space="preserve">Qualora la convenzione riguardi un’azienda committente che ha tra 15 e 35 dipendenti e quindi con una quota di riserva pari ad 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="004E784F" w:rsidRPr="00F767CA">
+        <w:t>persona con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767CA">
+        <w:t xml:space="preserve"> disabil</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9" w:rsidRPr="00F767CA">
+        <w:t>ità</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D66" w:rsidRPr="00F767CA">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1719C">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CD0AF3" w:rsidRPr="004C375B">
+      <w:r w:rsidRPr="00F767CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0AF3" w:rsidRPr="00F767CA">
         <w:t xml:space="preserve">la stessa </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C375B">
-[...5 lines deleted...]
-      <w:r w:rsidR="002C2572">
+      <w:r w:rsidRPr="00F767CA">
+        <w:t xml:space="preserve">dichiara che non è possibile ottemperare a tale obbligo attraverso l’assunzione </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56CD1" w:rsidRPr="00F767CA">
+        <w:t>diretta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F767CA">
+        <w:t xml:space="preserve"> in azienda per le seguenti motivazioni</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2572" w:rsidRPr="00F767CA">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC1592E" w14:textId="77777777" w:rsidR="002C2572" w:rsidRDefault="002C2572" w:rsidP="00E71D66">
+    <w:p w14:paraId="3AC1592E" w14:textId="77777777" w:rsidR="002C2572" w:rsidRPr="00F767CA" w:rsidRDefault="002C2572" w:rsidP="00E71D66">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:permStart w:id="1281520929" w:edGrp="everyone"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="28679071" w14:textId="4BACAEF9" w:rsidR="002C2572" w:rsidRDefault="00E71D66" w:rsidP="00E71D66">
+    </w:p>
+    <w:p w14:paraId="1FA63896" w14:textId="01F08B7B" w:rsidR="002C2572" w:rsidRDefault="00E71D66" w:rsidP="00A326FB">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1FA63896" w14:textId="77777777" w:rsidR="002C2572" w:rsidRDefault="002C2572" w:rsidP="00E71D66">
+      <w:permStart w:id="39136375" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00F767CA">
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640A692A" w14:textId="77777777" w:rsidR="00A326FB" w:rsidRPr="00F767CA" w:rsidRDefault="00A326FB" w:rsidP="00A326FB">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D105843" w14:textId="77777777" w:rsidR="002C2572" w:rsidRDefault="00E71D66" w:rsidP="00E71D66">
+    <w:p w14:paraId="0D105843" w14:textId="7F5B26C5" w:rsidR="002C2572" w:rsidRPr="00F767CA" w:rsidRDefault="00E71D66" w:rsidP="00E71D66">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4922809C" w14:textId="77777777" w:rsidR="002C2572" w:rsidRDefault="002C2572" w:rsidP="00E71D66">
+      <w:r w:rsidRPr="00F767CA">
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4922809C" w14:textId="77777777" w:rsidR="002C2572" w:rsidRPr="00F767CA" w:rsidRDefault="002C2572" w:rsidP="00E71D66">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B30195A" w14:textId="0F765188" w:rsidR="00AF5ECC" w:rsidRPr="00E71D66" w:rsidRDefault="00E71D66" w:rsidP="00E71D66">
+    <w:p w14:paraId="5F4986CF" w14:textId="25EB5728" w:rsidR="00AF5ECC" w:rsidRDefault="00E71D66" w:rsidP="00A05296">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="142" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F767CA">
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="002C2572">
-[...8 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:permEnd w:id="39136375"/>
+    <w:p w14:paraId="269C2803" w14:textId="77777777" w:rsidR="00A05296" w:rsidRPr="00A05296" w:rsidRDefault="00A05296" w:rsidP="00A05296">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:ind w:left="142" w:right="151"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72620515" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273" w:rsidP="006643F1">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A54FBFA" w14:textId="735D6638" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00356D6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8123"/>
         </w:tabs>
         <w:ind w:left="118" w:right="151"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="24"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>COOPERATIVA SOCIALE/CONSORZIO</w:t>
       </w:r>
       <w:r w:rsidR="007C7F67" w:rsidRPr="007C7F67">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="437329962" w:edGrp="everyone"/>
       <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">________________________ </w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="437329962"/>
+        <w:t>_</w:t>
+      </w:r>
+      <w:permStart w:id="564468144" w:edGrp="everyone"/>
       <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">_______________________ </w:t>
+      </w:r>
+      <w:permEnd w:id="564468144"/>
+      <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>con sede in</w:t>
       </w:r>
       <w:r w:rsidR="00356D6E" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1724337529" w:edGrp="everyone"/>
       <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_____________________</w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="1724337529"/>
+        <w:t>_</w:t>
+      </w:r>
+      <w:permStart w:id="391923850" w:edGrp="everyone"/>
+      <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:permEnd w:id="391923850"/>
+      <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
       <w:r w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Via </w:t>
       </w:r>
-      <w:permStart w:id="81406047" w:edGrp="everyone"/>
+      <w:permStart w:id="166469907" w:edGrp="everyone"/>
       <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_____________________</w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="81406047"/>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:permEnd w:id="166469907"/>
+      <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
       <w:r w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Codice Fiscale / P.IVA</w:t>
       </w:r>
       <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="519709792" w:edGrp="everyone"/>
+      <w:permStart w:id="1933927263" w:edGrp="everyone"/>
       <w:r w:rsidR="007C7F67" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
-      <w:permEnd w:id="519709792"/>
+      <w:permEnd w:id="1933927263"/>
       <w:r w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B0077" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B0077" w:rsidRPr="00AC3716">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pec __________</w:t>
-[...1 lines deleted...]
-      <w:permStart w:id="741039968" w:edGrp="everyone"/>
+        <w:t>pec _</w:t>
+      </w:r>
+      <w:permStart w:id="1800882470" w:edGrp="everyone"/>
       <w:r w:rsidR="007B0077" w:rsidRPr="00AC3716">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>________________</w:t>
-      </w:r>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:permEnd w:id="1800882470"/>
       <w:r w:rsidR="007B0077" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nella persona del suo legale rappresentante </w:t>
       </w:r>
-      <w:permStart w:id="1650727729" w:edGrp="everyone"/>
       <w:r w:rsidR="00356D6E" w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>______________</w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="1650727729"/>
+        <w:t>_</w:t>
+      </w:r>
+      <w:permStart w:id="207977613" w:edGrp="everyone"/>
+      <w:r w:rsidR="00356D6E" w:rsidRPr="00356D6E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:permEnd w:id="207977613"/>
       <w:r w:rsidRPr="00356D6E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, il quale, al fine di sottoscrivere la presente convenzione, dichiara che la Cooperativa/Consorzio</w:t>
       </w:r>
       <w:r w:rsidR="005F734C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> è in possesso dei seguenti requisiti</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69536AC1" w14:textId="74AD82F5" w:rsidR="00B40273" w:rsidRPr="00795D0E" w:rsidRDefault="00E04030" w:rsidP="00795D0E">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:spacing w:before="118"/>
         <w:ind w:right="151" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">è iscritta/o alla CCIA di </w:t>
       </w:r>
-      <w:permStart w:id="401549911" w:edGrp="everyone"/>
       <w:r w:rsidR="002B6831" w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>________________</w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="401549911"/>
+        <w:t>_</w:t>
+      </w:r>
+      <w:permStart w:id="694376985" w:edGrp="everyone"/>
+      <w:r w:rsidR="002B6831" w:rsidRPr="00795D0E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:permEnd w:id="694376985"/>
+      <w:r w:rsidR="002B6831" w:rsidRPr="00795D0E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
       <w:r w:rsidR="007971EF" w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="002B6831" w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC660B4" w14:textId="1A0A33D8" w:rsidR="00AD072C" w:rsidRPr="00795D0E" w:rsidRDefault="006C2554" w:rsidP="00795D0E">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:spacing w:before="118"/>
         <w:ind w:right="151" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">è costituita dal </w:t>
-[...1 lines deleted...]
-      <w:permStart w:id="615605372" w:edGrp="everyone"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>è costituita dal _</w:t>
+      </w:r>
+      <w:permStart w:id="1502445008" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_______________</w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="615605372"/>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:permEnd w:id="1502445008"/>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t>_;</w:t>
       </w:r>
       <w:r w:rsidR="004D77B5" w:rsidRPr="00E96246">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40334C26" w14:textId="3BB437C2" w:rsidR="00B40273" w:rsidRPr="00795D0E" w:rsidRDefault="00E04030" w:rsidP="00E96246">
+    <w:p w14:paraId="40334C26" w14:textId="4CE4F6EE" w:rsidR="00B40273" w:rsidRPr="00795D0E" w:rsidRDefault="00E04030" w:rsidP="00E96246">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:spacing w:before="118"/>
         <w:ind w:right="151" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
@@ -1394,161 +1320,166 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LR</w:t>
       </w:r>
       <w:r w:rsidR="00E96246">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12/2014,</w:t>
       </w:r>
-      <w:r w:rsidR="00D871A0">
+      <w:r w:rsidR="008D5788">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sez</w:t>
+        <w:t>sez.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B013C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00B013C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o sez. C</w:t>
       </w:r>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>B, al n.</w:t>
-[...1 lines deleted...]
-      <w:permStart w:id="357716283" w:edGrp="everyone"/>
+        <w:t>, al n.</w:t>
+      </w:r>
+      <w:permStart w:id="1343112798" w:edGrp="everyone"/>
       <w:r w:rsidR="00E96246">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
-      <w:permEnd w:id="357716283"/>
+      <w:permEnd w:id="1343112798"/>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">con provvedimento del </w:t>
       </w:r>
-      <w:permStart w:id="51720565" w:edGrp="everyone"/>
+      <w:permStart w:id="1812464505" w:edGrp="everyone"/>
       <w:r w:rsidR="00E96246">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>___________</w:t>
-[...1 lines deleted...]
-      <w:permEnd w:id="51720565"/>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:permEnd w:id="1812464505"/>
+      <w:r w:rsidR="00E96246">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFD2613" w14:textId="5717A9E4" w:rsidR="00B40273" w:rsidRPr="00795D0E" w:rsidRDefault="00E04030" w:rsidP="00795D0E">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:spacing w:before="118"/>
         <w:ind w:right="151" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">è dotata/o di idonea organizzazione tecnologica e aziendale e svolge le seguenti attività, </w:t>
-[...7 lines deleted...]
-        <w:t>ulteriori rispetto allo svolgimento della commessa;</w:t>
+        <w:t>è dotata/o di idonea organizzazione tecnologica e aziendale e svolge le seguenti attività, ulteriori rispetto allo svolgimento della commessa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E31CEB9" w14:textId="136080F5" w:rsidR="00B40273" w:rsidRPr="00795D0E" w:rsidRDefault="00E04030" w:rsidP="006643F1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:spacing w:before="118"/>
         <w:ind w:right="151" w:hanging="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795D0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1835,279 +1766,268 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Premesso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1C483B" w14:textId="77777777" w:rsidR="001C77EA" w:rsidRDefault="001C77EA">
       <w:pPr>
         <w:ind w:left="118"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="599957DF" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="599957DF" w14:textId="4E60EC6A" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="310"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Che l’art. 22 della L.R. 17/05 prevede la possibilità di stipulare convenzioni tra gli uffici per il collocamento mirato, le cooperative sociali di tipo b) e i loro consorzi, e i datori di lavoro privati soggetti agli obblighi della L.68/99, finalizzate al conferimento di commesse di lavoro da parte dei datori di lavoro obbligati alle cooperative sociali/consorzi, a fronte dell’inserimento di persone disabili, per le quali risulti particolarmente difficile il ricorso alle vie ordinarie del collocamento</w:t>
+        <w:t xml:space="preserve">Che l’art. 22 della L.R. 17/05 prevede la possibilità di stipulare convenzioni tra gli uffici per il collocamento mirato, le cooperative sociali di tipo </w:t>
+      </w:r>
+      <w:r w:rsidR="002B572E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e i loro consorzi, e i datori di lavoro privati soggetti agli obblighi della L.68/99, finalizzate al conferimento di commesse di lavoro da parte dei datori di lavoro obbligati alle cooperative sociali/consorzi, a fronte dell’inserimento di persone </w:t>
+      </w:r>
+      <w:r w:rsidR="0001684A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con disabilità</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, per le quali risulti particolarmente difficile il ricorso alle vie ordinarie del collocamento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mirato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A914893" w14:textId="35171165" w:rsidR="00F05F4B" w:rsidRPr="003D0248" w:rsidRDefault="00F05F4B" w:rsidP="001C3A4E">
+    <w:p w14:paraId="2A914893" w14:textId="4FF19B7B" w:rsidR="00F05F4B" w:rsidRPr="003D0248" w:rsidRDefault="00F05F4B" w:rsidP="00B26984">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="313"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Che, ai sensi della Deliberazione di Giunta Regionale Emilia-Romagna </w:t>
       </w:r>
       <w:r w:rsidR="007C35DD" w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00A64657">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 2022 del </w:t>
-[...6 lines deleted...]
-        <w:t>29/11/2021</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47E5B" w:rsidRPr="00C47E5B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2125 del 15/12/2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, la Regione Emilia-Romagna, le Associazioni di categoria dei datori di lavoro e dei lavoratori nonché le Associazioni di rappresentanza delle cooperative sociali</w:t>
       </w:r>
       <w:r w:rsidR="00924D57" w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hanno </w:t>
       </w:r>
       <w:r w:rsidR="00100091">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sottoscritto la </w:t>
       </w:r>
       <w:r w:rsidR="00100091" w:rsidRPr="00235748">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nuova </w:t>
       </w:r>
       <w:r w:rsidR="00ED0A21" w:rsidRPr="00235748">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Convenzione Quadro stipulata tra le medesime </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00ED0A21" w:rsidRPr="005A0D44">
+        <w:t xml:space="preserve">Convenzione Quadro stipulata tra le medesime Parti il </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26984" w:rsidRPr="00B26984">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13/01/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0A21" w:rsidRPr="003D0248">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00100091" w:rsidRPr="005A0D44">
+      <w:r w:rsidR="00100091" w:rsidRPr="003D0248">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n. </w:t>
       </w:r>
-      <w:r w:rsidR="00924D57" w:rsidRPr="005A0D44">
-[...47 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00924D57" w:rsidRPr="003D0248">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>prorogata con DGR n. 1897 del 07/10/2024,</w:t>
+        <w:t xml:space="preserve">repertorio n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26984" w:rsidRPr="00B26984">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0000003</w:t>
+      </w:r>
+      <w:r w:rsidR="00924D57" w:rsidRPr="003D0248">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:r w:rsidR="00330FBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13/01/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00924D57" w:rsidRPr="003D0248">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0248">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>per la definizione:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47E5B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0AB1EC" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="245870DF" w14:textId="63E97156" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1112"/>
           <w:tab w:val="left" w:pos="1113"/>
           <w:tab w:val="left" w:pos="1805"/>
           <w:tab w:val="left" w:pos="3376"/>
           <w:tab w:val="left" w:pos="3896"/>
           <w:tab w:val="left" w:pos="4683"/>
@@ -2298,64 +2218,137 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>del calcolo del valore delle commesse in rapporto alle unità da</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>coprire;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E982D68" w14:textId="313EE9F9" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="130EA93A" w14:textId="77777777" w:rsidR="00DB2E0F" w:rsidRDefault="00DB2E0F">
+    <w:p w14:paraId="130EA93A" w14:textId="697931DB" w:rsidR="00DB2E0F" w:rsidRDefault="009E66F1" w:rsidP="009E66F1">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6F12BCA1" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4035"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1B682E" w14:textId="77777777" w:rsidR="009E66F1" w:rsidRDefault="009E66F1" w:rsidP="009E66F1">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4035"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C6584D" w14:textId="77777777" w:rsidR="009E66F1" w:rsidRDefault="009E66F1" w:rsidP="009E66F1">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4035"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE84FA7" w14:textId="77777777" w:rsidR="009E66F1" w:rsidRDefault="009E66F1" w:rsidP="009E66F1">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4035"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C48C379" w14:textId="77777777" w:rsidR="009E66F1" w:rsidRDefault="009E66F1" w:rsidP="009E66F1">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4035"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC656C3" w14:textId="77777777" w:rsidR="009E66F1" w:rsidRDefault="009E66F1" w:rsidP="009E66F1">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4035"/>
+        </w:tabs>
+      </w:pPr>
+      <w:permStart w:id="1687033339" w:edGrp="everyone"/>
+      <w:permEnd w:id="1687033339"/>
+    </w:p>
+    <w:p w14:paraId="0EB9E80C" w14:textId="0A3F3AF6" w:rsidR="00A87682" w:rsidRDefault="00A87682" w:rsidP="00A87682">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
-        <w:ind w:left="4285" w:right="3010" w:hanging="1460"/>
+        <w:ind w:right="3010"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Convengono e stipulano quanto segue: Articolo 1</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">                                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030">
+        <w:t xml:space="preserve">Convengono e stipulano quanto segue: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDF3B66" w14:textId="77777777" w:rsidR="00644A31" w:rsidRDefault="00644A31" w:rsidP="00A87682">
+      <w:pPr>
+        <w:pStyle w:val="Titolo1"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="3010"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F12BCA1" w14:textId="5614D287" w:rsidR="00B40273" w:rsidRDefault="00A87682" w:rsidP="00A87682">
+      <w:pPr>
+        <w:pStyle w:val="Titolo1"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="3010"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030">
+        <w:t>Articolo 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C3BC81" w14:textId="69C9D436" w:rsidR="00FB4D8A" w:rsidRDefault="0077682F" w:rsidP="0077682F">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="545"/>
           <w:tab w:val="left" w:pos="547"/>
         </w:tabs>
         <w:ind w:left="478" w:right="313" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00FB4D8A">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2363,61 +2356,61 @@
         <w:t xml:space="preserve">’Impresa si impegna ad affidare alla Cooperativa sociale/Consorzio la/e commessa/e di lavoro/esecuzione di servizio sotto descritta/e </w:t>
       </w:r>
       <w:r w:rsidR="00FB4D8A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(inserire descrizione della/e</w:t>
       </w:r>
       <w:r w:rsidR="00FB4D8A">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4D8A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>commessa/e):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4750465B" w14:textId="74A2CBF5" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00B60F83">
+    <w:p w14:paraId="4750465B" w14:textId="4A723036" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00B60F83">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1553289717" w:edGrp="everyone"/>
+      <w:permStart w:id="133508545" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11254E0F" wp14:editId="7CC4C75A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1358265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>172720</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5105400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="9" name="Freeform 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -2473,51 +2466,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3920A292" id="Freeform 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:106.95pt;margin-top:13.6pt;width:402pt;height:.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8040,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8vlJtmgIAAJgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyw/gmgu3d6iZivUUoRU&#10;LlKXD/A6zibC8Rjbu9ny9YwnyTYs8ILIg2VnxmfOnBnP9c2+02ynnG/BlDw7STlTRkLVmk3Jv67u&#10;31xy5oMwldBgVMmflOc3y5cvrntbqBwa0JVyDEGML3pb8iYEWySJl43qhD8Bqwwaa3CdCHh0m6Ry&#10;okf0Tid5mp4nPbjKOpDKe/x7Nxj5kvDrWsnwua69CkyXHLkFWh2t67gmy2tRbJywTStHGuIfWHSi&#10;NRj0AHUngmBb1/4G1bXSgYc6nEjoEqjrVirKAbPJ0qNsHhthFeWC4nh7kMn/P1j5afdov7hI3dsH&#10;kN88KpL01hcHSzx49GHr/iNUWEOxDUDJ7mvXxZuYBtuTpk8HTdU+MIk/z7L0bJGi9BJtWX5Bkiei&#10;mO7KrQ/vFRCO2D34MFSkwh3pWTEjOgy6Qoi601ic129YyvLs9IqWsYIHt2xye5WwVcp6dpkupjIf&#10;nPLJibCyNLv4M9jp5BfB8hkYJrCZKIpmYi33ZqSNOybiE0hJKAs+CrRCcpNCiIBOMcW/+GLsY9/h&#10;zhjCYW8fd7XjDLt6PWhiRYjMYoi4ZX3JSYv4o4OdWgGZwlHpMMizVZu5F12fsxrMeCMGwL4ZNhQ0&#10;cp2V1sB9qzXVVptI5Ty9OidtPOi2isbIxrvN+lY7thPxvdIXk0GwX9ys8+FO+GbwI9OQs4OtqShK&#10;o0T1btwH0ephj0AaRacGjz0d54Qv1lA9YX87GMYDjjPcNOB+cNbjaCi5/74VTnGmPxh8e1fZAluK&#10;BToszi5yPLi5ZT23CCMRquSBY0fE7W0Y5s/WunbTYKSMdDDwFt9V3cYHQPwGVuMBnz/JMI6qOF/m&#10;Z/J6HqjLnwAAAP//AwBQSwMEFAAGAAgAAAAhAPgI0VHdAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISNxY0m5iUJpOCLFxhY0Dx7QxbUXjVE22lv163BO72e89PX/ON5PrxAmH&#10;0HrSkCwUCKTK25ZqDZ+H7d0DiBANWdN5Qg2/GGBTXF/lJrN+pA887WMtuIRCZjQ0MfaZlKFq0Jmw&#10;8D0Se99+cCbyOtTSDmbkctfJVKl76UxLfKExPb40WP3sj05D+bVLtufd6zK4w6p/f5O1OstR69ub&#10;6fkJRMQp/odhxmd0KJip9EeyQXQa0mT5yFEe1imIOaCSNSvlrKxAFrm8fKH4AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHy+Um2aAgAAmAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAPgI0VHdAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" path="m,l8040,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="5AFAB475" id="Freeform 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:106.95pt;margin-top:13.6pt;width:402pt;height:.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8040,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8vlJtmgIAAJgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyw/gmgu3d6iZivUUoRU&#10;LlKXD/A6zibC8Rjbu9ny9YwnyTYs8ILIg2VnxmfOnBnP9c2+02ynnG/BlDw7STlTRkLVmk3Jv67u&#10;31xy5oMwldBgVMmflOc3y5cvrntbqBwa0JVyDEGML3pb8iYEWySJl43qhD8Bqwwaa3CdCHh0m6Ry&#10;okf0Tid5mp4nPbjKOpDKe/x7Nxj5kvDrWsnwua69CkyXHLkFWh2t67gmy2tRbJywTStHGuIfWHSi&#10;NRj0AHUngmBb1/4G1bXSgYc6nEjoEqjrVirKAbPJ0qNsHhthFeWC4nh7kMn/P1j5afdov7hI3dsH&#10;kN88KpL01hcHSzx49GHr/iNUWEOxDUDJ7mvXxZuYBtuTpk8HTdU+MIk/z7L0bJGi9BJtWX5Bkiei&#10;mO7KrQ/vFRCO2D34MFSkwh3pWTEjOgy6Qoi601ic129YyvLs9IqWsYIHt2xye5WwVcp6dpkupjIf&#10;nPLJibCyNLv4M9jp5BfB8hkYJrCZKIpmYi33ZqSNOybiE0hJKAs+CrRCcpNCiIBOMcW/+GLsY9/h&#10;zhjCYW8fd7XjDLt6PWhiRYjMYoi4ZX3JSYv4o4OdWgGZwlHpMMizVZu5F12fsxrMeCMGwL4ZNhQ0&#10;cp2V1sB9qzXVVptI5Ty9OidtPOi2isbIxrvN+lY7thPxvdIXk0GwX9ys8+FO+GbwI9OQs4OtqShK&#10;o0T1btwH0ephj0AaRacGjz0d54Qv1lA9YX87GMYDjjPcNOB+cNbjaCi5/74VTnGmPxh8e1fZAluK&#10;BToszi5yPLi5ZT23CCMRquSBY0fE7W0Y5s/WunbTYKSMdDDwFt9V3cYHQPwGVuMBnz/JMI6qOF/m&#10;Z/J6HqjLnwAAAP//AwBQSwMEFAAGAAgAAAAhAPgI0VHdAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISNxY0m5iUJpOCLFxhY0Dx7QxbUXjVE22lv163BO72e89PX/ON5PrxAmH&#10;0HrSkCwUCKTK25ZqDZ+H7d0DiBANWdN5Qg2/GGBTXF/lJrN+pA887WMtuIRCZjQ0MfaZlKFq0Jmw&#10;8D0Se99+cCbyOtTSDmbkctfJVKl76UxLfKExPb40WP3sj05D+bVLtufd6zK4w6p/f5O1OstR69ub&#10;6fkJRMQp/odhxmd0KJip9EeyQXQa0mT5yFEe1imIOaCSNSvlrKxAFrm8fKH4AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHy+Um2aAgAAmAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAPgI0VHdAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" path="m,l8040,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5105400,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F3041A8" wp14:editId="74F728D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1358265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>347980</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5106035" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -2580,51 +2573,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E42D23A" id="Freeform 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:106.95pt;margin-top:27.4pt;width:402.05pt;height:.1pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8041,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuSOjmnAIAAJgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKGxnaZpa9QphnYd&#10;BnQXoNkHKLIcG5NFTVLidF8/irZTL8NehvlBoEzq8PCI4s3todVsr5xvwBQ8m6WcKSOhbMy24N/W&#10;D2dXnPkgTCk0GFXwZ+X57er1q5vO5moONehSOYYgxuedLXgdgs2TxMtatcLPwCqDzgpcKwJu3TYp&#10;negQvdXJPE2XSQeutA6k8h7/3vdOviL8qlIyfKkqrwLTBUdugVZH6yauyepG5FsnbN3IgYb4Bxat&#10;aAwmPULdiyDYzjV/QLWNdOChCjMJbQJV1UhFNWA1WXpSzVMtrKJaUBxvjzL5/wcrP++f7FcXqXv7&#10;CPK7R0WSzvr86IkbjzFs032CEu9Q7AJQsYfKtfEklsEOpOnzUVN1CEziz4ssXabnF5xJ9GXzS5I8&#10;Efl4Vu58+KCAcMT+0Yf+Rkq0SM+SGdFi0jXeXtVqvJy3Zyxl8+z8mpbhBo9h2Rj2JmHrlHXsKl1k&#10;p0HzMYiwsjS76hFP487HuAg2n4BhAduRoqhH1vJgBtpoMRGfQEpCWfBRoDWSGxVCBAyKJf4lFnOf&#10;xvZnhhQOe/u0qx1n2NWbvgwrQmQWU0STdQUnLeKPFvZqDeQKJ1eHSV682kyj6PiUVe/GEzEB9k1v&#10;UNLIdXK1Bh4arelutYlUlun1krTxoJsyOiMb77abO+3YXsT3Sl8sBsF+C7POh3vh6z6OXH3NDnam&#10;pCy1EuX7wQ6i0b2NQBpFpwaPPR3nhM83UD5jfzvoxwOOMzRqcD8563A0FNz/2AmnONMfDb6962yx&#10;iLOENouLyzlu3NSzmXqEkQhV8MCxI6J5F/r5s7Ou2daYKSMdDLzDd1U18QEQv57VsMHnTzIMoyrO&#10;l+meol4G6uoXAAAA//8DAFBLAwQUAAYACAAAACEAPULSY98AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbixpYah0TSeEQAJ2YmzSjllj2kLjVE26dW+Pd4Kj7V+f/69YTq4T&#10;BxxC60lDMlMgkCpvW6o1bD5fbjIQIRqypvOEGk4YYFleXhQmt/5IH3hYx1owhEJuNDQx9rmUoWrQ&#10;mTDzPRLfvvzgTORxqKUdzJHhrpOpUvfSmZb4Q2N6fGqw+lmPTkM6Pcdutdq8p9vvUe229vWUvXmt&#10;r6+mxwWIiFP8C8O5PleHkjvt/Ug2iI4Zye0DRzXM71jhHFBJxnZ73swVyLKQ/xXKXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCuSOjmnAIAAJgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9QtJj3wAAAAoBAAAPAAAAAAAAAAAAAAAAAPYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" path="m,l8041,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="05302ABB" id="Freeform 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:106.95pt;margin-top:27.4pt;width:402.05pt;height:.1pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8041,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuSOjmnAIAAJgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKGxnaZpa9QphnYd&#10;BnQXoNkHKLIcG5NFTVLidF8/irZTL8NehvlBoEzq8PCI4s3todVsr5xvwBQ8m6WcKSOhbMy24N/W&#10;D2dXnPkgTCk0GFXwZ+X57er1q5vO5moONehSOYYgxuedLXgdgs2TxMtatcLPwCqDzgpcKwJu3TYp&#10;negQvdXJPE2XSQeutA6k8h7/3vdOviL8qlIyfKkqrwLTBUdugVZH6yauyepG5FsnbN3IgYb4Bxat&#10;aAwmPULdiyDYzjV/QLWNdOChCjMJbQJV1UhFNWA1WXpSzVMtrKJaUBxvjzL5/wcrP++f7FcXqXv7&#10;CPK7R0WSzvr86IkbjzFs032CEu9Q7AJQsYfKtfEklsEOpOnzUVN1CEziz4ssXabnF5xJ9GXzS5I8&#10;Efl4Vu58+KCAcMT+0Yf+Rkq0SM+SGdFi0jXeXtVqvJy3Zyxl8+z8mpbhBo9h2Rj2JmHrlHXsKl1k&#10;p0HzMYiwsjS76hFP487HuAg2n4BhAduRoqhH1vJgBtpoMRGfQEpCWfBRoDWSGxVCBAyKJf4lFnOf&#10;xvZnhhQOe/u0qx1n2NWbvgwrQmQWU0STdQUnLeKPFvZqDeQKJ1eHSV682kyj6PiUVe/GEzEB9k1v&#10;UNLIdXK1Bh4arelutYlUlun1krTxoJsyOiMb77abO+3YXsT3Sl8sBsF+C7POh3vh6z6OXH3NDnam&#10;pCy1EuX7wQ6i0b2NQBpFpwaPPR3nhM83UD5jfzvoxwOOMzRqcD8563A0FNz/2AmnONMfDb6962yx&#10;iLOENouLyzlu3NSzmXqEkQhV8MCxI6J5F/r5s7Ou2daYKSMdDLzDd1U18QEQv57VsMHnTzIMoyrO&#10;l+meol4G6uoXAAAA//8DAFBLAwQUAAYACAAAACEAPULSY98AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbixpYah0TSeEQAJ2YmzSjllj2kLjVE26dW+Pd4Kj7V+f/69YTq4T&#10;BxxC60lDMlMgkCpvW6o1bD5fbjIQIRqypvOEGk4YYFleXhQmt/5IH3hYx1owhEJuNDQx9rmUoWrQ&#10;mTDzPRLfvvzgTORxqKUdzJHhrpOpUvfSmZb4Q2N6fGqw+lmPTkM6Pcdutdq8p9vvUe229vWUvXmt&#10;r6+mxwWIiFP8C8O5PleHkjvt/Ug2iI4Zye0DRzXM71jhHFBJxnZ73swVyLKQ/xXKXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCuSOjmnAIAAJgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9QtJj3wAAAAoBAAAPAAAAAAAAAAAAAAAAAPYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" path="m,l8041,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5106035,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5953AA50" wp14:editId="3BA82FD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1358265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>523240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5105400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -2687,102 +2680,88 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53BCF0CC" id="Freeform 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:106.95pt;margin-top:41.2pt;width:402pt;height:.1pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8040,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8vlJtmgIAAJgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyw/gmgu3d6iZivUUoRU&#10;LlKXD/A6zibC8Rjbu9ny9YwnyTYs8ILIg2VnxmfOnBnP9c2+02ynnG/BlDw7STlTRkLVmk3Jv67u&#10;31xy5oMwldBgVMmflOc3y5cvrntbqBwa0JVyDEGML3pb8iYEWySJl43qhD8Bqwwaa3CdCHh0m6Ry&#10;okf0Tid5mp4nPbjKOpDKe/x7Nxj5kvDrWsnwua69CkyXHLkFWh2t67gmy2tRbJywTStHGuIfWHSi&#10;NRj0AHUngmBb1/4G1bXSgYc6nEjoEqjrVirKAbPJ0qNsHhthFeWC4nh7kMn/P1j5afdov7hI3dsH&#10;kN88KpL01hcHSzx49GHr/iNUWEOxDUDJ7mvXxZuYBtuTpk8HTdU+MIk/z7L0bJGi9BJtWX5Bkiei&#10;mO7KrQ/vFRCO2D34MFSkwh3pWTEjOgy6Qoi601ic129YyvLs9IqWsYIHt2xye5WwVcp6dpkupjIf&#10;nPLJibCyNLv4M9jp5BfB8hkYJrCZKIpmYi33ZqSNOybiE0hJKAs+CrRCcpNCiIBOMcW/+GLsY9/h&#10;zhjCYW8fd7XjDLt6PWhiRYjMYoi4ZX3JSYv4o4OdWgGZwlHpMMizVZu5F12fsxrMeCMGwL4ZNhQ0&#10;cp2V1sB9qzXVVptI5Ty9OidtPOi2isbIxrvN+lY7thPxvdIXk0GwX9ys8+FO+GbwI9OQs4OtqShK&#10;o0T1btwH0ephj0AaRacGjz0d54Qv1lA9YX87GMYDjjPcNOB+cNbjaCi5/74VTnGmPxh8e1fZAluK&#10;BToszi5yPLi5ZT23CCMRquSBY0fE7W0Y5s/WunbTYKSMdDDwFt9V3cYHQPwGVuMBnz/JMI6qOF/m&#10;Z/J6HqjLnwAAAP//AwBQSwMEFAAGAAgAAAAhAK3o6indAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4saTeNUZpOCLFxhY0Dx7QxbUXjVE22lj097gmO/v3p9+d8O7lOnHEI&#10;rScNyUKBQKq8banW8HHc3W1AhGjIms4TavjBANvi+io3mfUjveP5EGvBJRQyo6GJsc+kDFWDzoSF&#10;75F49+UHZyKPQy3tYEYud51MlVpLZ1riC43p8bnB6vtwchrKz32yu+xflsEdV/3bq6zVRY5a395M&#10;T48gIk7xD4ZZn9WhYKfSn8gG0WlIk+UDoxo26QrEDKjknpNyTtYgi1z+f6H4BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHy+Um2aAgAAmAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAK3o6indAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" path="m,l8040,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="3FA21910" id="Freeform 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:106.95pt;margin-top:41.2pt;width:402pt;height:.1pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="8040,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8vlJtmgIAAJgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyw/gmgu3d6iZivUUoRU&#10;LlKXD/A6zibC8Rjbu9ny9YwnyTYs8ILIg2VnxmfOnBnP9c2+02ynnG/BlDw7STlTRkLVmk3Jv67u&#10;31xy5oMwldBgVMmflOc3y5cvrntbqBwa0JVyDEGML3pb8iYEWySJl43qhD8Bqwwaa3CdCHh0m6Ry&#10;okf0Tid5mp4nPbjKOpDKe/x7Nxj5kvDrWsnwua69CkyXHLkFWh2t67gmy2tRbJywTStHGuIfWHSi&#10;NRj0AHUngmBb1/4G1bXSgYc6nEjoEqjrVirKAbPJ0qNsHhthFeWC4nh7kMn/P1j5afdov7hI3dsH&#10;kN88KpL01hcHSzx49GHr/iNUWEOxDUDJ7mvXxZuYBtuTpk8HTdU+MIk/z7L0bJGi9BJtWX5Bkiei&#10;mO7KrQ/vFRCO2D34MFSkwh3pWTEjOgy6Qoi601ic129YyvLs9IqWsYIHt2xye5WwVcp6dpkupjIf&#10;nPLJibCyNLv4M9jp5BfB8hkYJrCZKIpmYi33ZqSNOybiE0hJKAs+CrRCcpNCiIBOMcW/+GLsY9/h&#10;zhjCYW8fd7XjDLt6PWhiRYjMYoi4ZX3JSYv4o4OdWgGZwlHpMMizVZu5F12fsxrMeCMGwL4ZNhQ0&#10;cp2V1sB9qzXVVptI5Ty9OidtPOi2isbIxrvN+lY7thPxvdIXk0GwX9ys8+FO+GbwI9OQs4OtqShK&#10;o0T1btwH0ephj0AaRacGjz0d54Qv1lA9YX87GMYDjjPcNOB+cNbjaCi5/74VTnGmPxh8e1fZAluK&#10;BToszi5yPLi5ZT23CCMRquSBY0fE7W0Y5s/WunbTYKSMdDDwFt9V3cYHQPwGVuMBnz/JMI6qOF/m&#10;Z/J6HqjLnwAAAP//AwBQSwMEFAAGAAgAAAAhAK3o6indAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4saTeNUZpOCLFxhY0Dx7QxbUXjVE22lj097gmO/v3p9+d8O7lOnHEI&#10;rScNyUKBQKq8banW8HHc3W1AhGjIms4TavjBANvi+io3mfUjveP5EGvBJRQyo6GJsc+kDFWDzoSF&#10;75F49+UHZyKPQy3tYEYud51MlVpLZ1riC43p8bnB6vtwchrKz32yu+xflsEdV/3bq6zVRY5a395M&#10;T48gIk7xD4ZZn9WhYKfSn8gG0WlIk+UDoxo26QrEDKjknpNyTtYgi1z+f6H4BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHy+Um2aAgAAmAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAK3o6indAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" path="m,l8040,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5105400,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C55341">
+      <w:r w:rsidR="00B2717B">
         <w:rPr>
           <w:i/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA7FE00" w14:textId="2B23E25B" w:rsidR="00B40273" w:rsidRDefault="00C55341" w:rsidP="00B60F83">
+    <w:permEnd w:id="133508545"/>
+    <w:p w14:paraId="6DA7FE00" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273" w:rsidP="00B60F83">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="60C84A3F" w14:textId="3596D8C2" w:rsidR="00B40273" w:rsidRDefault="00C55341" w:rsidP="00B60F83">
+    </w:p>
+    <w:p w14:paraId="60C84A3F" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273" w:rsidP="00B60F83">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7ED543A6" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273" w:rsidP="00B60F83">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="569145AB" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00B60F83">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="545"/>
           <w:tab w:val="left" w:pos="547"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:right="310"/>
@@ -2804,59 +2783,60 @@
         </w:rPr>
         <w:t>(indicare modalità, luogo di esecuzione,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ecc.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2A8F75" w14:textId="78BB707A" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00B60F83">
+    <w:p w14:paraId="1E2A8F75" w14:textId="09F6FB59" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00B60F83">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
+      <w:permStart w:id="1088370162" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79B9A88F" wp14:editId="79527C53">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1172210</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>172720</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5029835" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="6" name="Freeform 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -2912,51 +2892,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="57617931" id="Freeform 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.3pt;margin-top:13.6pt;width:396.05pt;height:.1pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7921,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjvqGImwIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKH1pWnSGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q47dePouM0y7aXYX4QJJM6PDykeH2z6zTbKudbMCXPzlPOlJFQtWZd8m/L&#10;+7MrznwQphIajCr5k/L8ZvH61XVvC5VDA7pSjiGI8UVvS96EYIsk8bJRnfDnYJVBYw2uEwGPbp1U&#10;TvSI3ukkT9Np0oOrrAOpvMe/d4ORLwi/rpUMX+raq8B0yZFboNXRuoprsrgWxdoJ27RyT0P8A4tO&#10;tAaDHqDuRBBs49rfoLpWOvBQh3MJXQJ13UpFOWA2WXqSzWMjrKJcUBxvDzL5/wcrP28f7VcXqXv7&#10;APK7R0WS3vriYIkHjz5s1X+CCmsoNgEo2V3tungT02A70vTpoKnaBSbx52Waz68uLjmTaMvyGUme&#10;iGK8Kzc+fFBAOGL74MNQkQp3pGfFjOgw6BKrV3cai/P2jKUsu5pMadlX8OCWjW5vErZMWc9m8zw7&#10;dcpHJ8Kaz6azP2JdjG4RKz/CQv7rkaFoRtJyZ/asccdEfAEp6WTBR32WyG0UCBHQKWb4F1+Mfeo7&#10;3NmHcNjap03tOMOmXg3ZWhEisxgibllfcpIi/uhgq5ZApnBSOQzyYtXm2IuuH7MazHgjBsC2GTYU&#10;NHI9qqyB+1ZrKq02kco0nU9JGw+6raIxsvFuvbrVjm1FfK70xWQQ7Bc363y4E74Z/Mg05OxgYyqK&#10;0ihRvd/vg2j1sEcgjaJTf8eWjmPCFyuonrC9HQzTAacZbhpwz5z1OBlK7n9shFOc6Y8Gn948m0zi&#10;KKHD5HKW48EdW1bHFmEkQpU8cOyIuL0Nw/jZWNeuG4yUkQ4G3uGzqtvY/8RvYLU/4OsnGfaTKo6X&#10;4zN5vczTxU8AAAD//wMAUEsDBBQABgAIAAAAIQDVJ/x34QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/LTsMwEEX3SPyDNUhsEHWISlxCnAqQQGwq0RcSu0k8JFFjO9hum/497gqWd+bozpliPuqe&#10;Hcj5zhoJd5MEGJnaqs40Ejbr19sZMB/QKOytIQkn8jAvLy8KzJU9miUdVqFhscT4HCW0IQw5575u&#10;SaOf2IFM3H1bpzHE6BquHB5jue55miQZ19iZeKHFgV5aqnervZaAp7dd5e4/xTJsnxcf7zfJ14/Y&#10;SHl9NT49Ags0hj8YzvpRHcroVNm9UZ71Mc+mWUQlpCIFFoEHkQlg1XkwBV4W/P8H5S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAo76hiJsCAACXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1Sf8d+EAAAAJAQAADwAAAAAAAAAAAAAAAAD1BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;" path="m,l7921,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="06828817" id="Freeform 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.3pt;margin-top:13.6pt;width:396.05pt;height:.1pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7921,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjvqGImwIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKH1pWnSGHWKoV2H&#10;Ad0FaPYBiizHxmRRk5Q47dePouM0y7aXYX4QJJM6PDykeH2z6zTbKudbMCXPzlPOlJFQtWZd8m/L&#10;+7MrznwQphIajCr5k/L8ZvH61XVvC5VDA7pSjiGI8UVvS96EYIsk8bJRnfDnYJVBYw2uEwGPbp1U&#10;TvSI3ukkT9Np0oOrrAOpvMe/d4ORLwi/rpUMX+raq8B0yZFboNXRuoprsrgWxdoJ27RyT0P8A4tO&#10;tAaDHqDuRBBs49rfoLpWOvBQh3MJXQJ13UpFOWA2WXqSzWMjrKJcUBxvDzL5/wcrP28f7VcXqXv7&#10;APK7R0WS3vriYIkHjz5s1X+CCmsoNgEo2V3tungT02A70vTpoKnaBSbx52Waz68uLjmTaMvyGUme&#10;iGK8Kzc+fFBAOGL74MNQkQp3pGfFjOgw6BKrV3cai/P2jKUsu5pMadlX8OCWjW5vErZMWc9m8zw7&#10;dcpHJ8Kaz6azP2JdjG4RKz/CQv7rkaFoRtJyZ/asccdEfAEp6WTBR32WyG0UCBHQKWb4F1+Mfeo7&#10;3NmHcNjap03tOMOmXg3ZWhEisxgibllfcpIi/uhgq5ZApnBSOQzyYtXm2IuuH7MazHgjBsC2GTYU&#10;NHI9qqyB+1ZrKq02kco0nU9JGw+6raIxsvFuvbrVjm1FfK70xWQQ7Bc363y4E74Z/Mg05OxgYyqK&#10;0ihRvd/vg2j1sEcgjaJTf8eWjmPCFyuonrC9HQzTAacZbhpwz5z1OBlK7n9shFOc6Y8Gn948m0zi&#10;KKHD5HKW48EdW1bHFmEkQpU8cOyIuL0Nw/jZWNeuG4yUkQ4G3uGzqtvY/8RvYLU/4OsnGfaTKo6X&#10;4zN5vczTxU8AAAD//wMAUEsDBBQABgAIAAAAIQDVJ/x34QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/LTsMwEEX3SPyDNUhsEHWISlxCnAqQQGwq0RcSu0k8JFFjO9hum/497gqWd+bozpliPuqe&#10;Hcj5zhoJd5MEGJnaqs40Ejbr19sZMB/QKOytIQkn8jAvLy8KzJU9miUdVqFhscT4HCW0IQw5575u&#10;SaOf2IFM3H1bpzHE6BquHB5jue55miQZ19iZeKHFgV5aqnervZaAp7dd5e4/xTJsnxcf7zfJ14/Y&#10;SHl9NT49Ags0hj8YzvpRHcroVNm9UZ71Mc+mWUQlpCIFFoEHkQlg1XkwBV4W/P8H5S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAo76hiJsCAACXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1Sf8d+EAAAAJAQAADwAAAAAAAAAAAAAAAAD1BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;" path="m,l7921,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5029835,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62846C8F" wp14:editId="6BEEE400">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1172210</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>347980</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5029200" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -3019,51 +2999,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="34A839EE" id="Freeform 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.3pt;margin-top:27.4pt;width:396pt;height:.1pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7920,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Fo7VmAIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKGxnaVJY9QphnYd&#10;BnQXoNkHKLIcG5NFTVLidF8/inZSL9tehvlBkEzq8PCQ4vXNodVsr5xvwBQ8m6ScKSOhbMy24F/X&#10;9xdXnPkgTCk0GFXwJ+X5zerli+vO5moKNehSOYYgxuedLXgdgs2TxMtatcJPwCqDxgpcKwIe3TYp&#10;negQvdXJNE3nSQeutA6k8h7/3vVGviL8qlIyfK4qrwLTBUdugVZH6yauyepa5FsnbN3IgYb4Bxat&#10;aAwGPUHdiSDYzjW/QbWNdOChChMJbQJV1UhFOWA2WXqWzWMtrKJcUBxvTzL5/wcrP+0f7RcXqXv7&#10;APKbR0WSzvr8ZIkHjz5s032EEmsodgEo2UPl2ngT02AH0vTppKk6BCbx52U6XWKhOJNoy6YLkjwR&#10;+fGu3PnwXgHhiP2DD31FStyRniUzosWga4SoWo3FeX3BUpZdzea0DBU8uWVHt1cJW6esYwsMf+40&#10;PToR1nIx/zPWm6NbxJqOsJD/9shQ1EfS8mAG1rhjIr6AlHSy4KM+a+R2FAgR0Clm+BdfjH3u298Z&#10;Qjhs7fOmdpxhU2/6bK0IkVkMEbesKzhJEX+0sFdrIFM4qxwGebZqM/ai62NWvRlvxADYNv2Ggkau&#10;o8oauG+0ptJqE6nM0+WctPGgmzIaIxvvtptb7dhexOdKX0wGwX5xs86HO+Hr3o9Mfc4OdqakKLUS&#10;5bthH0Sj+z0CaRSd+ju2dBwTPt9A+YTt7aCfDjjNcFOD+8FZh5Oh4P77TjjFmf5g8Okts9ksjhI6&#10;zC4X2F7MjS2bsUUYiVAFDxw7Im5vQz9+dtY12xojZaSDgbf4rKom9j/x61kNB3z9JMMwqeJ4GZ/J&#10;63mern4CAAD//wMAUEsDBBQABgAIAAAAIQAZLqob2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcqENpTAlxKqjIvRQu3Jx48yPidRS7TXh7lhM9zuyn2Zl8t7hBnHEKvScN&#10;96sEBFLtbU+ths+P8m4LIkRD1gyeUMMPBtgV11e5yayf6R3Px9gKDqGQGQ1djGMmZag7dCas/IjE&#10;t8ZPzkSWUyvtZGYOd4NcJ4mSzvTEHzoz4r7D+vt4chrepuaQNmr9Wqaliq76Ojzsm1nr25vl5RlE&#10;xCX+w/BXn6tDwZ0qfyIbxMB6u1GMakg3PIGBp0fFRsVGmoAscnm5oPgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAuBaO1ZgCAACXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAGS6qG9sAAAAJAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" path="m,l7920,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="1674FD43" id="Freeform 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.3pt;margin-top:27.4pt;width:396pt;height:.1pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7920,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Fo7VmAIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKGxnaVJY9QphnYd&#10;BnQXoNkHKLIcG5NFTVLidF8/inZSL9tehvlBkEzq8PCQ4vXNodVsr5xvwBQ8m6ScKSOhbMy24F/X&#10;9xdXnPkgTCk0GFXwJ+X5zerli+vO5moKNehSOYYgxuedLXgdgs2TxMtatcJPwCqDxgpcKwIe3TYp&#10;negQvdXJNE3nSQeutA6k8h7/3vVGviL8qlIyfK4qrwLTBUdugVZH6yauyepa5FsnbN3IgYb4Bxat&#10;aAwGPUHdiSDYzjW/QbWNdOChChMJbQJV1UhFOWA2WXqWzWMtrKJcUBxvTzL5/wcrP+0f7RcXqXv7&#10;APKbR0WSzvr8ZIkHjz5s032EEmsodgEo2UPl2ngT02AH0vTppKk6BCbx52U6XWKhOJNoy6YLkjwR&#10;+fGu3PnwXgHhiP2DD31FStyRniUzosWga4SoWo3FeX3BUpZdzea0DBU8uWVHt1cJW6esYwsMf+40&#10;PToR1nIx/zPWm6NbxJqOsJD/9shQ1EfS8mAG1rhjIr6AlHSy4KM+a+R2FAgR0Clm+BdfjH3u298Z&#10;Qjhs7fOmdpxhU2/6bK0IkVkMEbesKzhJEX+0sFdrIFM4qxwGebZqM/ai62NWvRlvxADYNv2Ggkau&#10;o8oauG+0ptJqE6nM0+WctPGgmzIaIxvvtptb7dhexOdKX0wGwX5xs86HO+Hr3o9Mfc4OdqakKLUS&#10;5bthH0Sj+z0CaRSd+ju2dBwTPt9A+YTt7aCfDjjNcFOD+8FZh5Oh4P77TjjFmf5g8Okts9ksjhI6&#10;zC4X2F7MjS2bsUUYiVAFDxw7Im5vQz9+dtY12xojZaSDgbf4rKom9j/x61kNB3z9JMMwqeJ4GZ/J&#10;63mern4CAAD//wMAUEsDBBQABgAIAAAAIQAZLqob2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcqENpTAlxKqjIvRQu3Jx48yPidRS7TXh7lhM9zuyn2Zl8t7hBnHEKvScN&#10;96sEBFLtbU+ths+P8m4LIkRD1gyeUMMPBtgV11e5yayf6R3Px9gKDqGQGQ1djGMmZag7dCas/IjE&#10;t8ZPzkSWUyvtZGYOd4NcJ4mSzvTEHzoz4r7D+vt4chrepuaQNmr9Wqaliq76Ojzsm1nr25vl5RlE&#10;xCX+w/BXn6tDwZ0qfyIbxMB6u1GMakg3PIGBp0fFRsVGmoAscnm5oPgFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAuBaO1ZgCAACXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAGS6qG9sAAAAJAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" path="m,l7920,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5029200,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D459879" wp14:editId="1BD2971C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1172210</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>523240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5029200" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -3126,750 +3106,816 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2218562F" id="Freeform 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.3pt;margin-top:41.2pt;width:396pt;height:.1pt;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7920,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Fo7VmAIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKGxnaVJY9QphnYd&#10;BnQXoNkHKLIcG5NFTVLidF8/inZSL9tehvlBkEzq8PCQ4vXNodVsr5xvwBQ8m6ScKSOhbMy24F/X&#10;9xdXnPkgTCk0GFXwJ+X5zerli+vO5moKNehSOYYgxuedLXgdgs2TxMtatcJPwCqDxgpcKwIe3TYp&#10;negQvdXJNE3nSQeutA6k8h7/3vVGviL8qlIyfK4qrwLTBUdugVZH6yauyepa5FsnbN3IgYb4Bxat&#10;aAwGPUHdiSDYzjW/QbWNdOChChMJbQJV1UhFOWA2WXqWzWMtrKJcUBxvTzL5/wcrP+0f7RcXqXv7&#10;APKbR0WSzvr8ZIkHjz5s032EEmsodgEo2UPl2ngT02AH0vTppKk6BCbx52U6XWKhOJNoy6YLkjwR&#10;+fGu3PnwXgHhiP2DD31FStyRniUzosWga4SoWo3FeX3BUpZdzea0DBU8uWVHt1cJW6esYwsMf+40&#10;PToR1nIx/zPWm6NbxJqOsJD/9shQ1EfS8mAG1rhjIr6AlHSy4KM+a+R2FAgR0Clm+BdfjH3u298Z&#10;Qjhs7fOmdpxhU2/6bK0IkVkMEbesKzhJEX+0sFdrIFM4qxwGebZqM/ai62NWvRlvxADYNv2Ggkau&#10;o8oauG+0ptJqE6nM0+WctPGgmzIaIxvvtptb7dhexOdKX0wGwX5xs86HO+Hr3o9Mfc4OdqakKLUS&#10;5bthH0Sj+z0CaRSd+ju2dBwTPt9A+YTt7aCfDjjNcFOD+8FZh5Oh4P77TjjFmf5g8Okts9ksjhI6&#10;zC4X2F7MjS2bsUUYiVAFDxw7Im5vQz9+dtY12xojZaSDgbf4rKom9j/x61kNB3z9JMMwqeJ4GZ/J&#10;63mern4CAAD//wMAUEsDBBQABgAIAAAAIQCMYIhS2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcqENoTQhxKqjIvbS9cHPizY+I7ch2m/D2bE9wnNlPszPFdjEju6APg7MS&#10;HlcJMLSN04PtJJyO1UMGLERltRqdRQk/GGBb3t4UKtdutp94OcSOUYgNuZLQxzjlnIemR6PCyk1o&#10;6dY6b1Qk6TuuvZop3Iw8TRLBjRosfejVhLsem+/D2Uj48O1+04r0vdpUIpr6a/+0a2cp7++Wt1dg&#10;EZf4B8O1PlWHkjrV7mx1YCPpbC0IlZCla2AEvDwLMuqrIYCXBf+/oPwFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAuBaO1ZgCAACXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAjGCIUtsAAAAJAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" path="m,l7920,e" filled="f" strokeweight=".48pt">
+              <v:shape w14:anchorId="6F9A0AEC" id="Freeform 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:92.3pt;margin-top:41.2pt;width:396pt;height:.1pt;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7920,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Fo7VmAIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKGxnaVJY9QphnYd&#10;BnQXoNkHKLIcG5NFTVLidF8/inZSL9tehvlBkEzq8PCQ4vXNodVsr5xvwBQ8m6ScKSOhbMy24F/X&#10;9xdXnPkgTCk0GFXwJ+X5zerli+vO5moKNehSOYYgxuedLXgdgs2TxMtatcJPwCqDxgpcKwIe3TYp&#10;negQvdXJNE3nSQeutA6k8h7/3vVGviL8qlIyfK4qrwLTBUdugVZH6yauyepa5FsnbN3IgYb4Bxat&#10;aAwGPUHdiSDYzjW/QbWNdOChChMJbQJV1UhFOWA2WXqWzWMtrKJcUBxvTzL5/wcrP+0f7RcXqXv7&#10;APKbR0WSzvr8ZIkHjz5s032EEmsodgEo2UPl2ngT02AH0vTppKk6BCbx52U6XWKhOJNoy6YLkjwR&#10;+fGu3PnwXgHhiP2DD31FStyRniUzosWga4SoWo3FeX3BUpZdzea0DBU8uWVHt1cJW6esYwsMf+40&#10;PToR1nIx/zPWm6NbxJqOsJD/9shQ1EfS8mAG1rhjIr6AlHSy4KM+a+R2FAgR0Clm+BdfjH3u298Z&#10;Qjhs7fOmdpxhU2/6bK0IkVkMEbesKzhJEX+0sFdrIFM4qxwGebZqM/ai62NWvRlvxADYNv2Ggkau&#10;o8oauG+0ptJqE6nM0+WctPGgmzIaIxvvtptb7dhexOdKX0wGwX5xs86HO+Hr3o9Mfc4OdqakKLUS&#10;5bthH0Sj+z0CaRSd+ju2dBwTPt9A+YTt7aCfDjjNcFOD+8FZh5Oh4P77TjjFmf5g8Okts9ksjhI6&#10;zC4X2F7MjS2bsUUYiVAFDxw7Im5vQz9+dtY12xojZaSDgbf4rKom9j/x61kNB3z9JMMwqeJ4GZ/J&#10;63mern4CAAD//wMAUEsDBBQABgAIAAAAIQCMYIhS2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcqENoTQhxKqjIvbS9cHPizY+I7ch2m/D2bE9wnNlPszPFdjEju6APg7MS&#10;HlcJMLSN04PtJJyO1UMGLERltRqdRQk/GGBb3t4UKtdutp94OcSOUYgNuZLQxzjlnIemR6PCyk1o&#10;6dY6b1Qk6TuuvZop3Iw8TRLBjRosfejVhLsem+/D2Uj48O1+04r0vdpUIpr6a/+0a2cp7++Wt1dg&#10;EZf4B8O1PlWHkjrV7mx1YCPpbC0IlZCla2AEvDwLMuqrIYCXBf+/oPwFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAuBaO1ZgCAACXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAjGCIUtsAAAAJAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" path="m,l7920,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5029200,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:permStart w:id="1214412549" w:edGrp="everyone"/>
-      <w:r w:rsidR="00C55341">
+      <w:r w:rsidR="00B2717B">
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                                                                    </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61CE4947" w14:textId="43856758" w:rsidR="00B40273" w:rsidRDefault="00C55341" w:rsidP="00B60F83">
+        <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="1088370162"/>
+    <w:p w14:paraId="61CE4947" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273" w:rsidP="00B60F83">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="41DE1776" w14:textId="4179511E" w:rsidR="00B40273" w:rsidRDefault="00C55341" w:rsidP="00B60F83">
+    </w:p>
+    <w:p w14:paraId="41DE1776" w14:textId="6F9194A8" w:rsidR="00B40273" w:rsidRDefault="00B40273" w:rsidP="00B60F83">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:permEnd w:id="1214412549"/>
+    </w:p>
     <w:p w14:paraId="566B35AC" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="418D91EC" w14:textId="550369CD" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="004704A6">
+    <w:p w14:paraId="418D91EC" w14:textId="3030B51E" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="004704A6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="546"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Il Consorzio dichiara che affiderà la commessa alla</w:t>
       </w:r>
       <w:r w:rsidR="004704A6">
         <w:t>/alle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> propria</w:t>
       </w:r>
       <w:r w:rsidR="004704A6">
         <w:t>/e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> consorziata</w:t>
       </w:r>
       <w:r w:rsidR="004704A6">
         <w:t>/e</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> cooperativa sociale</w:t>
-[...1 lines deleted...]
-      <w:permStart w:id="736979091" w:edGrp="everyone"/>
+        <w:t xml:space="preserve"> cooperativa</w:t>
+      </w:r>
+      <w:r w:rsidR="00F145F4">
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sociale</w:t>
+      </w:r>
+      <w:r w:rsidR="00F145F4">
+        <w:t>/i</w:t>
+      </w:r>
+      <w:permStart w:id="1038705428" w:edGrp="everyone"/>
       <w:r w:rsidR="00A75E95">
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00E6083D">
         <w:t>______________</w:t>
       </w:r>
-      <w:permEnd w:id="736979091"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">che assumerà la/le persona/e disabile/i </w:t>
+      <w:permEnd w:id="1038705428"/>
+      <w:r>
+        <w:t>che assumerà</w:t>
+      </w:r>
+      <w:r w:rsidR="008D54E6">
+        <w:t>/anno</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> la/le persona/e </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9">
+        <w:t>con disabilità</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C11956">
         <w:t xml:space="preserve">così </w:t>
       </w:r>
       <w:r w:rsidR="00D26F62">
         <w:t xml:space="preserve">come </w:t>
       </w:r>
       <w:r>
         <w:t>previst</w:t>
       </w:r>
       <w:r w:rsidR="005A12DA">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dalla presente convenzione e che, come </w:t>
       </w:r>
       <w:r w:rsidR="005A12DA">
         <w:t xml:space="preserve">disposto </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">dalla Convenzione Quadro è in possesso di tutti i </w:t>
-[...3 lines deleted...]
-        <w:t>requisiti previsti dalla</w:t>
+        <w:t>dalla Convenzione Quadro</w:t>
+      </w:r>
+      <w:r w:rsidR="00004EF3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> è in possesso di tutti i requisiti previsti dalla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>stessa</w:t>
       </w:r>
       <w:r w:rsidR="003D7B12">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F23EC23" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50270003" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:t>Articolo 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03385254" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22BB0ED3" w14:textId="6C49AC7C" w:rsidR="00B40273" w:rsidRDefault="007A39AA">
+    <w:p w14:paraId="22BB0ED3" w14:textId="1B95062E" w:rsidR="00B40273" w:rsidRDefault="007A39AA" w:rsidP="00895324">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="545"/>
           <w:tab w:val="left" w:pos="547"/>
           <w:tab w:val="left" w:pos="2866"/>
         </w:tabs>
         <w:ind w:right="415"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>L’Impresa si</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF57A1">
+      <w:r w:rsidR="00895324">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>impegna a</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  corrispondere  quale  costo  della  commessa  la  somma  di  Euro</w:t>
-[...16 lines deleted...]
-      <w:permEnd w:id="2038177236"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00895324">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>corrispondere quale costo</w:t>
+      </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della commessa la somma </w:t>
+      </w:r>
+      <w:r w:rsidR="00895324">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>di Euro</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05D27" w:rsidRPr="00895324">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:permStart w:id="1207901187" w:edGrp="everyone"/>
+      <w:r w:rsidR="00F05D27" w:rsidRPr="00895324">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:permEnd w:id="1207901187"/>
+      <w:r w:rsidR="00F05D27" w:rsidRPr="00895324">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_+</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030" w:rsidRPr="00895324">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IVA</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>+ IVA.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3471DE" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DADE9F2" w14:textId="43D24C1F" w:rsidR="00B40273" w:rsidRPr="00B84B2F" w:rsidRDefault="00E04030" w:rsidP="006F24DC">
-[...51 lines deleted...]
-    <w:p w14:paraId="11C8DB74" w14:textId="55815B3E" w:rsidR="00B40273" w:rsidRPr="00332486" w:rsidRDefault="00E04030" w:rsidP="006F24DC">
+    <w:p w14:paraId="6E7BD7D4" w14:textId="7C2BDC41" w:rsidR="00C0591F" w:rsidRPr="000C70D7" w:rsidRDefault="00E04030" w:rsidP="00C0591F">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="545"/>
           <w:tab w:val="left" w:pos="547"/>
           <w:tab w:val="left" w:pos="945"/>
           <w:tab w:val="left" w:pos="1707"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:hanging="429"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00332486">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La quota relativa al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>costo del</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7786" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lavoro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> è pari ad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Euro: </w:t>
+      </w:r>
+      <w:permStart w:id="1284001335" w:edGrp="everyone"/>
+      <w:r w:rsidR="00B84B2F" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:permEnd w:id="1284001335"/>
+      <w:r w:rsidR="00C0591F" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0591F" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e corri</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB00C4" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sponde </w:t>
+      </w:r>
+      <w:r w:rsidR="007350EA" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ad </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0591F" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un orario settimanale di</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF63A5" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ore</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0591F" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:permStart w:id="86393473" w:edGrp="everyone"/>
+      <w:r w:rsidR="00C0591F" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:permEnd w:id="86393473"/>
+      <w:r w:rsidR="008848EB" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:permStart w:id="334377126" w:edGrp="everyone"/>
+      <w:r w:rsidR="008848EB" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:permEnd w:id="334377126"/>
+      <w:r w:rsidR="008848EB" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B647B" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dipendente/i.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DADE9F2" w14:textId="2013CB8A" w:rsidR="00B40273" w:rsidRPr="000C70D7" w:rsidRDefault="00B40273" w:rsidP="00C0591F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="545"/>
+          <w:tab w:val="left" w:pos="547"/>
+          <w:tab w:val="left" w:pos="9261"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDA2C12" w14:textId="77777777" w:rsidR="002770A8" w:rsidRPr="000C70D7" w:rsidRDefault="002770A8" w:rsidP="008A6866">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="545"/>
+          <w:tab w:val="left" w:pos="547"/>
+          <w:tab w:val="left" w:pos="9261"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C8DB74" w14:textId="57E8F4F8" w:rsidR="00B40273" w:rsidRPr="000C70D7" w:rsidRDefault="00E04030" w:rsidP="006F24DC">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="545"/>
+          <w:tab w:val="left" w:pos="547"/>
+          <w:tab w:val="left" w:pos="945"/>
+          <w:tab w:val="left" w:pos="1707"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:hanging="429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quota</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all’art.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>co.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>corrisponde,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sensi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dell’art.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>della</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Convenzione</w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332486">
+      <w:r w:rsidRPr="000C70D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quadro,</w:t>
       </w:r>
-      <w:r w:rsidR="00332486" w:rsidRPr="00332486">
-[...123 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00332486" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00895324" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>al trattamento economico lordo previsto dal CCNL applicato dall’azienda committente, unitamente ai contributi sociali, assicurativi e previdenziali a carico del datore di lavoro, al TFR ed eventuali altri costi previsti per la generalità dei lavoratori e/o connessi alla specifica mansione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maggiorato di una percentuale pari (o superiore) al 20% a fronte degli oneri relativi alle misure di accompagnamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DD87A6" w14:textId="77777777" w:rsidR="008A6866" w:rsidRPr="008A6866" w:rsidRDefault="008A6866" w:rsidP="008A6866">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6197A1EB" w14:textId="77777777" w:rsidR="00B40273" w:rsidRPr="00CA21A7" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="121"/>
         <w:ind w:left="543"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Con tale commessa l’Impresa adempie all’obbligo previsto dall’art. 3 Legge 12 marzo 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112B97BB" w14:textId="2E22215A" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="112B97BB" w14:textId="07DAC6D2" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3911"/>
         </w:tabs>
         <w:ind w:left="543"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>n. 68 per la copertura</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
@@ -3879,76 +3925,76 @@
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1689872079" w:edGrp="everyone"/>
+      <w:permStart w:id="2004710120" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permEnd w:id="1689872079"/>
+      <w:permEnd w:id="2004710120"/>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">posti, pari al </w:t>
       </w:r>
-      <w:permStart w:id="1517831811" w:edGrp="everyone"/>
+      <w:permStart w:id="1522861555" w:edGrp="everyone"/>
       <w:r w:rsidR="00DA5A02" w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:permEnd w:id="1517831811"/>
+      <w:permEnd w:id="1522861555"/>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>% della quota</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA21A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>d’obbligo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563D9B63" w14:textId="3F502A01" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
@@ -4058,51 +4104,51 @@
     <w:p w14:paraId="3C0708C4" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74E81A73" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:t>Articolo 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074B970E" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79EEAF80" w14:textId="540FA65C" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="79EEAF80" w14:textId="4DFAC912" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="547"/>
         </w:tabs>
         <w:ind w:right="309"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La Cooperativa sociale/Consorzio si impegna, (entro </w:t>
       </w:r>
       <w:r w:rsidRPr="0071329E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4138,659 +4184,501 @@
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00DE7B3A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona</w:t>
       </w:r>
       <w:r w:rsidR="00DE7B3A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>/e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> disabile</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con disabilità</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuata</w:t>
       </w:r>
       <w:r w:rsidR="00DE7B3A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>/i</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>/e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordo con l’Ufficio per il Collocamento mirato, in possesso delle caratteristiche definite dall’art. 4 della Convenzione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Quadro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CFC346" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3B0178" w14:textId="77777777" w:rsidR="004B3DCA" w:rsidRPr="004B3DCA" w:rsidRDefault="00E04030" w:rsidP="00C756E9">
+    <w:p w14:paraId="41834559" w14:textId="0BD9D554" w:rsidR="00B40273" w:rsidRDefault="008C4B28">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="547"/>
           <w:tab w:val="left" w:pos="2960"/>
           <w:tab w:val="left" w:pos="3291"/>
           <w:tab w:val="left" w:pos="4408"/>
           <w:tab w:val="left" w:pos="6495"/>
           <w:tab w:val="left" w:pos="9526"/>
         </w:tabs>
         <w:ind w:right="257"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="570627126" w:edGrp="everyone"/>
-[...6 lines deleted...]
-      <w:r>
+      <w:permStart w:id="850342889" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>L’Impresa e la Cooperativa sociale/Consorzio convengono di attribuire a</w:t>
+      </w:r>
+      <w:r w:rsidR="005D689E" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lla</w:t>
+      </w:r>
+      <w:r w:rsidR="00160937" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00160937" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con disabilità</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/i </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9693F" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>da assumere</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9693F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>il livello</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>inquadramento</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00226B27">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00226B27">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>del   CCNL</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">,   </w:t>
+      <w:r w:rsidR="00E04030">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C011EC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">con    corresponsione    di    </w:t>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidR="00306EF4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00281D60" w:rsidRPr="00895324">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una retribuzione annua lorda </w:t>
+      </w:r>
+      <w:r w:rsidR="00596634" w:rsidRPr="00895324">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(RAL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00596634" w:rsidRPr="00186F7B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00281D60" w:rsidRPr="00186F7B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>una retribuzione mensile</w:t>
-      </w:r>
+        <w:t xml:space="preserve">di euro </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3A85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009A3A85">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00C011EC" w:rsidRPr="00426657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00426657" w:rsidRPr="00426657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C011EC" w:rsidRPr="00186F7B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  di   Euro</w:t>
-[...96 lines deleted...]
-        <w:t xml:space="preserve">e con il seguente orario di lavoro </w:t>
+        <w:t xml:space="preserve"> con il seguente orario di lavoro </w:t>
       </w:r>
       <w:r w:rsidR="002D6C97" w:rsidRPr="00186F7B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186F7B">
+      <w:r w:rsidR="00E04030" w:rsidRPr="00186F7B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_.</w:t>
       </w:r>
       <w:r w:rsidR="004D1DF6" w:rsidRPr="00186F7B">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="004D1DF6">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB43401" w14:textId="77777777" w:rsidR="004B3DCA" w:rsidRPr="004B3DCA" w:rsidRDefault="004B3DCA" w:rsidP="004B3DCA">
-[...226 lines deleted...]
-    <w:permEnd w:id="570627126"/>
     <w:p w14:paraId="640836E7" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2F3860" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:permEnd w:id="850342889"/>
+    <w:p w14:paraId="2A2F3860" w14:textId="03812C2E" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="547"/>
         </w:tabs>
         <w:ind w:right="311"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Cooperativa sociale/Consorzio si impegna ad inserire la persona disabile affidandole mansioni compatibili con il suo stato di salute, secondo quanto previsto dal “Progetto individuale di inserimento lavorativo” definito in accordo con l’Ufficio per il Collocamento </w:t>
-[...6 lines deleted...]
-        <w:t>mirato.</w:t>
+        <w:t>La Cooperativa sociale/Consorzio si impegna ad inserire la</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D61">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3D61">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con disabilità</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affidandole mansioni compatibili con il </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>suo</w:t>
+      </w:r>
+      <w:r w:rsidR="00795222" w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/loro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C70D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di salute, secondo quanto previsto dal “Progetto individuale di inserimento lavorativo” definito in accordo con l’Ufficio per il Collocamento mirato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64901473" w14:textId="77777777" w:rsidR="00D21536" w:rsidRPr="00D21536" w:rsidRDefault="00D21536" w:rsidP="00D21536">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F40F394" w14:textId="08253553" w:rsidR="00D21536" w:rsidRPr="0028788D" w:rsidRDefault="00D21536" w:rsidP="00D21536">
+    <w:p w14:paraId="4F40F394" w14:textId="0CC3135F" w:rsidR="00D21536" w:rsidRPr="0028788D" w:rsidRDefault="00D21536" w:rsidP="00D21536">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="547"/>
         </w:tabs>
         <w:ind w:right="311"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028788D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>La/le persona/e con disabilità inserite nell’ambito della presente convenzione saranno computate a copertura della quota d’obbligo dell’azienda committente e non della cooperativa sociale, ai sensi dell’art 3 della Convenzione Quadro</w:t>
+        <w:t>La/le persona/e con disabilità inserite nell’ambito della presente convenzione saranno computate a copertura della quota d’obbligo dell’azienda committente e non della cooperativa sociale, ai sensi dell’art</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83150">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028788D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83150">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028788D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>della Convenzione Quadro</w:t>
       </w:r>
       <w:r w:rsidR="002640F7" w:rsidRPr="0028788D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7767CF7E" w14:textId="77777777" w:rsidR="00D21536" w:rsidRDefault="00D21536" w:rsidP="00D21536">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="547"/>
         </w:tabs>
         <w:ind w:left="546" w:right="311" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70928966" w14:textId="7D61AADD" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="3"/>
         <w:rPr>
@@ -4808,51 +4696,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77CDA8F3" w14:textId="77777777" w:rsidR="00166E60" w:rsidRDefault="00166E60">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="90"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40ADF5AE" w14:textId="4B3CD53F" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="90"/>
       </w:pPr>
       <w:r>
         <w:t>Articolo 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB6F624" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="420DAC6D" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="420DAC6D" w14:textId="791C53B7" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
           <w:tab w:val="left" w:pos="4298"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>La Cooperativa sociale/Consorzio nomina come referente del percorso di inserimento lavorativo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4865,338 +4753,544 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>il/la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sig./ra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="731869145" w:edGrp="everyone"/>
+      <w:permStart w:id="1091065212" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:permEnd w:id="731869145"/>
-[...4 lines deleted...]
-        <w:t>in qualità di tutor del disabile/i</w:t>
+      <w:permEnd w:id="1091065212"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in qualità di tutor de</w:t>
+      </w:r>
+      <w:r w:rsidR="00883E5B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lla/e </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00883E5B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con disabilità</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>inserito/i</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="219CBA6D" w14:textId="733F5D8F" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+        <w:t>inserit</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5C7F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5C7F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A89F7F" w14:textId="5A24B0B8" w:rsidR="00B40273" w:rsidRPr="007A3C55" w:rsidRDefault="00E04030" w:rsidP="000E10A1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
-        <w:spacing w:before="230"/>
+        <w:spacing w:before="7"/>
         <w:ind w:right="313"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="00BC7228">
+          <w:rFonts w:ascii="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Cooperativa sociale/Consorzio </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5C7F" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>è tenuta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nel caso di risoluzione del </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7228" w:rsidRPr="007A3C55">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>rapporto di</w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:p w14:paraId="14A89F7F" w14:textId="6AA8E1E4" w:rsidR="00B40273" w:rsidRDefault="00B40273">
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lavoro con la/le persona/e </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0CD9" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con disabilità</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inserit</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0CD9" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e a fronte della presente convenzione, </w:t>
+      </w:r>
+      <w:r w:rsidR="005427F0" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a comunicar</w:t>
+      </w:r>
+      <w:r w:rsidR="0083244F" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e entro 5 giorni la cessazione</w:t>
+      </w:r>
+      <w:r w:rsidR="005427F0" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>all’Ufficio per il Collocamento mirato</w:t>
+      </w:r>
+      <w:r w:rsidR="00747F91" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005427F0" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e a collaborare </w:t>
+      </w:r>
+      <w:r w:rsidR="00680AAC" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con lo stesso Ufficio </w:t>
+      </w:r>
+      <w:r w:rsidR="002D17AE" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>la sostituzione</w:t>
+      </w:r>
+      <w:r w:rsidR="001A35D7" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, di norma, entro 45 giorni come previsto dall'art. 7 della Convenzione Quadro,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5C7F" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5C7F" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>persona</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5C7F" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con disabilità</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con altr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C98" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a/e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in possesso dei prescritti requisiti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEEE4BB" w14:textId="77777777" w:rsidR="00BC7228" w:rsidRDefault="00BC7228">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BEEE4BB" w14:textId="77777777" w:rsidR="00BC7228" w:rsidRDefault="00BC7228">
+    <w:p w14:paraId="23FB91F2" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+      <w:pPr>
+        <w:pStyle w:val="Titolo1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Articolo 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051ABD58" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="7"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDE96EF" w14:textId="4794701E" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="6DDE96EF" w14:textId="3C8F27DB" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="685" w:right="311" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00D2416A">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:t>La Cooperativa sociale/Consorzio si impegna a dare comunicazione</w:t>
       </w:r>
       <w:r w:rsidR="00215D6B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00215D6B" w:rsidRPr="005075C4">
+      <w:r w:rsidR="00680AAC" w:rsidRPr="007A3C55">
+        <w:t xml:space="preserve">con periodicità </w:t>
+      </w:r>
+      <w:r w:rsidR="00215D6B" w:rsidRPr="007A3C55">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>di norma</w:t>
       </w:r>
-      <w:r w:rsidR="00215D6B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> semestrale </w:t>
+      <w:r w:rsidRPr="00680AAC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semestrale</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0086D">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BC7228">
         <w:t>all’Ufficio per</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> il Collocamento mirato sull’andamento del percorso di inserimento lavorativo della persona disabile con particolare riferimento alle effettive possibilità di stabilizzazione del posto di lavoro, mediante l’assunzione da parte dell’impresa committente o della cooperativa sociale</w:t>
+        <w:t xml:space="preserve"> il Collocamento mirato del percorso di inserimento lavorativo della</w:t>
+      </w:r>
+      <w:r w:rsidR="00603A03">
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00603A03">
+        <w:t>/e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9">
+        <w:t>con disabilità</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> con particolare riferimento alle effettive possibilità di stabilizzazione del posto di lavoro, mediante l’assunzione da parte dell’impresa committente o della cooperativa sociale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>stessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5130FC" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38D0E53A" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="1"/>
       </w:pPr>
       <w:r>
         <w:t>Articolo 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F6A5F5" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51497135" w14:textId="39FF3B57" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="51497135" w14:textId="0D7F45F1" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:ind w:right="314"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Cooperativa sociale/Consorzio informa il lavoratore sui rischi per la sicurezza e la salute connessi all'attività produttiva svolta e ne cura la formazione nell'uso delle attrezzature necessarie allo svolgimento dell'attività lavorativa, in conformità alle disposizioni del D.Lgs. 81/2008 come coordinato con il </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C4060A" w:rsidRPr="005075C4">
+        <w:t>La Cooperativa sociale/Consorzio informa il</w:t>
+      </w:r>
+      <w:r w:rsidR="00814260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lavoratore</w:t>
+      </w:r>
+      <w:r w:rsidR="00814260">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/trice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sui rischi per la sicurezza e la salute connessi all'attività produttiva svolta e ne cura la formazione nell'uso delle attrezzature necessarie allo svolgimento dell'attività lavorativa, in conformità alle disposizioni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680AAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del D.Lgs. 81/2008 come coordinato con il </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4060A" w:rsidRPr="00680AAC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>D.Lgs</w:t>
       </w:r>
-      <w:r w:rsidRPr="005075C4">
-[...12 lines deleted...]
-    <w:p w14:paraId="381A7420" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+      <w:r w:rsidRPr="00680AAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. 106/2009</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e con i successivi ulteriori decreti integrativi e correttivi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381A7420" w14:textId="61D06BB1" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:spacing w:before="76"/>
         <w:ind w:right="312"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>La Cooperativa sociale/Consorzio garantisce nei confronti della persona disabile l’osservanza di tutti gli obblighi di sicurezza e prevenzione dei rischi previsti nei confronti degli altri dipendenti ed è responsabile per la violazione degli stessi obblighi così come individuati dalla legge e dai contratti</w:t>
+        <w:t xml:space="preserve">La Cooperativa sociale/Consorzio garantisce nei confronti della persona </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con disabilità</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’osservanza di tutti gli obblighi di sicurezza e prevenzione dei rischi previsti nei confronti degli altri dipendenti ed è responsabile per la violazione degli stessi obblighi così come individuati dalla legge e dai contratti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>collettivi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E5C4BE" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EB9940D" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
@@ -5289,105 +5383,104 @@
       <w:r w:rsidR="00E04030" w:rsidRPr="009961CF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>comporta pertanto la decadenza di diritto della presente Convenzione, con conseguente ripristino degli obblighi occupazionali ex art. 3 L.68/1999 a carico dell’Azienda</w:t>
       </w:r>
       <w:r w:rsidR="002829D7" w:rsidRPr="009961CF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> committente</w:t>
       </w:r>
       <w:r w:rsidR="00E04030" w:rsidRPr="009961CF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAC1B35" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449CBEF5" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="449CBEF5" w14:textId="2C802FDF" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:ind w:right="314"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Parti sono tenute a comunicare </w:t>
       </w:r>
       <w:r w:rsidRPr="00172AC2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>immediatamente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> all’Ufficio per il Collocamento mirato il verificarsi di cause e/o eventi che dovessero determinare la cessazione della commessa. In </w:t>
-[...6 lines deleted...]
-        <w:t>tal caso l’Ufficio attiverà le iniziative più opportune per favorire la possibile ricollocazione del lavoratore</w:t>
+        <w:t xml:space="preserve"> all’Ufficio per il Collocamento mirato il verificarsi di cause e/o eventi che dovessero determinare la cessazione della commessa. In tal caso l’Ufficio attiverà le iniziative più opportune per favorire la possibile ricollocazione del lavoratore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>disabile.</w:t>
+      <w:r w:rsidR="000E2EA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>persona con disabilità</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C569CD6" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31CBA3CC" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:t>Articolo 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C578BB8" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7597FE0A" w14:textId="03C6F173" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
@@ -5416,150 +5509,156 @@
     </w:p>
     <w:p w14:paraId="62F9AA8F" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F112391" w14:textId="77777777" w:rsidR="00B40273" w:rsidRPr="00080580" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00080580">
         <w:t>Articolo 10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8E2F90" w14:textId="77777777" w:rsidR="00B40273" w:rsidRPr="00080580" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC3A8DD" w14:textId="2CF73C43" w:rsidR="00B40273" w:rsidRPr="00080580" w:rsidRDefault="00E04030" w:rsidP="00215D6B">
+    <w:p w14:paraId="3CC3A8DD" w14:textId="6A5FC3E1" w:rsidR="00B40273" w:rsidRPr="00680AAC" w:rsidRDefault="00E04030" w:rsidP="00680AAC">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:right="309"/>
+        <w:ind w:left="709" w:right="309" w:hanging="591"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00080580" w:rsidRPr="00080580">
+      </w:pPr>
+      <w:r w:rsidRPr="00680AAC">
+        <w:t xml:space="preserve">L’Agenzia Regionale per il Lavoro, l’Impresa e la Cooperativa sociale/Consorzio si impegnano ad utilizzare i dati personali, anche sensibili, relativi alla persona </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2EA9" w:rsidRPr="00680AAC">
+        <w:t>con disabilità</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680AAC">
+        <w:t>, esclusivamente per le finalità connesse con l’attuazione della presente convenzione nonché nel rispetto e nei limiti consentiti dal D.lgs. 196/03</w:t>
+      </w:r>
+      <w:r w:rsidR="00080580" w:rsidRPr="00680AAC">
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00080580">
-[...5 lines deleted...]
-      <w:r w:rsidR="00FF3478" w:rsidRPr="00080580">
+      <w:r w:rsidRPr="00680AAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0003326F" w:rsidRPr="00680AAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3478" w:rsidRPr="00680AAC">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="002871FE" w:rsidRPr="00080580">
+      <w:r w:rsidR="002871FE" w:rsidRPr="00680AAC">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00FF3478" w:rsidRPr="00080580">
+      <w:r w:rsidR="00FF3478" w:rsidRPr="00680AAC">
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidR="0003326F" w:rsidRPr="00080580">
+      <w:r w:rsidR="0003326F" w:rsidRPr="00680AAC">
         <w:t>GDPR 679/16 – “Regolamento europeo sulla protezione dei dati personali</w:t>
       </w:r>
-      <w:r w:rsidR="003E7DA0" w:rsidRPr="00080580">
+      <w:r w:rsidR="003E7DA0" w:rsidRPr="00680AAC">
         <w:t>”.</w:t>
       </w:r>
-      <w:r w:rsidR="00260A1B" w:rsidRPr="00080580">
+      <w:r w:rsidR="00260A1B" w:rsidRPr="00680AAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37363185" w14:textId="4CE9A9E3" w:rsidR="00215D6B" w:rsidRPr="00215D6B" w:rsidRDefault="00215D6B" w:rsidP="00215D6B">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="793" w:right="309"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3932025F" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E91D96B" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:t>Articolo 11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4EAEB8" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0191A250" w14:textId="401C1C44" w:rsidR="00B40273" w:rsidRDefault="00E04030">
+    <w:p w14:paraId="0191A250" w14:textId="20993174" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8380"/>
         </w:tabs>
         <w:ind w:left="685" w:right="316" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.      La presente </w:t>
       </w:r>
       <w:r w:rsidRPr="00876072">
         <w:t xml:space="preserve">convenzione è valida </w:t>
       </w:r>
       <w:r w:rsidR="00215D6B" w:rsidRPr="00876072">
         <w:t>per</w:t>
       </w:r>
-      <w:permStart w:id="747649915" w:edGrp="everyone"/>
+      <w:r w:rsidR="00216F8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:permStart w:id="1495865260" w:edGrp="everyone"/>
+      <w:r w:rsidR="00216F8B">
+        <w:t>_____</w:t>
+      </w:r>
+      <w:permEnd w:id="1495865260"/>
       <w:r w:rsidR="00215D6B" w:rsidRPr="00876072">
-        <w:t xml:space="preserve"> ….. </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">mesi decorrenti dalla data della stipula </w:t>
+        <w:t xml:space="preserve"> mesi decorrenti dalla data della stipula </w:t>
       </w:r>
       <w:r w:rsidRPr="00876072">
         <w:t>ed è utile a tutti gli effetti a rideterminare le modalità di adempimento della quota</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> d’obbligo precedentemente utilizzata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dall’Impresa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0C85E4" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A7969D3" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
@@ -5681,588 +5780,584 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F2EB2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>commessa</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496E9D58" w14:textId="2F5BA706" w:rsidR="00B40273" w:rsidRPr="00AB5D81" w:rsidRDefault="00E04030" w:rsidP="00C208F8">
+    <w:p w14:paraId="496E9D58" w14:textId="0E188007" w:rsidR="00B40273" w:rsidRPr="00AB5D81" w:rsidRDefault="00680AAC" w:rsidP="00C208F8">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1112"/>
           <w:tab w:val="left" w:pos="1113"/>
         </w:tabs>
         <w:ind w:left="1134" w:right="314" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5D81">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">convenzione, </w:t>
+      <w:r w:rsidRPr="00216F8B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proroga della </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030" w:rsidRPr="00216F8B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>convenzione</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04030" w:rsidRPr="007F2EB2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00135365" w:rsidRPr="007F2EB2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(da richiedere prima della scadenza)</w:t>
       </w:r>
       <w:r w:rsidR="00135365" w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5D81">
+      <w:r w:rsidR="00E04030" w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>alle medesime</w:t>
       </w:r>
       <w:r w:rsidR="008844F4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5D81">
+      <w:r w:rsidR="00E04030" w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">condizioni definite precedentemente, per un periodo non inferiore a </w:t>
       </w:r>
       <w:r w:rsidR="00215D6B" w:rsidRPr="007F2EB2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00215D6B" w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5D81">
+      <w:r w:rsidR="00E04030" w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mesi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33970FF6" w14:textId="77777777" w:rsidR="00B40273" w:rsidRPr="00AB5D81" w:rsidRDefault="00E04030" w:rsidP="00C208F8">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1112"/>
           <w:tab w:val="left" w:pos="1113"/>
         </w:tabs>
         <w:ind w:hanging="695"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>stipula di una nuova</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>convenzione;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15526C8F" w14:textId="77777777" w:rsidR="00B40273" w:rsidRPr="00AB5D81" w:rsidRDefault="00E04030" w:rsidP="00C208F8">
+    <w:p w14:paraId="15526C8F" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00C208F8">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1112"/>
           <w:tab w:val="left" w:pos="1113"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:hanging="695"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ricorso agli altri istituti e strumenti previsti dalla</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5D81">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>L.68/99.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="090F03E0" w14:textId="77777777" w:rsidR="00AD24AA" w:rsidRPr="00AB5D81" w:rsidRDefault="00AD24AA" w:rsidP="00AD24AA">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1112"/>
+          <w:tab w:val="left" w:pos="1113"/>
+        </w:tabs>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="1404" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="161B69F1" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34BBFAAC" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
       </w:pPr>
       <w:r>
         <w:t>Articolo 13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C7433" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69528897" w14:textId="166DCFD4" w:rsidR="00B40273" w:rsidRPr="005A0D44" w:rsidRDefault="00E04030" w:rsidP="00146899">
+    <w:p w14:paraId="69528897" w14:textId="373B0FE7" w:rsidR="00B40273" w:rsidRPr="00FB2DCA" w:rsidRDefault="00E04030" w:rsidP="009437ED">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:ind w:right="103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per ogni aspetto non esplicitamente contemplato nella presente convenzione </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">si </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>rimanda ai contenuti della Convenzione Quadro</w:t>
       </w:r>
-      <w:r w:rsidR="00A064B5" w:rsidRPr="005A0D44">
+      <w:r w:rsidR="00A064B5" w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0D44">
-[...5 lines deleted...]
-      <w:r w:rsidR="0010184B" w:rsidRPr="005A0D44">
+      <w:r w:rsidRPr="00FB2DCA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010184B" w:rsidRPr="00FB2DCA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">repertorio </w:t>
       </w:r>
-      <w:r w:rsidR="009F7A4A" w:rsidRPr="005A0D44">
-[...29 lines deleted...]
-        <w:t>ed alle vigenti disposizioni di legge.</w:t>
+      <w:r w:rsidR="0010184B" w:rsidRPr="009437ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00722956" w:rsidRPr="009437ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00646257" w:rsidRPr="009437ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009437ED" w:rsidRPr="009437ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00722956" w:rsidRPr="009437ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010184B" w:rsidRPr="009437ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidR="009437ED" w:rsidRPr="009437ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>13/01/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6746" w:rsidRPr="003D0248">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0248">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2DCA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alle vigenti disposizioni di legge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4EEE50" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5519244A" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="686"/>
         </w:tabs>
         <w:ind w:right="103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ogni eventuale variazione alla presente convenzione che intervenga successivamente alla stipula ed in corso di validità della stessa, deve essere concordata tra le parti e appositamente formalizzata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409211AF" w14:textId="4DF45746" w:rsidR="00B40273" w:rsidRDefault="00B40273">
+    <w:p w14:paraId="016BB48A" w14:textId="77777777" w:rsidR="001E6BE7" w:rsidRDefault="001E6BE7">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="200BDD6D" w14:textId="220B8EC1" w:rsidR="00FB2DCA" w:rsidRDefault="001E6BE7">
+      <w:permStart w:id="1343302270" w:edGrp="everyone"/>
+      <w:permEnd w:id="1343302270"/>
+    </w:p>
+    <w:p w14:paraId="58770295" w14:textId="77777777" w:rsidR="00562326" w:rsidRPr="001E6BE7" w:rsidRDefault="00562326">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
       </w:pPr>
-      <w:r w:rsidRPr="009961CF">
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3EBD4882" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00E04030" w:rsidP="00FB2DCA">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Letto, approvato e sottoscritto in </w:t>
       </w:r>
       <w:r w:rsidRPr="0032285C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>forma digitale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E936635" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77C50E4A" w14:textId="77777777" w:rsidR="00B40273" w:rsidRDefault="00B40273">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ADEAE4B" w14:textId="1FF92867" w:rsidR="00031912" w:rsidRDefault="00E04030" w:rsidP="00031912">
+    <w:p w14:paraId="7ADEAE4B" w14:textId="2B475630" w:rsidR="00031912" w:rsidRDefault="00E04030" w:rsidP="00031912">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8758"/>
         </w:tabs>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Per l’AGENZIA REGIONALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>LAVORO</w:t>
       </w:r>
       <w:r w:rsidR="00031912">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00031912">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00206CC9">
+      <w:r w:rsidR="00B73B05">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A0D44">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="0009299F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Giuseppa Presti </w:t>
+        <w:t>iuseppa Presti</w:t>
+      </w:r>
+      <w:r w:rsidR="00207393">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAE7B74" w14:textId="77777777" w:rsidR="00031912" w:rsidRDefault="00031912" w:rsidP="00031912">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8758"/>
         </w:tabs>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27484F30" w14:textId="0D7633A2" w:rsidR="00031912" w:rsidRDefault="00E04030" w:rsidP="00031912">
+    <w:p w14:paraId="27484F30" w14:textId="293A4AB1" w:rsidR="00031912" w:rsidRDefault="00E04030" w:rsidP="00031912">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8758"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Per</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>l’Impresa</w:t>
       </w:r>
       <w:r w:rsidR="00031912">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00206CC9">
-[...1 lines deleted...]
-      </w:r>
+      <w:permStart w:id="1543782986" w:edGrp="everyone"/>
       <w:r w:rsidR="00031912">
-        <w:t xml:space="preserve"> _</w:t>
-[...8 lines deleted...]
-      <w:permEnd w:id="625029697"/>
+        <w:t xml:space="preserve"> _________________________</w:t>
+      </w:r>
+      <w:permEnd w:id="1543782986"/>
     </w:p>
     <w:p w14:paraId="13969870" w14:textId="77777777" w:rsidR="00031912" w:rsidRDefault="00031912" w:rsidP="00031912">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8758"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49E1475E" w14:textId="051B6692" w:rsidR="00B40273" w:rsidRDefault="00031912" w:rsidP="00031912">
+    <w:p w14:paraId="49E1475E" w14:textId="751CBA33" w:rsidR="00B40273" w:rsidRDefault="00031912" w:rsidP="00031912">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8758"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Per l</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:t>a Cooperativa</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:t>sociale/Consorzio</w:t>
       </w:r>
       <w:r w:rsidR="00E04030">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00206CC9">
-[...24 lines deleted...]
-      <w:permEnd w:id="920346538"/>
+      <w:r w:rsidRPr="000244BA">
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:permStart w:id="1494580851" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="000244BA">
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:permEnd w:id="1494580851"/>
     </w:p>
     <w:p w14:paraId="7B174686" w14:textId="2BD78C63" w:rsidR="009F4515" w:rsidRDefault="009F4515" w:rsidP="00FB2DCA">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9200"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="073171A8" w14:textId="0EE1FCA5" w:rsidR="00FB2DCA" w:rsidRDefault="00FB2DCA" w:rsidP="00FB2DCA">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9200"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6331,77 +6426,78 @@
       <w:r w:rsidRPr="0032285C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>prodotto e conservato in originale informatico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FB2DCA">
+    <w:sectPr w:rsidR="00FB2DCA" w:rsidSect="007829D8">
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="640" w:right="820" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1276" w:right="1077" w:bottom="1134" w:left="1077" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BCBC2EC" w14:textId="77777777" w:rsidR="00320DF2" w:rsidRDefault="00320DF2" w:rsidP="00975A28">
+    <w:p w14:paraId="1CE39ED6" w14:textId="77777777" w:rsidR="0008590E" w:rsidRDefault="0008590E" w:rsidP="00975A28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="513FFA82" w14:textId="77777777" w:rsidR="00320DF2" w:rsidRDefault="00320DF2" w:rsidP="00975A28">
+    <w:p w14:paraId="3F692D2F" w14:textId="77777777" w:rsidR="0008590E" w:rsidRDefault="0008590E" w:rsidP="00975A28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F000B6F" w14:textId="77777777" w:rsidR="00320DF2" w:rsidRDefault="00320DF2"/>
+    <w:p w14:paraId="677F5225" w14:textId="77777777" w:rsidR="0008590E" w:rsidRDefault="0008590E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -6432,68 +6528,68 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B0AEBE4" w14:textId="77777777" w:rsidR="00320DF2" w:rsidRDefault="00320DF2" w:rsidP="00975A28">
+    <w:p w14:paraId="387713C6" w14:textId="77777777" w:rsidR="0008590E" w:rsidRDefault="0008590E" w:rsidP="00975A28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24DBF4B1" w14:textId="77777777" w:rsidR="00320DF2" w:rsidRDefault="00320DF2" w:rsidP="00975A28">
+    <w:p w14:paraId="35A8CA30" w14:textId="77777777" w:rsidR="0008590E" w:rsidRDefault="0008590E" w:rsidP="00975A28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2FB8F349" w14:textId="77777777" w:rsidR="00320DF2" w:rsidRDefault="00320DF2"/>
+    <w:p w14:paraId="5C9C31A4" w14:textId="77777777" w:rsidR="0008590E" w:rsidRDefault="0008590E"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="182A37F8" w14:textId="6950D3A0" w:rsidR="00590662" w:rsidRPr="00E05EB0" w:rsidRDefault="004D77B5" w:rsidP="00E05EB0">
+    <w:p w14:paraId="182A37F8" w14:textId="016EC438" w:rsidR="00590662" w:rsidRPr="00E05EB0" w:rsidRDefault="004D77B5" w:rsidP="00923C55">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -6514,87 +6610,96 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">onvenzione </w:t>
       </w:r>
       <w:r w:rsidR="00A50A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">uadro </w:t>
       </w:r>
-      <w:r w:rsidR="00676658" w:rsidRPr="005A0D44">
+      <w:r w:rsidR="00676658" w:rsidRPr="00923C55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rep </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F7A4A" w:rsidRPr="005A0D44">
+        <w:t xml:space="preserve">Rep n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00923C55" w:rsidRPr="00923C55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Giunta Regionale </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00676658" w:rsidRPr="005A0D44">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000244BA" w:rsidRPr="00923C55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>n.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008319F3" w:rsidRPr="005A0D44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B75EB" w:rsidRPr="00923C55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 958 del 22/12/2021</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008319F3">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="00923C55" w:rsidRPr="00923C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13/01/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0248">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00574DED" w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Costituzione antecedente di almeno un anno alla stipula della convenzione trilaterale. </w:t>
@@ -6919,51 +7024,51 @@
         <w:t>li affida a propria</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>consorziata.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732114CC" w14:textId="4D982AE1" w:rsidR="003D7B12" w:rsidRDefault="003D7B12">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="636E4DFD" w14:textId="6691F4B8" w:rsidR="00DA6F5C" w:rsidRPr="00BC4086" w:rsidRDefault="004D1DF6" w:rsidP="004D1DF6">
+    <w:p w14:paraId="636E4DFD" w14:textId="562D5833" w:rsidR="00DA6F5C" w:rsidRPr="00BC4086" w:rsidRDefault="004D1DF6" w:rsidP="004D1DF6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Compilare un punto per ogni lavoratore</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
@@ -6972,176 +7077,111 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>disabile</w:t>
       </w:r>
       <w:r w:rsidR="00DA6F5C" w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BC4086" w:rsidRPr="00E05EB0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA6F5C" w:rsidRPr="00235748">
+      <w:r w:rsidR="00DA6F5C" w:rsidRPr="00116960">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Rif. Art. 9 Convenzione Quadro </w:t>
       </w:r>
-      <w:r w:rsidR="00E33723">
+      <w:r w:rsidR="009A3A85" w:rsidRPr="00116960">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">DGR </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E33723" w:rsidRPr="00E33723">
+        <w:t xml:space="preserve">Delibera </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6F5C" w:rsidRPr="00116960">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>n. 2022 del 29/11/2021</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E33723" w:rsidRPr="005A0D44">
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00332EB9" w:rsidRPr="00116960">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, Rep Giunta Regionale n. 958 del 22/12/2021</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00235748" w:rsidRPr="005A0D44">
+        <w:t>2125 del 15/12/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00235748" w:rsidRPr="00116960">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00235748" w:rsidRPr="00235748">
+      <w:r w:rsidR="000F6F5D" w:rsidRPr="00116960">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6F5D" w:rsidRPr="00116960">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E05EB0">
+        <w:t>Nelle province dove è previsto il salario d'ingresso deve essere indicata la percentuale iniziale applicata.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6F5D" w:rsidRPr="000F6F5D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Compilare un punto per ogni lavoratore</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00235748" w:rsidRPr="00235748">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E05EB0">
-[...42 lines deleted...]
-    <w:p w14:paraId="1EB4E4AD" w14:textId="77777777" w:rsidR="00C756E9" w:rsidRDefault="00C756E9" w:rsidP="00C756E9">
+    </w:p>
+    <w:p w14:paraId="0585D7F7" w14:textId="162F3406" w:rsidR="004D1DF6" w:rsidRDefault="004D1DF6">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B637F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56380210"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="478" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
@@ -9162,546 +9202,619 @@
     <w:lvl w:ilvl="7" w:tplc="72F47920">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6988" w:hanging="339"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2CFC45DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7921" w:hanging="339"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1687054716">
+  <w:num w:numId="1" w16cid:durableId="887298106">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1712684919">
+  <w:num w:numId="2" w16cid:durableId="900480093">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1321539318">
+  <w:num w:numId="3" w16cid:durableId="1830054750">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1844322472">
+  <w:num w:numId="4" w16cid:durableId="403456101">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="578103560">
+  <w:num w:numId="5" w16cid:durableId="1021395063">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="222914558">
+  <w:num w:numId="6" w16cid:durableId="1206603915">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="190727415">
+  <w:num w:numId="7" w16cid:durableId="429132507">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1521821821">
+  <w:num w:numId="8" w16cid:durableId="1352876323">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="225724783">
+  <w:num w:numId="9" w16cid:durableId="917328303">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="810750096">
+  <w:num w:numId="10" w16cid:durableId="378551383">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="141582003">
+  <w:num w:numId="11" w16cid:durableId="1405562311">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="997541506">
+  <w:num w:numId="12" w16cid:durableId="572004722">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1828596628">
+  <w:num w:numId="13" w16cid:durableId="775372569">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2129347253">
+  <w:num w:numId="14" w16cid:durableId="77599205">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1599019015">
+  <w:num w:numId="15" w16cid:durableId="1728645388">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1902642175">
+  <w:num w:numId="16" w16cid:durableId="487399482">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="733626972">
+  <w:num w:numId="17" w16cid:durableId="2087218599">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1805543077">
+  <w:num w:numId="18" w16cid:durableId="1894654742">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="914314727">
+  <w:num w:numId="19" w16cid:durableId="1361591013">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="545601379">
+  <w:num w:numId="20" w16cid:durableId="1755782833">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="873538953">
+  <w:num w:numId="21" w16cid:durableId="2046052699">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TwlZJcI313rsuikzx+jml/VD+BqCz9ZfJxMDIfmrN4yYIv6jh32w4tWSFz7BvZBOxeQTCtan16ne2Rzfd1KafQ==" w:salt="aZU8KYeFkIWtPxG9bQjjMQ=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nke9Ls/lIjiZuI4rrYTHkp0hQrjFg0bmiAe/Bl6JH3xllgKLpZuhMtpxVhNxvwPsXDgkTGF4MxahCog/hmliyQ==" w:salt="mpYkfnBi/YIWVQ39uwfDAQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B40273"/>
+    <w:rsid w:val="00004EF3"/>
+    <w:rsid w:val="0001684A"/>
+    <w:rsid w:val="000244BA"/>
     <w:rsid w:val="00031912"/>
     <w:rsid w:val="0003326F"/>
     <w:rsid w:val="000456ED"/>
     <w:rsid w:val="00052AEB"/>
-    <w:rsid w:val="0007070F"/>
-    <w:rsid w:val="00077AB6"/>
     <w:rsid w:val="00080580"/>
+    <w:rsid w:val="0008590E"/>
+    <w:rsid w:val="0009299F"/>
+    <w:rsid w:val="000A3D56"/>
+    <w:rsid w:val="000B4FE8"/>
     <w:rsid w:val="000B75EB"/>
+    <w:rsid w:val="000C5787"/>
+    <w:rsid w:val="000C70D7"/>
     <w:rsid w:val="000E0AC8"/>
+    <w:rsid w:val="000E2EA9"/>
+    <w:rsid w:val="000F4A6A"/>
     <w:rsid w:val="000F5441"/>
+    <w:rsid w:val="000F6CE2"/>
+    <w:rsid w:val="000F6F5D"/>
     <w:rsid w:val="00100091"/>
     <w:rsid w:val="0010184B"/>
     <w:rsid w:val="00107B08"/>
     <w:rsid w:val="00114DBB"/>
-    <w:rsid w:val="0012466B"/>
-    <w:rsid w:val="0012530B"/>
+    <w:rsid w:val="00116960"/>
+    <w:rsid w:val="0012114E"/>
     <w:rsid w:val="001302C9"/>
+    <w:rsid w:val="001307F5"/>
     <w:rsid w:val="00135365"/>
     <w:rsid w:val="00146899"/>
     <w:rsid w:val="00150903"/>
     <w:rsid w:val="001605FE"/>
-    <w:rsid w:val="00166952"/>
+    <w:rsid w:val="00160937"/>
+    <w:rsid w:val="00161183"/>
     <w:rsid w:val="00166E60"/>
     <w:rsid w:val="00172AC2"/>
     <w:rsid w:val="00183BD7"/>
-    <w:rsid w:val="001868D2"/>
     <w:rsid w:val="00186F7B"/>
     <w:rsid w:val="00190653"/>
+    <w:rsid w:val="0019493C"/>
     <w:rsid w:val="001A1227"/>
+    <w:rsid w:val="001A35D7"/>
+    <w:rsid w:val="001A6E9A"/>
     <w:rsid w:val="001B31FB"/>
     <w:rsid w:val="001C3A4E"/>
     <w:rsid w:val="001C69C3"/>
     <w:rsid w:val="001C77EA"/>
-    <w:rsid w:val="001D1366"/>
-    <w:rsid w:val="001E594E"/>
     <w:rsid w:val="001E6BE7"/>
     <w:rsid w:val="001E7613"/>
     <w:rsid w:val="00200541"/>
-    <w:rsid w:val="00201629"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00206CC9"/>
+    <w:rsid w:val="00207393"/>
+    <w:rsid w:val="0021437D"/>
     <w:rsid w:val="00215D6B"/>
+    <w:rsid w:val="00216F8B"/>
+    <w:rsid w:val="00226B27"/>
     <w:rsid w:val="00230508"/>
-    <w:rsid w:val="00231803"/>
+    <w:rsid w:val="002339C0"/>
+    <w:rsid w:val="00234E4C"/>
     <w:rsid w:val="00235748"/>
-    <w:rsid w:val="002420D3"/>
+    <w:rsid w:val="002375A7"/>
     <w:rsid w:val="00245956"/>
     <w:rsid w:val="00260A1B"/>
-    <w:rsid w:val="002616E9"/>
     <w:rsid w:val="002640F7"/>
-    <w:rsid w:val="0026492F"/>
+    <w:rsid w:val="00264D22"/>
+    <w:rsid w:val="002770A8"/>
     <w:rsid w:val="00281067"/>
     <w:rsid w:val="00281D60"/>
-    <w:rsid w:val="00281EED"/>
     <w:rsid w:val="002829D7"/>
     <w:rsid w:val="002871FE"/>
     <w:rsid w:val="0028788D"/>
-    <w:rsid w:val="002B4BBA"/>
+    <w:rsid w:val="00290B84"/>
+    <w:rsid w:val="002A5C7F"/>
+    <w:rsid w:val="002B572E"/>
+    <w:rsid w:val="002B679A"/>
     <w:rsid w:val="002B6831"/>
     <w:rsid w:val="002C2572"/>
-    <w:rsid w:val="002C405A"/>
-    <w:rsid w:val="002D5B6E"/>
+    <w:rsid w:val="002C5C90"/>
+    <w:rsid w:val="002D17AE"/>
+    <w:rsid w:val="002D3C96"/>
     <w:rsid w:val="002D6C97"/>
     <w:rsid w:val="00300DCF"/>
-    <w:rsid w:val="00320DF2"/>
+    <w:rsid w:val="00306EF4"/>
+    <w:rsid w:val="003112E4"/>
+    <w:rsid w:val="00313B0C"/>
     <w:rsid w:val="0032285C"/>
-    <w:rsid w:val="00323C84"/>
+    <w:rsid w:val="00330FBD"/>
     <w:rsid w:val="00331D78"/>
     <w:rsid w:val="00332486"/>
+    <w:rsid w:val="00332EB9"/>
     <w:rsid w:val="003346F2"/>
-    <w:rsid w:val="003552A7"/>
+    <w:rsid w:val="00351C12"/>
     <w:rsid w:val="0035619A"/>
     <w:rsid w:val="00356D6E"/>
-    <w:rsid w:val="00361D2D"/>
+    <w:rsid w:val="00370573"/>
+    <w:rsid w:val="00374F35"/>
     <w:rsid w:val="0038103D"/>
     <w:rsid w:val="0038124E"/>
-    <w:rsid w:val="003846C2"/>
+    <w:rsid w:val="0039368C"/>
+    <w:rsid w:val="00396031"/>
     <w:rsid w:val="003A57E4"/>
+    <w:rsid w:val="003A7ED5"/>
     <w:rsid w:val="003B37C6"/>
-    <w:rsid w:val="003C5AE9"/>
     <w:rsid w:val="003D0248"/>
-    <w:rsid w:val="003D46E2"/>
     <w:rsid w:val="003D4CCA"/>
     <w:rsid w:val="003D7B12"/>
     <w:rsid w:val="003E35F8"/>
-    <w:rsid w:val="003E66FA"/>
     <w:rsid w:val="003E7DA0"/>
-    <w:rsid w:val="00415680"/>
+    <w:rsid w:val="00426657"/>
+    <w:rsid w:val="004360E3"/>
+    <w:rsid w:val="00463FC1"/>
+    <w:rsid w:val="004665CF"/>
     <w:rsid w:val="004704A6"/>
+    <w:rsid w:val="0047325B"/>
     <w:rsid w:val="0047457A"/>
-    <w:rsid w:val="004B3DCA"/>
-    <w:rsid w:val="004B49DF"/>
     <w:rsid w:val="004C375B"/>
     <w:rsid w:val="004D1DF6"/>
     <w:rsid w:val="004D77B5"/>
-    <w:rsid w:val="004E7A33"/>
+    <w:rsid w:val="004D7890"/>
+    <w:rsid w:val="004E784F"/>
     <w:rsid w:val="00500E0A"/>
     <w:rsid w:val="005075C4"/>
+    <w:rsid w:val="005079F9"/>
     <w:rsid w:val="005106ED"/>
-    <w:rsid w:val="00515002"/>
-    <w:rsid w:val="0053561C"/>
+    <w:rsid w:val="00535D64"/>
     <w:rsid w:val="005418B6"/>
+    <w:rsid w:val="005427F0"/>
     <w:rsid w:val="00543300"/>
     <w:rsid w:val="0055737F"/>
+    <w:rsid w:val="00562326"/>
     <w:rsid w:val="00574BD5"/>
     <w:rsid w:val="00574DED"/>
-    <w:rsid w:val="00584BF5"/>
+    <w:rsid w:val="005815BF"/>
     <w:rsid w:val="00590662"/>
     <w:rsid w:val="00596634"/>
-    <w:rsid w:val="005A0D44"/>
     <w:rsid w:val="005A12DA"/>
-    <w:rsid w:val="005A35EF"/>
-    <w:rsid w:val="005B475F"/>
     <w:rsid w:val="005C5BEF"/>
     <w:rsid w:val="005C5F81"/>
     <w:rsid w:val="005C72E8"/>
+    <w:rsid w:val="005D0CD9"/>
+    <w:rsid w:val="005D689E"/>
     <w:rsid w:val="005F685E"/>
     <w:rsid w:val="005F734C"/>
     <w:rsid w:val="006003E4"/>
-    <w:rsid w:val="00606E1D"/>
+    <w:rsid w:val="00603A03"/>
     <w:rsid w:val="00611611"/>
     <w:rsid w:val="00622C0A"/>
-    <w:rsid w:val="00633033"/>
+    <w:rsid w:val="00644A31"/>
     <w:rsid w:val="00644AB4"/>
-    <w:rsid w:val="0064607C"/>
+    <w:rsid w:val="00646257"/>
+    <w:rsid w:val="006466E5"/>
+    <w:rsid w:val="006510FB"/>
     <w:rsid w:val="00655C1B"/>
     <w:rsid w:val="0065721A"/>
     <w:rsid w:val="006643F1"/>
     <w:rsid w:val="00676658"/>
+    <w:rsid w:val="006769EF"/>
     <w:rsid w:val="00680457"/>
-    <w:rsid w:val="0068684D"/>
+    <w:rsid w:val="00680AAC"/>
     <w:rsid w:val="00692B64"/>
-    <w:rsid w:val="00695041"/>
     <w:rsid w:val="00697A2B"/>
     <w:rsid w:val="006C06A3"/>
     <w:rsid w:val="006C2554"/>
     <w:rsid w:val="006C307C"/>
     <w:rsid w:val="006C346A"/>
     <w:rsid w:val="006D3297"/>
+    <w:rsid w:val="006F1418"/>
     <w:rsid w:val="006F24DC"/>
     <w:rsid w:val="006F2987"/>
     <w:rsid w:val="006F5498"/>
-    <w:rsid w:val="007065DA"/>
     <w:rsid w:val="007126F6"/>
     <w:rsid w:val="0071329E"/>
-    <w:rsid w:val="00713CAE"/>
-    <w:rsid w:val="00715FAD"/>
     <w:rsid w:val="00721363"/>
-    <w:rsid w:val="00723C90"/>
+    <w:rsid w:val="00721A76"/>
+    <w:rsid w:val="00722956"/>
+    <w:rsid w:val="007350EA"/>
     <w:rsid w:val="007379D0"/>
+    <w:rsid w:val="00747F91"/>
     <w:rsid w:val="007566C3"/>
-    <w:rsid w:val="007626B8"/>
+    <w:rsid w:val="007601E4"/>
     <w:rsid w:val="00775F44"/>
     <w:rsid w:val="0077682F"/>
-    <w:rsid w:val="00777599"/>
+    <w:rsid w:val="007829D8"/>
+    <w:rsid w:val="00786200"/>
+    <w:rsid w:val="00795222"/>
     <w:rsid w:val="00795D0E"/>
     <w:rsid w:val="007971EF"/>
-    <w:rsid w:val="007A1BBD"/>
     <w:rsid w:val="007A2901"/>
     <w:rsid w:val="007A39AA"/>
-    <w:rsid w:val="007A3B4F"/>
+    <w:rsid w:val="007A3C55"/>
     <w:rsid w:val="007B0077"/>
     <w:rsid w:val="007B331D"/>
+    <w:rsid w:val="007C104C"/>
     <w:rsid w:val="007C35DD"/>
     <w:rsid w:val="007C7F67"/>
-    <w:rsid w:val="007D24BC"/>
     <w:rsid w:val="007D3B73"/>
-    <w:rsid w:val="007E33B8"/>
-    <w:rsid w:val="007E33CE"/>
+    <w:rsid w:val="007E5D40"/>
     <w:rsid w:val="007F2EB2"/>
+    <w:rsid w:val="007F7889"/>
     <w:rsid w:val="00801D52"/>
     <w:rsid w:val="008026D0"/>
-    <w:rsid w:val="008319F3"/>
-    <w:rsid w:val="008432F3"/>
+    <w:rsid w:val="00806180"/>
+    <w:rsid w:val="00814260"/>
+    <w:rsid w:val="0082528C"/>
+    <w:rsid w:val="0083244F"/>
+    <w:rsid w:val="00843907"/>
     <w:rsid w:val="0085319D"/>
+    <w:rsid w:val="00853CBD"/>
     <w:rsid w:val="00876072"/>
+    <w:rsid w:val="008814B1"/>
+    <w:rsid w:val="00883E5B"/>
     <w:rsid w:val="008844F4"/>
-    <w:rsid w:val="0089184E"/>
+    <w:rsid w:val="008848EB"/>
+    <w:rsid w:val="008868B9"/>
+    <w:rsid w:val="00895324"/>
+    <w:rsid w:val="008A1B8C"/>
+    <w:rsid w:val="008A6866"/>
+    <w:rsid w:val="008B5DBA"/>
+    <w:rsid w:val="008B647B"/>
+    <w:rsid w:val="008C4432"/>
+    <w:rsid w:val="008C4B28"/>
+    <w:rsid w:val="008C5DB7"/>
     <w:rsid w:val="008C6803"/>
     <w:rsid w:val="008C685D"/>
-    <w:rsid w:val="008E15FC"/>
-    <w:rsid w:val="0091010E"/>
+    <w:rsid w:val="008D54E6"/>
+    <w:rsid w:val="008D5788"/>
     <w:rsid w:val="00914063"/>
+    <w:rsid w:val="00923C55"/>
     <w:rsid w:val="00924D57"/>
-    <w:rsid w:val="00933829"/>
     <w:rsid w:val="00941209"/>
     <w:rsid w:val="009413C5"/>
+    <w:rsid w:val="009437ED"/>
     <w:rsid w:val="0094538C"/>
-    <w:rsid w:val="009578C1"/>
     <w:rsid w:val="009648C6"/>
-    <w:rsid w:val="00964C70"/>
-    <w:rsid w:val="00970A69"/>
     <w:rsid w:val="00973AC9"/>
     <w:rsid w:val="00975A28"/>
-    <w:rsid w:val="00977C91"/>
     <w:rsid w:val="00977F04"/>
-    <w:rsid w:val="00982114"/>
-    <w:rsid w:val="009943B7"/>
+    <w:rsid w:val="0098265A"/>
+    <w:rsid w:val="00995E48"/>
     <w:rsid w:val="009961CF"/>
+    <w:rsid w:val="009A03BE"/>
+    <w:rsid w:val="009A3A85"/>
     <w:rsid w:val="009B0CBD"/>
-    <w:rsid w:val="009C3844"/>
+    <w:rsid w:val="009B1C20"/>
+    <w:rsid w:val="009D3E65"/>
     <w:rsid w:val="009D7097"/>
     <w:rsid w:val="009E2100"/>
+    <w:rsid w:val="009E36CE"/>
+    <w:rsid w:val="009E66F1"/>
     <w:rsid w:val="009F1581"/>
     <w:rsid w:val="009F4515"/>
-    <w:rsid w:val="009F7A4A"/>
-    <w:rsid w:val="00A040D6"/>
+    <w:rsid w:val="00A05296"/>
     <w:rsid w:val="00A064B5"/>
     <w:rsid w:val="00A0728C"/>
-    <w:rsid w:val="00A1163E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A13A96"/>
     <w:rsid w:val="00A13F90"/>
-    <w:rsid w:val="00A46822"/>
+    <w:rsid w:val="00A326FB"/>
     <w:rsid w:val="00A50A96"/>
     <w:rsid w:val="00A62015"/>
     <w:rsid w:val="00A64657"/>
-    <w:rsid w:val="00A659FF"/>
+    <w:rsid w:val="00A65C2F"/>
+    <w:rsid w:val="00A668B8"/>
     <w:rsid w:val="00A74063"/>
     <w:rsid w:val="00A75E95"/>
+    <w:rsid w:val="00A87682"/>
     <w:rsid w:val="00AA48CB"/>
     <w:rsid w:val="00AA77B8"/>
     <w:rsid w:val="00AA7C80"/>
+    <w:rsid w:val="00AB3585"/>
     <w:rsid w:val="00AB57C0"/>
     <w:rsid w:val="00AB5D81"/>
+    <w:rsid w:val="00AB5E4F"/>
+    <w:rsid w:val="00AC11DA"/>
     <w:rsid w:val="00AC3716"/>
-    <w:rsid w:val="00AC4B68"/>
     <w:rsid w:val="00AD072C"/>
+    <w:rsid w:val="00AD24AA"/>
     <w:rsid w:val="00AE2472"/>
     <w:rsid w:val="00AF5ECC"/>
+    <w:rsid w:val="00AF669C"/>
+    <w:rsid w:val="00B013C2"/>
     <w:rsid w:val="00B103CB"/>
     <w:rsid w:val="00B24E22"/>
     <w:rsid w:val="00B254D5"/>
+    <w:rsid w:val="00B26984"/>
+    <w:rsid w:val="00B2717B"/>
     <w:rsid w:val="00B37EE0"/>
+    <w:rsid w:val="00B40128"/>
     <w:rsid w:val="00B40273"/>
-    <w:rsid w:val="00B46721"/>
+    <w:rsid w:val="00B44C89"/>
     <w:rsid w:val="00B5454F"/>
     <w:rsid w:val="00B60F83"/>
     <w:rsid w:val="00B71A83"/>
+    <w:rsid w:val="00B73B05"/>
     <w:rsid w:val="00B81AA7"/>
     <w:rsid w:val="00B81EEA"/>
     <w:rsid w:val="00B84B2F"/>
-    <w:rsid w:val="00B9225A"/>
     <w:rsid w:val="00BA4589"/>
+    <w:rsid w:val="00BB3D61"/>
     <w:rsid w:val="00BC4086"/>
     <w:rsid w:val="00BC7228"/>
+    <w:rsid w:val="00BD7473"/>
     <w:rsid w:val="00BE35FE"/>
     <w:rsid w:val="00BF57BC"/>
+    <w:rsid w:val="00C0086D"/>
     <w:rsid w:val="00C011EC"/>
     <w:rsid w:val="00C04A4D"/>
     <w:rsid w:val="00C053CF"/>
+    <w:rsid w:val="00C0591F"/>
+    <w:rsid w:val="00C07788"/>
     <w:rsid w:val="00C0781D"/>
+    <w:rsid w:val="00C07C98"/>
     <w:rsid w:val="00C11956"/>
+    <w:rsid w:val="00C11C26"/>
     <w:rsid w:val="00C1359C"/>
+    <w:rsid w:val="00C15E2D"/>
     <w:rsid w:val="00C208F8"/>
-    <w:rsid w:val="00C21208"/>
+    <w:rsid w:val="00C23AE9"/>
     <w:rsid w:val="00C4060A"/>
-    <w:rsid w:val="00C55341"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C775CC"/>
+    <w:rsid w:val="00C452AA"/>
+    <w:rsid w:val="00C47E5B"/>
+    <w:rsid w:val="00C618ED"/>
+    <w:rsid w:val="00C83150"/>
     <w:rsid w:val="00C95E8B"/>
+    <w:rsid w:val="00C9693F"/>
     <w:rsid w:val="00CA21A7"/>
-    <w:rsid w:val="00CB5BA0"/>
     <w:rsid w:val="00CB62DD"/>
+    <w:rsid w:val="00CB7015"/>
     <w:rsid w:val="00CB7746"/>
-    <w:rsid w:val="00CB7849"/>
-    <w:rsid w:val="00CC20F6"/>
+    <w:rsid w:val="00CC0C71"/>
     <w:rsid w:val="00CD0AF3"/>
-    <w:rsid w:val="00CD46E7"/>
     <w:rsid w:val="00CD6C19"/>
-    <w:rsid w:val="00CD6D0E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D12029"/>
+    <w:rsid w:val="00CE4678"/>
+    <w:rsid w:val="00D049FE"/>
     <w:rsid w:val="00D1719C"/>
-    <w:rsid w:val="00D211CE"/>
     <w:rsid w:val="00D21536"/>
+    <w:rsid w:val="00D229FF"/>
     <w:rsid w:val="00D2416A"/>
     <w:rsid w:val="00D26F62"/>
     <w:rsid w:val="00D4076C"/>
     <w:rsid w:val="00D429B8"/>
+    <w:rsid w:val="00D4326F"/>
     <w:rsid w:val="00D54EDF"/>
     <w:rsid w:val="00D630DF"/>
-    <w:rsid w:val="00D71896"/>
+    <w:rsid w:val="00D76B82"/>
+    <w:rsid w:val="00D83FDE"/>
     <w:rsid w:val="00D86302"/>
-    <w:rsid w:val="00D871A0"/>
-    <w:rsid w:val="00D93753"/>
+    <w:rsid w:val="00D91594"/>
+    <w:rsid w:val="00D94F81"/>
     <w:rsid w:val="00DA3434"/>
+    <w:rsid w:val="00DA4369"/>
     <w:rsid w:val="00DA5A02"/>
+    <w:rsid w:val="00DA5D4D"/>
     <w:rsid w:val="00DA6F5C"/>
+    <w:rsid w:val="00DB00C4"/>
     <w:rsid w:val="00DB2E0F"/>
+    <w:rsid w:val="00DB4B84"/>
     <w:rsid w:val="00DB7859"/>
+    <w:rsid w:val="00DD509B"/>
     <w:rsid w:val="00DE3E9F"/>
     <w:rsid w:val="00DE4CF2"/>
-    <w:rsid w:val="00DE66E7"/>
     <w:rsid w:val="00DE7B3A"/>
     <w:rsid w:val="00DF7457"/>
     <w:rsid w:val="00E04030"/>
     <w:rsid w:val="00E05EB0"/>
     <w:rsid w:val="00E2229A"/>
-    <w:rsid w:val="00E33723"/>
     <w:rsid w:val="00E5128B"/>
     <w:rsid w:val="00E60539"/>
     <w:rsid w:val="00E6083D"/>
-    <w:rsid w:val="00E67A91"/>
     <w:rsid w:val="00E71D66"/>
     <w:rsid w:val="00E730AD"/>
+    <w:rsid w:val="00E943C8"/>
     <w:rsid w:val="00E96246"/>
-    <w:rsid w:val="00EB1A71"/>
+    <w:rsid w:val="00EA20F8"/>
     <w:rsid w:val="00EB4713"/>
     <w:rsid w:val="00EC2C37"/>
     <w:rsid w:val="00ED0A21"/>
+    <w:rsid w:val="00ED7786"/>
+    <w:rsid w:val="00EE6C7A"/>
     <w:rsid w:val="00EF0EE8"/>
+    <w:rsid w:val="00EF63A5"/>
     <w:rsid w:val="00F02D67"/>
+    <w:rsid w:val="00F05D27"/>
     <w:rsid w:val="00F05F4B"/>
+    <w:rsid w:val="00F11C0F"/>
+    <w:rsid w:val="00F12D9A"/>
+    <w:rsid w:val="00F145F4"/>
+    <w:rsid w:val="00F175FE"/>
     <w:rsid w:val="00F2103F"/>
+    <w:rsid w:val="00F30583"/>
     <w:rsid w:val="00F3079D"/>
     <w:rsid w:val="00F35269"/>
     <w:rsid w:val="00F44046"/>
     <w:rsid w:val="00F4510A"/>
     <w:rsid w:val="00F512ED"/>
+    <w:rsid w:val="00F51690"/>
+    <w:rsid w:val="00F56CD1"/>
     <w:rsid w:val="00F6725F"/>
     <w:rsid w:val="00F70DA2"/>
+    <w:rsid w:val="00F767CA"/>
+    <w:rsid w:val="00F90CD0"/>
     <w:rsid w:val="00F938EC"/>
     <w:rsid w:val="00F947AB"/>
     <w:rsid w:val="00FA4A63"/>
     <w:rsid w:val="00FA6746"/>
-    <w:rsid w:val="00FB29F8"/>
     <w:rsid w:val="00FB2DCA"/>
-    <w:rsid w:val="00FB3BE5"/>
-    <w:rsid w:val="00FB4724"/>
     <w:rsid w:val="00FB4D8A"/>
     <w:rsid w:val="00FE0BD2"/>
     <w:rsid w:val="00FE7BCD"/>
     <w:rsid w:val="00FF3478"/>
-    <w:rsid w:val="00FF57A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="61C35E74"/>
-  <w15:docId w15:val="{340511DD-3F34-421A-A69C-6FBC11498F4C}"/>
+  <w15:docId w15:val="{12AFD923-FFA8-4F3B-B4DC-C39913D14889}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -10415,105 +10528,90 @@
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00590662"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="it-IT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="858081438">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1093553070">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1391878871">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1698240388">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -10777,50 +10875,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101003C4CAE79BD4FE542985C6A66042E0989" ma:contentTypeVersion="16" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="01fca8c301a81e859ab2ef85371f5cb6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="db78c62d-a8a9-4889-9528-2d0b817abe90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="016254ae9fd97570a2bface1f8a8bc40" ns2:_="">
     <xsd:import namespace="db78c62d-a8a9-4889-9528-2d0b817abe90"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -10960,142 +11067,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38AC8196-8153-4988-9399-AB49CEBDF743}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCFD02C5-BA5C-46F1-B4A6-6F24D142516A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="db78c62d-a8a9-4889-9528-2d0b817abe90"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C71041D-8E20-4166-9531-F8BF1BDA3885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38AC8196-8153-4988-9399-AB49CEBDF743}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F53B201-32BB-4E48-AF5D-432DB34F5E50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2107</Words>
-  <Characters>12012</Characters>
+  <Words>1964</Words>
+  <Characters>11197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14091</CharactersWithSpaces>
+  <CharactersWithSpaces>13135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>antonella.celati</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-12-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">