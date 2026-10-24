--- v0 (2025-12-15)
+++ v1 (2026-10-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6EF3D598" w14:textId="77777777" w:rsidR="00BD0B99" w:rsidRPr="00E64FBA" w:rsidRDefault="00BD0B99">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk21091522"/>
       <w:r w:rsidRPr="00E64FBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -996,51 +996,51 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk21092785"/>
       <w:r w:rsidRPr="00E64FBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a tal fine allega:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="6EF3D5AA" w14:textId="77777777" w:rsidR="00BD0B99" w:rsidRPr="00E64FBA" w:rsidRDefault="00BD0B99">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D6846E4" w14:textId="652CBF0A" w:rsidR="00706AC4" w:rsidRDefault="00706AC4" w:rsidP="00706AC4">
+    <w:p w14:paraId="5D6846E4" w14:textId="76EA24D1" w:rsidR="00706AC4" w:rsidRDefault="00706AC4" w:rsidP="00706AC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A55B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">copia del </w:t>
       </w:r>
       <w:r w:rsidRPr="005A55B2">
         <w:rPr>
@@ -1088,51 +1088,96 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> autocertificato in forma semplice scrivendo sulla copia la dicitura “</w:t>
       </w:r>
       <w:r w:rsidRPr="005A55B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Copia conforme all’originale</w:t>
       </w:r>
       <w:r w:rsidRPr="005A55B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>” e firma del/della lavoratore/ lavoratrice;</w:t>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="001A712E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A55B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> firma del/della lavoratore/ lavoratrice</w:t>
+      </w:r>
+      <w:r w:rsidR="001A712E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="000D731E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> copia del documento d’identità</w:t>
+      </w:r>
+      <w:r w:rsidR="001A712E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF3D5AC" w14:textId="48AE7865" w:rsidR="00BD0B99" w:rsidRPr="00706AC4" w:rsidRDefault="00BD0B99" w:rsidP="00706AC4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="TimesNewRomanPS-ItalicMT" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
@@ -3497,58 +3542,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E64FBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Esiste la possibilità di flessibilità nell'orario di entrata e/o uscita? </w:t>
       </w:r>
       <w:r w:rsidR="00B05147">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B05147" w:rsidRPr="00B05147">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>SI</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B05147">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B05147" w:rsidRPr="00E64FBA">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B05147">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00B05147" w:rsidRPr="00B05147">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
@@ -4420,186 +4467,186 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D2D61AA" w14:textId="01989D23" w:rsidR="00691919" w:rsidRPr="009F0AB8" w:rsidRDefault="00691919">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00691919" w:rsidRPr="009F0AB8" w:rsidSect="00042065">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="991" w:bottom="993" w:left="1134" w:header="720" w:footer="453" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08457DE4" w14:textId="77777777" w:rsidR="000E41A8" w:rsidRDefault="000E41A8">
+    <w:p w14:paraId="5A793748" w14:textId="77777777" w:rsidR="00A4136B" w:rsidRDefault="00A4136B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00E26D60" w14:textId="77777777" w:rsidR="000E41A8" w:rsidRDefault="000E41A8">
+    <w:p w14:paraId="07B94C2C" w14:textId="77777777" w:rsidR="00A4136B" w:rsidRDefault="00A4136B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-ItalicMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EF3D607" w14:textId="77777777" w:rsidR="00BD0B99" w:rsidRDefault="00BD0B99" w:rsidP="00772422">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1455"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00772422">
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>RICONOSCIMENTO IN COSTANZA DI RAPPORTO DI LAVORO</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="075E8D47" w14:textId="77777777" w:rsidR="000E41A8" w:rsidRDefault="000E41A8">
+    <w:p w14:paraId="11C90EE8" w14:textId="77777777" w:rsidR="00A4136B" w:rsidRDefault="00A4136B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353308D5" w14:textId="77777777" w:rsidR="000E41A8" w:rsidRDefault="000E41A8">
+    <w:p w14:paraId="5FA5D8C0" w14:textId="77777777" w:rsidR="00A4136B" w:rsidRDefault="00A4136B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F94722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D508F30"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4649,168 +4696,174 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2141679828">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:defaultTableStyle w:val="Normale"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F0AB8"/>
     <w:rsid w:val="00042065"/>
     <w:rsid w:val="0005158C"/>
+    <w:rsid w:val="000D731E"/>
     <w:rsid w:val="000E41A8"/>
     <w:rsid w:val="0012010A"/>
     <w:rsid w:val="00126058"/>
     <w:rsid w:val="0012615F"/>
     <w:rsid w:val="001A1EB9"/>
     <w:rsid w:val="001A4492"/>
+    <w:rsid w:val="001A712E"/>
     <w:rsid w:val="002957A5"/>
     <w:rsid w:val="0037459D"/>
     <w:rsid w:val="00474909"/>
     <w:rsid w:val="004C4018"/>
     <w:rsid w:val="00554178"/>
     <w:rsid w:val="005C5845"/>
     <w:rsid w:val="005E6CB4"/>
     <w:rsid w:val="00691919"/>
     <w:rsid w:val="00706AC4"/>
     <w:rsid w:val="007620A2"/>
     <w:rsid w:val="00772422"/>
     <w:rsid w:val="00813AFE"/>
     <w:rsid w:val="0084434E"/>
+    <w:rsid w:val="008C5489"/>
     <w:rsid w:val="008E06AE"/>
     <w:rsid w:val="008E3F46"/>
     <w:rsid w:val="00952017"/>
     <w:rsid w:val="009B708A"/>
     <w:rsid w:val="009D11F3"/>
     <w:rsid w:val="009F0AB8"/>
     <w:rsid w:val="00A20ED4"/>
+    <w:rsid w:val="00A4136B"/>
+    <w:rsid w:val="00A94E52"/>
     <w:rsid w:val="00AB3052"/>
     <w:rsid w:val="00AC159C"/>
     <w:rsid w:val="00AC57F3"/>
     <w:rsid w:val="00B05147"/>
     <w:rsid w:val="00BC3C7E"/>
+    <w:rsid w:val="00BC5AF8"/>
     <w:rsid w:val="00BD0B99"/>
     <w:rsid w:val="00C0501C"/>
     <w:rsid w:val="00C46A96"/>
     <w:rsid w:val="00C909F4"/>
     <w:rsid w:val="00CD67F6"/>
     <w:rsid w:val="00CE20B3"/>
     <w:rsid w:val="00D5035D"/>
     <w:rsid w:val="00D93FFA"/>
     <w:rsid w:val="00DF6B2A"/>
     <w:rsid w:val="00E47B4E"/>
     <w:rsid w:val="00E64FBA"/>
     <w:rsid w:val="00FD03BF"/>
     <w:rsid w:val="00FF44FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6EF3D598"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B1E0ABA3-AD50-42B4-9750-D12DFED3ED2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5312,51 +5365,51 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009B708A"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:after="119"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enfasigrassetto">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00691919"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="494296094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1145463329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5648,72 +5701,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4669</Characters>
+  <Pages>3</Pages>
+  <Words>824</Words>
+  <Characters>4698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>carta intestata azienza</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5477</CharactersWithSpaces>
+  <CharactersWithSpaces>5511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>carta intestata azienza</dc:title>
   <dc:subject/>
   <dc:creator>maggi.p</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>