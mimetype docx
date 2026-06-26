--- v0 (2025-12-17)
+++ v1 (2026-06-26)
@@ -1,7845 +1,15658 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="1EB16646" w14:textId="77777777" w:rsidR="00F96B2D" w:rsidRDefault="004A48DC" w:rsidP="00F96B2D">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A48DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All’Agenzia Regionale per il Lavoro Emilia-Romagna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629FB7D5" w14:textId="676A60FB" w:rsidR="00F96B2D" w:rsidRDefault="004A48DC" w:rsidP="00F96B2D">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A48DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ambito territoriale di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A48DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F200F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RIMINI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F27E5C9" w14:textId="77777777" w:rsidR="00F96B2D" w:rsidRDefault="004A48DC" w:rsidP="00F96B2D">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A48DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ufficio per il Collocamento Mirato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C882F85" w14:textId="53757302" w:rsidR="000D5943" w:rsidRDefault="000D5943" w:rsidP="00F96B2D">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED19C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00F200F2" w:rsidRPr="002D0E52">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>collocamentomiratoRN@regione.emilia-romagna.it</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58893D27" w14:textId="01E54498" w:rsidR="00F200F2" w:rsidRDefault="00F200F2" w:rsidP="00F96B2D">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEC: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="002D0E52">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>ARLavoro.RNmirato@postacert.regione.emilia-romagna.it</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B7D8409" w14:textId="77777777" w:rsidR="0065142E" w:rsidRPr="00ED19C0" w:rsidRDefault="0065142E" w:rsidP="0065142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699883DF" w14:textId="4FB2EB70" w:rsidR="00E75A19" w:rsidRPr="00A0641C" w:rsidRDefault="00740D92" w:rsidP="0065142E">
+      <w:pPr>
+        <w:pStyle w:val="Titolo1"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="425" w:right="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>RICHIESTA DI NOMINATIVI</w:t>
+      </w:r>
+      <w:r w:rsidR="00121527" w:rsidRPr="00786153">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.68/99</w:t>
+      </w:r>
+      <w:r w:rsidR="00121527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00121527">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F20FF8" w:rsidRPr="00F20FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>rivolta a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BFA04A" w14:textId="77777777" w:rsidR="0065142E" w:rsidRPr="00885532" w:rsidRDefault="0065142E" w:rsidP="0065142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5386"/>
-        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="7080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD4956" w:rsidTr="00CC3FB6">
+      <w:tr w:rsidR="00E376F4" w14:paraId="33B154C9" w14:textId="77777777" w:rsidTr="001477CE">
         <w:trPr>
-          <w:trHeight w:val="1685"/>
+          <w:trHeight w:val="1061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD4956" w:rsidRDefault="00AD4956">
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="1453827F" w14:textId="135DEE7A" w:rsidR="00E376F4" w:rsidRPr="00887DCA" w:rsidRDefault="00E376F4" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E376F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00E376F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E376F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E376F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E376F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00E376F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00054870" w:rsidRPr="00054870">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>persone con disabilità (art. 8, L. 68/1999)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00975392" w14:textId="14B8E447" w:rsidR="00E376F4" w:rsidRPr="00786153" w:rsidRDefault="00786153" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>SPAZIO PER ETICHETTA PROTOCOLLO</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="0030124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001505CE" w:rsidRPr="0030124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">il </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD720D" w:rsidRPr="00DD720D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">presente </w:t>
+            </w:r>
+            <w:r w:rsidR="0030124A" w:rsidRPr="0030124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">modulo deve essere compilato in </w:t>
+            </w:r>
+            <w:r w:rsidR="0030124A" w:rsidRPr="008E3BA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ogni sua parte</w:t>
+            </w:r>
+            <w:r w:rsidR="0030124A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD4956" w:rsidRDefault="00AD4956">
+          <w:p w14:paraId="486DB479" w14:textId="0139186D" w:rsidR="00A924DF" w:rsidRPr="00F200F2" w:rsidRDefault="00396DD9" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="319"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo </w:t>
+            </w:r>
+            <w:r w:rsidR="00416441" w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>da indicare nell’annuncio</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45EFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pubblicato in forma palese</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per la ricezione delle candidature:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13455" w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F13455" w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.……………</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6D37" w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="00885532" w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00885532" w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001813C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE75F3" w14:paraId="73E2B60C" w14:textId="77777777" w:rsidTr="001477CE">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="350E6542" w14:textId="77777777" w:rsidR="00EE75F3" w:rsidRDefault="00EE75F3" w:rsidP="00EE75F3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044F5E56" w14:textId="491060FB" w:rsidR="00EE75F3" w:rsidRPr="001A7B35" w:rsidRDefault="00EE75F3" w:rsidP="00EE75F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r>
-              <w:t>SPAZIO PER TIMBRO DATA ARRIVO</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RICHIESTA DI PRESELEZIONE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="377055E3" w14:textId="13E21E34" w:rsidR="008848CC" w:rsidRPr="00A0641C" w:rsidRDefault="004E2F3D" w:rsidP="004E2F3D">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In alternativa</w:t>
+      </w:r>
+      <w:r w:rsidR="001505CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="6023" w:tblpY="412"/>
-        <w:tblW w:w="5387" w:type="dxa"/>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="7077"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E376F4" w14:paraId="432DA905" w14:textId="77777777" w:rsidTr="00264A45">
+        <w:trPr>
+          <w:trHeight w:val="748"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1BF400" w14:textId="68B04106" w:rsidR="00054870" w:rsidRPr="00885532" w:rsidRDefault="00E376F4" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00EB6296" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00054870" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">persone appartenenti alle altre categorie protette </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00054870" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>(art. 18, L. 68/1999)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6EDC06" w14:textId="5087769B" w:rsidR="00E376F4" w:rsidRPr="00885532" w:rsidRDefault="00E376F4" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD720D" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD720D" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n tal caso, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B5574B" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>possono essere compilate solo</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD720D" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le sezioni </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD720D" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000C07FD" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, 2 e</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD720D" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD720D" w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del modulo)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D375584" w14:textId="05C689ED" w:rsidR="00264A45" w:rsidRDefault="00264A45" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A2CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indirizzo e-mail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A2CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">da indicare nell’annuncio </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4575">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pubblicato in forma palese </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A2CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>per la ricezione delle candidature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE896F1" w14:textId="77777777" w:rsidR="00F45EFC" w:rsidRPr="00F200F2" w:rsidRDefault="00F45EFC" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="cyan"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659B756D" w14:textId="77777777" w:rsidR="004206CC" w:rsidRDefault="00264A45" w:rsidP="00F45EFC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="319"/>
+              </w:tabs>
+              <w:ind w:left="319" w:hanging="286"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A2CF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………………………………..………………………………………………………………..…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FBC126" w14:textId="75569371" w:rsidR="00BE4575" w:rsidRPr="00885532" w:rsidRDefault="00BE4575" w:rsidP="00F45EFC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="319"/>
+              </w:tabs>
+              <w:ind w:left="319" w:hanging="286"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00885532">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RICHIESTA DI PRESELEZIONE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="080F10D4" w14:textId="77777777" w:rsidR="008848CC" w:rsidRDefault="008848CC" w:rsidP="00E376F4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1474DC" w14:textId="77777777" w:rsidR="00F45EFC" w:rsidRDefault="00F45EFC" w:rsidP="00E376F4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5148A2D9" w14:textId="77777777" w:rsidR="00F45EFC" w:rsidRPr="00263681" w:rsidRDefault="00F45EFC" w:rsidP="00E376F4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10109"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00206A99" w:rsidRPr="0065142E" w14:paraId="6BB49414" w14:textId="77777777" w:rsidTr="00462081">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10109" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186B6955" w14:textId="77777777" w:rsidR="00206A99" w:rsidRPr="0065142E" w:rsidRDefault="00206A99" w:rsidP="0065142E">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>ANAGRAFICA AZIENDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5BB97FEF" w14:textId="11230F27" w:rsidR="00590127" w:rsidRPr="00C81AFB" w:rsidRDefault="00B05403" w:rsidP="00590127">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ragione Sociale: </w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………........................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766DD381" w14:textId="341F369A" w:rsidR="00590127" w:rsidRPr="00C81AFB" w:rsidRDefault="00590127" w:rsidP="00590127">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C.F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …….........……..............................…</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P. IVA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(se diversa)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….............……...............................…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>….…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E57FA57" w14:textId="10F18AAB" w:rsidR="00590127" w:rsidRPr="00C81AFB" w:rsidRDefault="00590127" w:rsidP="00590127">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CCNL </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4221" w:rsidRPr="007A4221">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>applicato</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4221">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.............................................</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3272" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.........................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744A19B5" w14:textId="03ADE60F" w:rsidR="001A35F5" w:rsidRDefault="001A755F" w:rsidP="00590127">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A755F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Attività economica prevalente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A35F5" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A35F5" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A35F5" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………..............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4745A" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402BCCD3" w14:textId="29A7B415" w:rsidR="00590127" w:rsidRPr="00C81AFB" w:rsidRDefault="001C419A" w:rsidP="00590127">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C419A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cod.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A35F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ATECO</w:t>
+      </w:r>
+      <w:r w:rsidR="001A35F5" w:rsidRPr="001A35F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (principale)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A35F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A35F5" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A35F5" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A35F5" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………........................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1F94AE" w14:textId="629A778F" w:rsidR="00D60308" w:rsidRPr="00C81AFB" w:rsidRDefault="00C01BFD" w:rsidP="00590127">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indirizzo sede legale: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296032E0" w14:textId="608C1E23" w:rsidR="00B4745A" w:rsidRPr="00C81AFB" w:rsidRDefault="00590127" w:rsidP="00511B16">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Via</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4745A" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……..................................................................…………..................................................................…………........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5D7FCF" w14:textId="3C6ED430" w:rsidR="00590127" w:rsidRPr="00C81AFB" w:rsidRDefault="00B4745A" w:rsidP="00511B16">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comune: …………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20379" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CAP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20379">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provincia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00511B16" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>….…</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00511B16" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFD1B23" w14:textId="34D71941" w:rsidR="00590127" w:rsidRPr="003D38F0" w:rsidRDefault="003D38F0" w:rsidP="00511B16">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefono </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20329" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D20329" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……...…................ </w:t>
+      </w:r>
+      <w:r w:rsidR="00416441" w:rsidRPr="00416441">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6D37" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20329" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D20329" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……..............</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6D37" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20329" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00511B16" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20329" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20329" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15070022" w14:textId="4561F934" w:rsidR="00590127" w:rsidRPr="003D38F0" w:rsidRDefault="003D38F0" w:rsidP="00511B16">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEC </w:t>
+      </w:r>
+      <w:r w:rsidR="00590127" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….....................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00511B16" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00511B16" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6D37" w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AEE986" w14:textId="1B0B8F9E" w:rsidR="000C38B0" w:rsidRPr="00C81AFB" w:rsidRDefault="005641F3" w:rsidP="000C38B0">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indirizzo s</w:t>
+      </w:r>
+      <w:r w:rsidR="003557E7" w:rsidRPr="003557E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ede di inserimento </w:t>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(se diversa da sede legale)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B935BA" w14:textId="77777777" w:rsidR="003D38F0" w:rsidRPr="00C81AFB" w:rsidRDefault="003D38F0" w:rsidP="003D38F0">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Via……..................................................................…………..................................................................…………........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194F0221" w14:textId="3A7568DA" w:rsidR="003D38F0" w:rsidRPr="00C81AFB" w:rsidRDefault="003D38F0" w:rsidP="003D38F0">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comune: …………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20379" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CAP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20379">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provincia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ….…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07117280" w14:textId="1BA7CB4E" w:rsidR="003D38F0" w:rsidRPr="003D38F0" w:rsidRDefault="003D38F0" w:rsidP="003D38F0">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Telefono  …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……...…................ </w:t>
+      </w:r>
+      <w:r w:rsidR="00416441" w:rsidRPr="00416441">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00416441">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….......................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4362490E" w14:textId="77777777" w:rsidR="003D38F0" w:rsidRPr="003D38F0" w:rsidRDefault="003D38F0" w:rsidP="003D38F0">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D38F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PEC ……................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1573AC65" w14:textId="77777777" w:rsidR="008946D0" w:rsidRDefault="005641F3" w:rsidP="00145440">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005641F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sede di inserimento raggiungibile con mezzi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005641F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pubblici</w:t>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Controllo1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D481A" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="008D481A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008D481A" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Controllo1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000C38B0" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008D481A" w:rsidRPr="00C81AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BADBFB0" w14:textId="11A95684" w:rsidR="006A410F" w:rsidRDefault="006A410F" w:rsidP="00145440">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACC0B52" w14:textId="69A560DE" w:rsidR="00AE249F" w:rsidRPr="008848CC" w:rsidRDefault="00145440" w:rsidP="00145440">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Referente aziendale</w:t>
+      </w:r>
+      <w:r w:rsidR="008946D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / esterno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="00071876" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gli adempimenti L. 68/99 e per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la presente richiesta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494EAFD0" w14:textId="69FE2091" w:rsidR="00071876" w:rsidRPr="008848CC" w:rsidRDefault="00071876" w:rsidP="00071876">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cognome: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81AFB" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………….  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome: ……………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABBA609" w14:textId="46B79A79" w:rsidR="00071876" w:rsidRPr="008848CC" w:rsidRDefault="00071876" w:rsidP="00071876">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ruolo: …………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81AFB" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tel: ………………………………………………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0A9031" w14:textId="25B318A3" w:rsidR="00145440" w:rsidRPr="008848CC" w:rsidRDefault="00416441" w:rsidP="00071876">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416441">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00071876" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81AFB" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C81AFB" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C81AFB" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00071876" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00071876" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00071876" w:rsidRPr="008848CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1918702B" w14:textId="2868C5CB" w:rsidR="008946D0" w:rsidRDefault="008946D0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5678CD4B" w14:textId="77777777" w:rsidR="00DF7594" w:rsidRPr="003D49D5" w:rsidRDefault="00DF7594" w:rsidP="00462081">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:right w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00222A05" w:rsidRPr="0078666E" w:rsidTr="000D3EBC">
+      <w:tr w:rsidR="007612BB" w:rsidRPr="0065142E" w14:paraId="088589B5" w14:textId="77777777" w:rsidTr="004431E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1CBCD9" w14:textId="4FD24ABB" w:rsidR="007612BB" w:rsidRPr="0065142E" w:rsidRDefault="007F544D" w:rsidP="0065142E">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk217983858"/>
+            <w:r w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEZIONE 1 - </w:t>
+            </w:r>
+            <w:r w:rsidR="007612BB" w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>PROFILO RICHIESTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="37BA77DC" w14:textId="77777777" w:rsidR="007612BB" w:rsidRPr="00B454E4" w:rsidRDefault="007612BB" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="4395"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0051699D" w:rsidRPr="00995908" w14:paraId="3AB8A4A5" w14:textId="77777777" w:rsidTr="001E1E30">
         <w:trPr>
-          <w:trHeight w:val="2160"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00222A05" w:rsidRDefault="00222A05" w:rsidP="000D3EBC">
+          <w:p w14:paraId="5AE60EE9" w14:textId="33F27441" w:rsidR="0051699D" w:rsidRPr="00B4668E" w:rsidRDefault="005043E8" w:rsidP="00462081">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005043E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N. persone</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>ALLA REGIONE EMILIA-ROMAGNA</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0051699D" w:rsidRPr="009816D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>da assumere</w:t>
+            </w:r>
+            <w:r w:rsidR="0051699D" w:rsidRPr="009816D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00222A05" w:rsidRDefault="00222A05" w:rsidP="000D3EBC">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF5BF4C" w14:textId="123B67D0" w:rsidR="0051699D" w:rsidRPr="00A940C7" w:rsidRDefault="0051699D" w:rsidP="009F65C4">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...105 lines deleted...]
-              <w:t>CollocamentoMirato.Rimini@regione.emilia-romagna.it</w:t>
+            <w:r w:rsidRPr="009816D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222A05" w:rsidTr="000D3EBC">
+      <w:tr w:rsidR="007612BB" w:rsidRPr="00995908" w14:paraId="0D6AC735" w14:textId="77777777" w:rsidTr="001E1E30">
         <w:trPr>
-          <w:trHeight w:val="337"/>
+          <w:trHeight w:val="637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D2A1CC" w14:textId="625B8DC5" w:rsidR="007612BB" w:rsidRPr="00B4668E" w:rsidRDefault="009A3866" w:rsidP="00462081">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Profilo</w:t>
+            </w:r>
+            <w:r w:rsidR="00374A98">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00374A98" w:rsidRPr="00374A98">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>professionale</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35E44" w:rsidRPr="00E35E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B59039" w14:textId="119FB02A" w:rsidR="007612BB" w:rsidRPr="00A940C7" w:rsidRDefault="007612BB" w:rsidP="00AD1A23">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>................................................................................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="009F65C4" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C419A" w:rsidRPr="001C419A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cod. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C15ACA" w:rsidRPr="00C15ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ISTAT:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C15ACA" w:rsidRPr="00C15ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.…………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD6E91" w:rsidRPr="00995908" w14:paraId="20BBFBAC" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="1695"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4B2D4B" w14:textId="38ABD824" w:rsidR="00CD6E91" w:rsidRPr="00B4668E" w:rsidRDefault="009A3866" w:rsidP="00462081">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Compiti previsti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D3152B" w14:textId="77777777" w:rsidR="00CD6E91" w:rsidRPr="00B4668E" w:rsidRDefault="00CD6E91" w:rsidP="00462081">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59017045" w14:textId="3463FFA8" w:rsidR="00CD6E91" w:rsidRPr="00C81A97" w:rsidRDefault="00C15ACA" w:rsidP="00462081">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C15ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(IMPORTANTE: descrivere nel modo più preciso possibile attività e compiti correlati al profilo richiesto)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49845BD6" w14:textId="77777777" w:rsidR="00C81A97" w:rsidRPr="00A940C7" w:rsidRDefault="00CD6E91" w:rsidP="00AD1A23">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D7A50C" w14:textId="77777777" w:rsidR="00C81A97" w:rsidRPr="00A940C7" w:rsidRDefault="00C81A97" w:rsidP="00AD1A23">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5D590E" w14:textId="77777777" w:rsidR="00C81A97" w:rsidRPr="00A940C7" w:rsidRDefault="00C81A97" w:rsidP="00AD1A23">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14259888" w14:textId="77777777" w:rsidR="00C81A97" w:rsidRPr="00A940C7" w:rsidRDefault="00C81A97" w:rsidP="00AD1A23">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32C30F47" w14:textId="77777777" w:rsidR="00C81A97" w:rsidRPr="00A940C7" w:rsidRDefault="00C81A97" w:rsidP="00AD1A23">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B7516F" w14:textId="7876831B" w:rsidR="00CD6E91" w:rsidRPr="00A940C7" w:rsidRDefault="00C81A97" w:rsidP="00AD1A23">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F708CA" w:rsidRPr="00995908" w14:paraId="3F174A2E" w14:textId="77777777" w:rsidTr="00417A09">
+        <w:trPr>
+          <w:trHeight w:val="311"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E7DE84" w14:textId="66D49A00" w:rsidR="00F708CA" w:rsidRPr="00C81A97" w:rsidRDefault="009A3866" w:rsidP="00462081">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Esperienza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pregressa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49939DBD" w14:textId="0C0A623E" w:rsidR="00F708CA" w:rsidRPr="00A940C7" w:rsidRDefault="00AD1A23" w:rsidP="00AD1A23">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="008D481A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indispensabile                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">preferibile                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">non necessaria  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00995908" w14:paraId="0405E61F" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE26AA0" w14:textId="2090B23F" w:rsidR="00564975" w:rsidRPr="00B4668E" w:rsidRDefault="009A3866" w:rsidP="00462081">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disponibilità a tirocinio </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>preassuntivo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D648317" w14:textId="4F7DBA78" w:rsidR="007E6A03" w:rsidRPr="00A940C7" w:rsidRDefault="00AF3DE1" w:rsidP="00417A09">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="316"/>
+                <w:tab w:val="left" w:pos="4018"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00417A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+            <w:r w:rsidR="00A547AF" w:rsidRPr="00A547AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00417A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC719F" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00FC719F" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FC719F" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC719F" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC719F" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00417A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC719F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F708CA" w:rsidRPr="00995908" w14:paraId="7A7CC69D" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BCBDC1" w14:textId="1701F03F" w:rsidR="00F708CA" w:rsidRPr="00B4668E" w:rsidRDefault="00731C48" w:rsidP="00462081">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia di attività </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00731C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prevalente)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4526BF11" w14:textId="7F44FE1F" w:rsidR="00F708CA" w:rsidRPr="00A940C7" w:rsidRDefault="00AD1A23" w:rsidP="009642DE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="008D481A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D481A" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">individuale            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="008D481A" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D481A" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in gruppo</w:t>
+            </w:r>
+            <w:r w:rsidR="008D481A" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="008D481A" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00731C48" w:rsidRPr="00731C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a contatto con pubblico / clienti / fornitori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF2383" w:rsidRPr="00995908" w14:paraId="590EFFAF" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00222A05" w:rsidRDefault="00222A05" w:rsidP="004D1D39">
+          <w:p w14:paraId="3351AFD8" w14:textId="526FC279" w:rsidR="00FF2383" w:rsidRPr="00B4668E" w:rsidRDefault="009A3866" w:rsidP="00462081">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-[...6 lines deleted...]
-              <w:rPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...948 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853DC4">
-[...5 lines deleted...]
-              <w:t>Codice telematico mansione (obbligatorio)</w:t>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Da inserire in:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3FB6" w:rsidRPr="00853DC4" w:rsidRDefault="00CC3FB6" w:rsidP="00CF4DB8">
+          <w:p w14:paraId="2F719297" w14:textId="05F2DB47" w:rsidR="00FF2383" w:rsidRPr="00A940C7" w:rsidRDefault="00AD1A23" w:rsidP="00F44558">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ufficio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33117616" w14:textId="62719537" w:rsidR="00FF2383" w:rsidRPr="00A940C7" w:rsidRDefault="00AD1A23" w:rsidP="00F44558">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>laboratorio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FEBEB8E" w14:textId="5071D446" w:rsidR="00FF2383" w:rsidRPr="00A940C7" w:rsidRDefault="00AD1A23" w:rsidP="00F44558">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>magazzino</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C6EBB4" w14:textId="59F785DD" w:rsidR="00FF2383" w:rsidRPr="00A940C7" w:rsidRDefault="00AD1A23" w:rsidP="00F44558">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cantiere esterno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="712D04DE" w14:textId="00E8B174" w:rsidR="00FF2383" w:rsidRPr="00A940C7" w:rsidRDefault="00AD1A23" w:rsidP="00F44558">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ambiente aperto non riscaldato</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6720BAB9" w14:textId="34A82F34" w:rsidR="00FF2383" w:rsidRPr="00A940C7" w:rsidRDefault="00AD1A23" w:rsidP="00F44558">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>impianto industriale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2655AB6D" w14:textId="002AF800" w:rsidR="00FF2383" w:rsidRDefault="00AD1A23" w:rsidP="00F44558">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>altro (specificare)</w:t>
+            </w:r>
+            <w:r w:rsidR="001258CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: ……………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001258CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001258CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD3BD38" w14:textId="54E50588" w:rsidR="00FF4D70" w:rsidRPr="00A940C7" w:rsidRDefault="001258CB" w:rsidP="001258CB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF2383" w:rsidRPr="00995908" w14:paraId="3F1AFB28" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="678"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D418312" w14:textId="77777777" w:rsidR="00FF2383" w:rsidRPr="00B4668E" w:rsidRDefault="00FF2383" w:rsidP="00462081">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3FB6" w:rsidRPr="00853DC4" w:rsidRDefault="00562C10" w:rsidP="00CF4DB8">
+          <w:p w14:paraId="17EA6A2C" w14:textId="27EBC8AA" w:rsidR="00FF2383" w:rsidRPr="00A940C7" w:rsidRDefault="00E96976" w:rsidP="00FF4D70">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00853DC4">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> telematico CCNL applicato (obbligatorio)</w:t>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2383" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otto la responsabilità di </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2383" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00791CE7" w:rsidRPr="00791CE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>specificare la figura professionale / ruolo</w:t>
+            </w:r>
+            <w:r w:rsidR="00791CE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">): </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2383" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>......</w:t>
+            </w:r>
+            <w:r w:rsidR="00791CE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2383" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD1A23" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>..........</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2383" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254E1226" w14:textId="09C9752D" w:rsidR="00B373C5" w:rsidRPr="00B373C5" w:rsidRDefault="00AD1A23" w:rsidP="00B373C5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………...................................................................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00B373C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06FA39D6" w14:textId="77777777" w:rsidR="00D91D41" w:rsidRPr="00B454E4" w:rsidRDefault="00D91D41" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10065"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D91D41" w:rsidRPr="0065142E" w14:paraId="24965ABD" w14:textId="77777777" w:rsidTr="00462081">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E746DC" w14:textId="62B97B4F" w:rsidR="00D91D41" w:rsidRPr="0065142E" w:rsidRDefault="00D91D41" w:rsidP="00462081">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk217985406"/>
+            <w:r w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>SEZIONE 2 – REQUISITI CANDIDATI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="4017A14A" w14:textId="77777777" w:rsidR="00D91D41" w:rsidRPr="00B454E4" w:rsidRDefault="00D91D41" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="7513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00B44B63" w14:paraId="4EB3D1A9" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="2084"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4B4B9F" w14:textId="5A64D0BE" w:rsidR="00ED41AF" w:rsidRPr="00B44B63" w:rsidRDefault="00BC7E81" w:rsidP="008F2872">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC7E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Titolo di studio / percorso formativo richiesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3FB6" w:rsidRPr="00853DC4" w:rsidRDefault="00CC3FB6" w:rsidP="00CF4DB8">
+          <w:p w14:paraId="4DC8DA37" w14:textId="1F9BEEA5" w:rsidR="0052610F" w:rsidRPr="00B44B63" w:rsidRDefault="0052610F" w:rsidP="008F2872">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2017"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Webdings" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>laurea (ambito/tipologia) …………............……………………………...........................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Webdings" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indispensabile       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  preferibile</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161E20DE" w14:textId="6F38F813" w:rsidR="0052610F" w:rsidRPr="00B44B63" w:rsidRDefault="0052610F" w:rsidP="008F2872">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2017"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Webdings" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> diploma (ambito/tipologia) …………............……………………………........................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Webdings" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indispensabile       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> preferibile</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A76E2CE" w14:textId="23469D30" w:rsidR="0052610F" w:rsidRPr="00B44B63" w:rsidRDefault="0052610F" w:rsidP="008F2872">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2017"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Webdings" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qualifica (ambito/tipologia) …………............……………………………........................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Webdings" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> indispensabile       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  preferibile</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C09228" w14:textId="5B4D1DAD" w:rsidR="0052610F" w:rsidRPr="00B44B63" w:rsidRDefault="0052610F" w:rsidP="008F2872">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2017"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7E81" w:rsidRPr="00BC7E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ssolvimento obbligo scolastico (nessun titolo specifico richiesto)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00B44B63" w14:paraId="3EA002D1" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="1210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="131D1534" w14:textId="2923FDBF" w:rsidR="00564975" w:rsidRPr="009A3866" w:rsidRDefault="009A3866" w:rsidP="008F2872">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3866">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Competenze informatiche</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBC2ED9" w14:textId="582C0107" w:rsidR="00EF47E1" w:rsidRPr="00B44B63" w:rsidRDefault="00B820D0" w:rsidP="008F2872">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B820D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(specificare programmi/gestionali richiesti)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C92BB79" w14:textId="77777777" w:rsidR="008F2872" w:rsidRDefault="008F2872" w:rsidP="008F2872">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242F03F9" w14:textId="77777777" w:rsidR="008F2872" w:rsidRDefault="008F2872" w:rsidP="008F2872">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E88BBF8" w14:textId="485945E8" w:rsidR="00B452FB" w:rsidRPr="008F2872" w:rsidRDefault="008F2872" w:rsidP="008F2872">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4CC3" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indispensabile  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4CC3" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>preferibile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00B44B63" w14:paraId="562E1254" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="882"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F471D42" w14:textId="3875ABDA" w:rsidR="00564975" w:rsidRPr="00B44B63" w:rsidRDefault="009A3866" w:rsidP="008F2872">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A3866">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conoscenze linguistiche </w:t>
+            </w:r>
+            <w:r w:rsidR="00417A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00417A09" w:rsidRPr="00B820D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(specificare </w:t>
+            </w:r>
+            <w:r w:rsidR="00417A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>il livello di conoscenza richiesto</w:t>
+            </w:r>
+            <w:r w:rsidR="00161CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E43F300" w14:textId="60C2CAEB" w:rsidR="002B135B" w:rsidRDefault="00417A09" w:rsidP="002B135B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………...................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00161CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>............</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>..............</w:t>
+            </w:r>
+            <w:r w:rsidR="002B135B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>..........</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> livello: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.................................</w:t>
+            </w:r>
+            <w:r w:rsidR="002B135B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="002B135B" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………...................................</w:t>
+            </w:r>
+            <w:r w:rsidR="002B135B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>............</w:t>
+            </w:r>
+            <w:r w:rsidR="002B135B" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>................</w:t>
+            </w:r>
+            <w:r w:rsidR="002B135B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="002B135B" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>........</w:t>
+            </w:r>
+            <w:r w:rsidR="002B135B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> livello: </w:t>
+            </w:r>
+            <w:r w:rsidR="002B135B" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF8C86F" w14:textId="0B68544C" w:rsidR="00564975" w:rsidRPr="00B44B63" w:rsidRDefault="00563924" w:rsidP="00563924">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indispensabile  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>preferibile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4DB2" w:rsidRPr="00B44B63" w14:paraId="704AF050" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="843"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1471216C" w14:textId="39D545FA" w:rsidR="00CC4DB2" w:rsidRPr="00B44B63" w:rsidRDefault="009A3866" w:rsidP="008F2872">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobilità sul territorio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1411591B" w14:textId="140601A1" w:rsidR="005A4A15" w:rsidRDefault="00563924" w:rsidP="00563924">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00563924">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Possesso di </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00563924">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>patente:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00C4066D" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B820D0" w:rsidRPr="00B820D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tipo/i: </w:t>
+            </w:r>
+            <w:r w:rsidR="003856E0" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………….........................</w:t>
+            </w:r>
+            <w:r w:rsidR="005A4A15" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005A4A15" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797286C0" w14:textId="77777777" w:rsidR="00563924" w:rsidRPr="00F86258" w:rsidRDefault="00563924" w:rsidP="00563924">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="531BE5C7" w14:textId="7AC372D5" w:rsidR="003856E0" w:rsidRPr="00B44B63" w:rsidRDefault="00BD1A42" w:rsidP="00563924">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD1A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automunito/a / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BD1A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>motomunito</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BD1A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD1A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indispensabile  </w:t>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00563924" w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>preferibile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00B44B63" w14:paraId="3CD85E61" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="702"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106A4949" w14:textId="24C827DE" w:rsidR="00FA1380" w:rsidRPr="00B44B63" w:rsidRDefault="00BD1A42" w:rsidP="00563924">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD1A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abilitazioni professionali e/o patentini</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5CC507" w14:textId="45873B07" w:rsidR="00563924" w:rsidRDefault="001F25EB" w:rsidP="00563924">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F25EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tipo:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………....................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>....................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A74394" w14:textId="635AF013" w:rsidR="00564975" w:rsidRPr="00B44B63" w:rsidRDefault="00563924" w:rsidP="00E96976">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indispensabile  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B4668E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00B44B63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>preferibile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1BCFFD14" w14:textId="77777777" w:rsidR="009C1B3B" w:rsidRDefault="009C1B3B" w:rsidP="00B454E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9F1DF1" w14:textId="77777777" w:rsidR="00A95D14" w:rsidRPr="001F709E" w:rsidRDefault="00A95D14" w:rsidP="00B44B63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10065"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA5DAB" w:rsidRPr="0065142E" w14:paraId="63F76841" w14:textId="77777777" w:rsidTr="00462081">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF3E725" w14:textId="2D4569E8" w:rsidR="00EA5DAB" w:rsidRPr="0065142E" w:rsidRDefault="00EA5DAB" w:rsidP="00462081">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>SEZIONE 3 – CONDIZIONI PROPOSTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5875A7E9" w14:textId="77777777" w:rsidR="00EA5DAB" w:rsidRPr="006A2004" w:rsidRDefault="00EA5DAB" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="7513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA5DAB" w:rsidRPr="00995908" w14:paraId="2A768AE7" w14:textId="77777777" w:rsidTr="08BBCDAA">
+        <w:trPr>
+          <w:trHeight w:val="1248"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD45293" w14:textId="60DA3EB2" w:rsidR="00EA5DAB" w:rsidRPr="00E57B5E" w:rsidRDefault="009A3866" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57B5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipologia contrattuale </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F83C13E" w14:textId="7E3A1087" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00DA6512">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2317"/>
+                <w:tab w:val="left" w:pos="5152"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E17AE" w:rsidRPr="008E17AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tempo indeterminato</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C992079" w14:textId="7AA04994" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00DA6512">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2317"/>
+                <w:tab w:val="left" w:pos="5152"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E05823" w:rsidRPr="00E05823">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tempo determinato – durata: n. mesi</w:t>
+            </w:r>
+            <w:r w:rsidR="00E05823">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: ………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397F773B" w14:textId="77269250" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00DA6512">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2317"/>
+                <w:tab w:val="left" w:pos="5152"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Webdings" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E05823" w:rsidRPr="00E05823">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>apprendistato</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409836AE" w14:textId="72B7998C" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00DA6512">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="1168" w:hanging="1168"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00525914" w:rsidRPr="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>altro (specificare):</w:t>
+            </w:r>
+            <w:r w:rsidR="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>............................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96976">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>............</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>......</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A2EAB" w:rsidRPr="00995908" w14:paraId="3D275836" w14:textId="77777777" w:rsidTr="00F200F2">
+        <w:trPr>
+          <w:trHeight w:val="1248"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236E2177" w14:textId="2FD4CDD7" w:rsidR="007A2EAB" w:rsidRPr="00E57B5E" w:rsidRDefault="007A2EAB" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retribuzione (dato </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>obbligatorio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ai sensi del d.lgs. n. 96/2026</w:t>
+            </w:r>
+            <w:r w:rsidR="1386ADDC" w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1386ADDC" w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a esclusione del lavoro domestico o contratto intermittente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7CC814" w14:textId="77777777" w:rsidR="007A2EAB" w:rsidRDefault="007A2EAB" w:rsidP="00F200F2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2317"/>
+                <w:tab w:val="left" w:pos="5152"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicare sempre la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Retribuzione Annua Lorda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (RAL) a prescindere dalla durata e dalla tipologia contrattuale. Può essere indicata la retribuzione iniziale oppure la relativa fascia (RAL minima e RAL massima) da attribuire alla posizione</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D77612C" w14:textId="63EFDB63" w:rsidR="020FC901" w:rsidRDefault="020FC901" w:rsidP="08BBCDAA">
+            <w:pPr>
+              <w:pStyle w:val="Nessunaspaziatura"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="08BBCDAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retribuzione </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53068BA0" w14:textId="7C2460FD" w:rsidR="007A2EAB" w:rsidRPr="00A940C7" w:rsidRDefault="007A2EAB" w:rsidP="00DA6512">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2317"/>
+                <w:tab w:val="left" w:pos="5152"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>€ ______________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F708CA" w:rsidRPr="00995908" w14:paraId="60A23F9F" w14:textId="77777777" w:rsidTr="08BBCDAA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364F3882" w14:textId="50C75196" w:rsidR="00F708CA" w:rsidRPr="00E57B5E" w:rsidRDefault="009A3866" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57B5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Orario di lavoro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBC28E7" w14:textId="43219F4F" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1329"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tempo pieno</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C7A2092" w14:textId="2BF6F57D" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1329"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00EF1C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00EF1C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> part-time</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96976" w:rsidRPr="00EF1C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00232136" w:rsidRPr="00EF1C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– n. ore …………. su ………….  </w:t>
+            </w:r>
+            <w:r w:rsidR="00232136" w:rsidRPr="00232136">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ore settimanali</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BAAA23F" w14:textId="7BD1967F" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00364BC6" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2742"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232136">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fasce </w:t>
+            </w:r>
+            <w:r w:rsidR="00232136" w:rsidRPr="00232136">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>orarie (se già definite):</w:t>
+            </w:r>
+            <w:r w:rsidR="00232136">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dalle ……...… alle …………; dalle ……...… alle …………;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27DB3FBE" w14:textId="762B3A35" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00364BC6" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2742"/>
+                <w:tab w:val="left" w:pos="3168"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:caps/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00364BC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>turni (se previsti):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21291DF6" w14:textId="73650D6B" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00F916C6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2742"/>
+                <w:tab w:val="left" w:pos="3168"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="462"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> notturni </w:t>
+            </w:r>
+            <w:r w:rsidR="00E96976">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dalle …</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>… alle ……......…;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416F3A36" w14:textId="06C0BFFB" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00F916C6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2742"/>
+                <w:tab w:val="left" w:pos="3168"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="462"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> diurni </w:t>
+            </w:r>
+            <w:r w:rsidR="00E96976">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dalle </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.… alle </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…....</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2663E057" w14:textId="2B91A846" w:rsidR="00F708CA" w:rsidRPr="00A940C7" w:rsidRDefault="00EA5DAB" w:rsidP="00F916C6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2742"/>
+                <w:tab w:val="left" w:pos="3168"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="462"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">festivi </w:t>
+            </w:r>
+            <w:r w:rsidR="00E96976">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dalle....</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.… alle </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…....</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.…;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA5DAB" w:rsidRPr="00995908" w14:paraId="59C78BFE" w14:textId="77777777" w:rsidTr="08BBCDAA">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C04F61" w14:textId="302AB1AC" w:rsidR="00EA5DAB" w:rsidRPr="00E57B5E" w:rsidRDefault="009A3866" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57B5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Comporta trasferte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="242926F0" w14:textId="0DB62322" w:rsidR="00EA5DAB" w:rsidRPr="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00A940C7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00EA5DAB" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SI</w:t>
+            </w:r>
+            <w:r w:rsidR="006540AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009D6AEA" w:rsidRPr="009D6AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specificare frequenza/ambito</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5DAB" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">................................................................. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="750ED227" w14:textId="77777777" w:rsidR="00A95D14" w:rsidRPr="00DA6512" w:rsidRDefault="00A95D14" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk217989160"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10065"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA5DAB" w:rsidRPr="0065142E" w14:paraId="5438232E" w14:textId="77777777" w:rsidTr="00462081">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352B2BB2" w14:textId="66970863" w:rsidR="00EA5DAB" w:rsidRPr="0065142E" w:rsidRDefault="00EA5DAB" w:rsidP="00462081">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>SEZIONE 4 – CARATTERISTICHE DELL’ATTIVIT</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4BC1" w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>À</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76C47FB8" w14:textId="77777777" w:rsidR="00A95D14" w:rsidRPr="00DA6512" w:rsidRDefault="00A95D14" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="7513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00995908" w14:paraId="5223175E" w14:textId="77777777" w:rsidTr="001E7885">
+        <w:trPr>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p w14:paraId="035C7292" w14:textId="26A8A148" w:rsidR="009A3866" w:rsidRPr="009A3866" w:rsidRDefault="00EF6CF4" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF6CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Materiali oggetto delle attività/lavorazioni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EE6AFD" w14:textId="4ECD38EF" w:rsidR="00A940C7" w:rsidRPr="00A940C7" w:rsidRDefault="003D49D5" w:rsidP="00A940C7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B316CAE" w14:textId="5D865111" w:rsidR="00FF2383" w:rsidRPr="00A940C7" w:rsidRDefault="003D49D5" w:rsidP="00A940C7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00995908" w14:paraId="504C4100" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="274447EB" w14:textId="7E83FAD3" w:rsidR="00564975" w:rsidRPr="00995908" w:rsidRDefault="00EF6CF4" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF6CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lavoro con macchine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A501217" w14:textId="03E1BED0" w:rsidR="00A91BCC" w:rsidRPr="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">controllo macchina  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C56B188" w14:textId="4C12AEF9" w:rsidR="00A91BCC" w:rsidRPr="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lavorazione con macchina  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0187C2E3" w14:textId="45112736" w:rsidR="00514939" w:rsidRPr="00AF780C" w:rsidRDefault="00A940C7" w:rsidP="00AF780C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6CF4" w:rsidRPr="00EF6CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>utilizzo di macchine/attrezzi con organi in movimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00995908" w14:paraId="6EA78B83" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF44246" w14:textId="777DDA49" w:rsidR="00564975" w:rsidRPr="00995908" w:rsidRDefault="009A3866" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995908">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Strumenti utilizzati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA2DDB6" w14:textId="3FB409D2" w:rsidR="00A42BB5" w:rsidRPr="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00DF707D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manuali </w:t>
+            </w:r>
+            <w:r w:rsidR="00525914" w:rsidRPr="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(specificare):</w:t>
+            </w:r>
+            <w:r w:rsidR="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>....</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>....................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A1187E" w14:textId="2FD89C67" w:rsidR="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00DF707D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elettrici/meccanici </w:t>
+            </w:r>
+            <w:r w:rsidR="00525914" w:rsidRPr="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(specificare):</w:t>
+            </w:r>
+            <w:r w:rsidR="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>....</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>....................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0913A718" w14:textId="7BFCC660" w:rsidR="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00DF707D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vibranti </w:t>
+            </w:r>
+            <w:r w:rsidR="00525914" w:rsidRPr="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(specificare):</w:t>
+            </w:r>
+            <w:r w:rsidR="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.......................................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA24D40" w14:textId="2A61EE3A" w:rsidR="00A42BB5" w:rsidRPr="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00DF707D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">macchine utensili </w:t>
+            </w:r>
+            <w:r w:rsidR="00525914" w:rsidRPr="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(specificare):</w:t>
+            </w:r>
+            <w:r w:rsidR="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>....................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>....</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D84135D" w14:textId="14C01E14" w:rsidR="00B452FB" w:rsidRPr="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00DF707D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">carrelli elevatori </w:t>
+            </w:r>
+            <w:r w:rsidR="00525914" w:rsidRPr="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(specificare):</w:t>
+            </w:r>
+            <w:r w:rsidR="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D4506">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Wingdings 2" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.......</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77861A30" w14:textId="3D740E22" w:rsidR="00A940C7" w:rsidRPr="00A940C7" w:rsidRDefault="00A940C7" w:rsidP="00AF780C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00525914" w:rsidRPr="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>altro (specificare):</w:t>
+            </w:r>
+            <w:r w:rsidR="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>............................................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0083550C" w:rsidRPr="00995908" w14:paraId="63A2C250" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1129E3E8" w14:textId="5E7870A2" w:rsidR="0083550C" w:rsidRPr="00995908" w:rsidRDefault="0011653D" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0011653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guida di automezzi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="496FDDF4" w14:textId="6915CAC4" w:rsidR="0083550C" w:rsidRPr="00A940C7" w:rsidRDefault="0011653D" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0011653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’attività prevede la guida di automezzi: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all’interno dell’azienda     </w:t>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00205879" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all’esterno                        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00995908" w14:paraId="1106C361" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="764"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCBB8DE" w14:textId="14554206" w:rsidR="00CE797D" w:rsidRPr="00995908" w:rsidRDefault="004E2FDD" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E2FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postura di lavoro </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E2FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prevalente)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6248ABCD" w14:textId="64C2AC27" w:rsidR="00564975" w:rsidRPr="00EC4355" w:rsidRDefault="00EC4355" w:rsidP="006A2004">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L’attività si svolge prevalentemente:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in piedi - </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00F86258">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>possibile uso di sgabello in caso di difficoltà</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B7649" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SI      </w:t>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00F86258" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004B7649" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B7649" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F3B7AF" w14:textId="0EE6BEF5" w:rsidR="00564975" w:rsidRPr="00A940C7" w:rsidRDefault="00F86258" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>seduti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BCD366" w14:textId="01EADC90" w:rsidR="00564975" w:rsidRPr="00A940C7" w:rsidRDefault="00F86258" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>possibilità di autogestire la posizione</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4355" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>alternanza posturale</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00EC4355">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B172D5" w:rsidRPr="00995908" w14:paraId="211C0037" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="764"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B75BE8" w14:textId="21B5088B" w:rsidR="00B172D5" w:rsidRPr="00995908" w:rsidRDefault="001E7885" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7885">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attività fisiche correlate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="240CBDBA" w14:textId="77777777" w:rsidR="001E7885" w:rsidRDefault="001E7885" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7885">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’attività prevede: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1D5649" w14:textId="47F52EAF" w:rsidR="00B172D5" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00DF707D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lavoro in altezza  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0683F315" w14:textId="10933DBB" w:rsidR="00B172D5" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00DF707D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uso di scale</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00E96976">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (es. a pioli, scale di lavoro)  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764DC8C4" w14:textId="089F6BB1" w:rsidR="00B172D5" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00F916C6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Webdings" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>requente deambulazione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B172D5" w:rsidRPr="00995908" w14:paraId="06DDBA44" w14:textId="77777777" w:rsidTr="007734F8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="113" w:type="dxa"/>
+            <w:bottom w:w="113" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144405DD" w14:textId="77777777" w:rsidR="00AF70BF" w:rsidRPr="00057BBE" w:rsidRDefault="00AF70BF" w:rsidP="00AF70BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00057BBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Movimentazione manuale dei carichi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6665B4" w14:textId="1A58EA6E" w:rsidR="00B172D5" w:rsidRPr="00995908" w:rsidRDefault="00AF70BF" w:rsidP="00AF70BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF70BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(specificare peso massimo e frequenza media)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C46E97F" w14:textId="7B814B7A" w:rsidR="00B172D5" w:rsidRDefault="00A068C7" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Peso medio di sollevamento</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7549" w:rsidRPr="003F7549">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> max kg</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7549">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00816225">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………….</w:t>
+            </w:r>
+            <w:r w:rsidR="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4837BE02" w14:textId="01DB8D5F" w:rsidR="001A7277" w:rsidRPr="001A7277" w:rsidRDefault="001A7277" w:rsidP="001A7277">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>individualmente (manuale)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in coppia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D813350" w14:textId="18A02D2C" w:rsidR="001A7277" w:rsidRPr="001A7277" w:rsidRDefault="001A7277" w:rsidP="001A7277">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>con ausili (specificare) ………………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A7277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69589875" w14:textId="2E59D9E4" w:rsidR="00B172D5" w:rsidRPr="007B41E7" w:rsidRDefault="00816225" w:rsidP="001A7277">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00816225">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frequenza: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00816225">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">continuativamente </w:t>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00816225">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">occasionalmente </w:t>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B172D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7268" w:rsidRPr="00AD7268">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>non richiesta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD6E91" w:rsidRPr="00995908" w14:paraId="7F00F6A6" w14:textId="77777777" w:rsidTr="00F916C6">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF3EC2F" w14:textId="6FA197F7" w:rsidR="00CD6E91" w:rsidRPr="00995908" w:rsidRDefault="009A3866" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995908">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Impegno visivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8D40F0" w14:textId="008429C1" w:rsidR="00CD6E91" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00B172D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7268" w:rsidRPr="00AD7268">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">continuativamente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7268" w:rsidRPr="00AD7268">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">occasionalmente </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7268" w:rsidRPr="00AD7268">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>non richiesto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93C8E" w:rsidRPr="00995908" w14:paraId="121CF69D" w14:textId="77777777" w:rsidTr="00F916C6">
+        <w:trPr>
+          <w:trHeight w:val="1487"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EBFAF2" w14:textId="657E2BE4" w:rsidR="00E93C8E" w:rsidRPr="00995908" w:rsidRDefault="00AD7268" w:rsidP="00F86258">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7268">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Livello di autonomia / complessità delle operazioni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D06C892" w14:textId="06DC68BF" w:rsidR="00E93C8E" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00F916C6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D092C" w:rsidRPr="007D092C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>operazioni semplici/ripetitive</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5849346C" w14:textId="2810680C" w:rsidR="00E93C8E" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00FF50B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">operazioni complesse </w:t>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="007D092C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(richiede rielaborazione informazioni e gestione imprevisti</w:t>
+            </w:r>
+            <w:r w:rsidR="008F1611">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B6CF398" w14:textId="49E4A249" w:rsidR="00E93C8E" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00FF50B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> operazioni che prevedono responsabilità</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC9D852" w14:textId="6BF5A029" w:rsidR="00E93C8E" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00FF50B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D092C" w:rsidRPr="007D092C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>svolgimento dell’attività con supervisione</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737CB447" w14:textId="0176F004" w:rsidR="00E93C8E" w:rsidRPr="00A940C7" w:rsidRDefault="00B172D5" w:rsidP="00FF50B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003D49D5" w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009949E8" w:rsidRPr="009949E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>svolgimento dell’attività in autonomia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="699AEE02" w14:textId="6CEF6E05" w:rsidR="00DA6512" w:rsidRDefault="00DA6512" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385C9FD7" w14:textId="28675969" w:rsidR="00DA6512" w:rsidRPr="007734F8" w:rsidRDefault="00DA6512">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4270656A" w14:textId="77777777" w:rsidR="00783E1E" w:rsidRPr="00DF707D" w:rsidRDefault="00783E1E" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10065"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F0318" w:rsidRPr="0065142E" w14:paraId="67F3CC88" w14:textId="77777777" w:rsidTr="00462081">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA1C447" w14:textId="4A8CE0EF" w:rsidR="008F0318" w:rsidRPr="0065142E" w:rsidRDefault="00783E1E" w:rsidP="0065142E">
+            <w:pPr>
+              <w:pStyle w:val="Titolo1"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEZIONE 5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00524CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="008375A7" w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARATTERISTICHE </w:t>
+            </w:r>
+            <w:r w:rsidR="008F0318" w:rsidRPr="0065142E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>AMBIENTE DI LAVORO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77A9C134" w14:textId="77777777" w:rsidR="00783E1E" w:rsidRPr="00B454E4" w:rsidRDefault="00783E1E" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="113" w:type="dxa"/>
+          <w:bottom w:w="113" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="7513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00837CC6" w:rsidRPr="00995908" w14:paraId="6AE251B6" w14:textId="77777777" w:rsidTr="00A636E8">
+        <w:trPr>
+          <w:trHeight w:val="696"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C029FE" w14:textId="285002C4" w:rsidR="00837CC6" w:rsidRPr="003D49D5" w:rsidRDefault="002B61CE" w:rsidP="004B7649">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B61CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Accessibilità della postazione di lavoro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB6FD2F" w14:textId="53A57CB6" w:rsidR="003F546E" w:rsidRPr="003D49D5" w:rsidRDefault="003D49D5" w:rsidP="00A636E8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> raggiungibile solo tramite scale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9D25D3" w14:textId="4CECEFC0" w:rsidR="003F546E" w:rsidRPr="003D49D5" w:rsidRDefault="003D49D5" w:rsidP="00A636E8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> raggiungibile con ascensore</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F17B0B2" w14:textId="4B0074E6" w:rsidR="00837CC6" w:rsidRPr="003D49D5" w:rsidRDefault="003D49D5" w:rsidP="00A636E8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al piano terra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803B07" w:rsidRPr="00995908" w14:paraId="7E509667" w14:textId="77777777" w:rsidTr="00A636E8">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="994"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75656A2D" w14:textId="2A38C47D" w:rsidR="00803B07" w:rsidRPr="008971AE" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008971AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microclima della postazione di lavoro </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008971AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(condizioni localizzate, es. vicino a fonti di calore/freddo):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED6B5C4" w14:textId="0E0CE65D" w:rsidR="00803B07" w:rsidRPr="009A06B1" w:rsidRDefault="00803B07" w:rsidP="00A636E8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006260FF" w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postazione esposta a calore</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E080F8B" w14:textId="47D6A8D5" w:rsidR="00803B07" w:rsidRPr="009A06B1" w:rsidRDefault="00803B07" w:rsidP="00A636E8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A06B1" w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postazione esposta a freddo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA72C05" w14:textId="41E0312E" w:rsidR="00803B07" w:rsidRPr="00A940C7" w:rsidRDefault="00803B07" w:rsidP="00A636E8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A06B1" w:rsidRPr="009A06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>postazione soggetta a sbalzi termici</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803B07" w:rsidRPr="00995908" w14:paraId="3135A7A9" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="693CF87D" w14:textId="4B1E6CDF" w:rsidR="00803B07" w:rsidRPr="003D49D5" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Presenza inquinanti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD60370" w14:textId="2691A62E" w:rsidR="00803B07" w:rsidRPr="003D49D5" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">agenti chimici   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54270995" w14:textId="7ABA66C1" w:rsidR="00803B07" w:rsidRPr="003D49D5" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E55A8" w:rsidRPr="000E55A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agenti aerodispersi (polveri, fumi, solventi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13DF99D4" w14:textId="7F076E71" w:rsidR="00803B07" w:rsidRPr="003D49D5" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rumore              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A06453" w14:textId="32278EBB" w:rsidR="00803B07" w:rsidRPr="003D49D5" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> altro</w:t>
+            </w:r>
+            <w:r w:rsidR="000E55A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00525788" w:rsidRPr="00525914">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(specificare):</w:t>
+            </w:r>
+            <w:r w:rsidR="00525788">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D49D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….........................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803B07" w:rsidRPr="00995908" w14:paraId="79762BDD" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726DBA42" w14:textId="0424D050" w:rsidR="00803B07" w:rsidRPr="00A901AE" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:keepLines/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Barriere architettoniche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C461222" w14:textId="54108E77" w:rsidR="00803B07" w:rsidRPr="007D0F91" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>assenti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="768F7B32" w14:textId="6F36548D" w:rsidR="00803B07" w:rsidRPr="00A901AE" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>presenti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, ma con possibilità di adeguamenti</w:t>
+            </w:r>
+            <w:r w:rsidR="008E3475">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> se necessario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803B07" w:rsidRPr="00995908" w14:paraId="01BA9425" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="457DC37B" w14:textId="5733CE21" w:rsidR="00803B07" w:rsidRPr="00A901AE" w:rsidRDefault="00B83162" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83162">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dispositivi/ausili per persone con deficit uditivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09631D87" w14:textId="70A66868" w:rsidR="00803B07" w:rsidRPr="00A901AE" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> presenti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C12BD1" w14:textId="21AE68E4" w:rsidR="00803B07" w:rsidRPr="00A901AE" w:rsidRDefault="00803B07" w:rsidP="00803B07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Controllo1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A901AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>non presenti, ma installabili/attivabili prima dell’inserimento, se necessario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1ABF810A" w14:textId="3D4305F4" w:rsidR="00635527" w:rsidRPr="00B454E4" w:rsidRDefault="00635527" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="7513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B7649" w:rsidRPr="00995908" w14:paraId="31CD4E56" w14:textId="77777777" w:rsidTr="001E1E30">
+        <w:trPr>
+          <w:trHeight w:val="1455"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A943729" w14:textId="758ABAFE" w:rsidR="004B7649" w:rsidRPr="009A3866" w:rsidRDefault="006878B1" w:rsidP="009A3866">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006878B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ulteriori informazioni ritenute rilevanti ai fini dell’inserimento lavorativo:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C515A69" w14:textId="77777777" w:rsidR="004B7649" w:rsidRPr="00A940C7" w:rsidRDefault="004B7649" w:rsidP="00860DE5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78061D92" w14:textId="77777777" w:rsidR="004B7649" w:rsidRPr="00A940C7" w:rsidRDefault="004B7649" w:rsidP="00860DE5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA9696B" w14:textId="77777777" w:rsidR="004B7649" w:rsidRPr="00A940C7" w:rsidRDefault="004B7649" w:rsidP="00860DE5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073DFF9F" w14:textId="77777777" w:rsidR="004B7649" w:rsidRPr="00A940C7" w:rsidRDefault="004B7649" w:rsidP="00860DE5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433C217C" w14:textId="77777777" w:rsidR="00D738C0" w:rsidRPr="00A940C7" w:rsidRDefault="00D738C0" w:rsidP="00D738C0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5568D557" w14:textId="2F2A01D3" w:rsidR="004B7649" w:rsidRPr="003D49D5" w:rsidRDefault="00D738C0" w:rsidP="00D738C0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="-6" w:right="-17"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A940C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………....................................................................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="613D3C64" w14:textId="77777777" w:rsidR="004B7649" w:rsidRPr="00B454E4" w:rsidRDefault="004B7649" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB5BFB4" w14:textId="65EBA707" w:rsidR="000D4CC2" w:rsidRDefault="00366D08" w:rsidP="0012488A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:ind w:right="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E340C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IMPORTANTE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E340C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> il</w:t>
+      </w:r>
+      <w:r w:rsidR="00740D92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E340C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datore di lavoro </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FD683C" w14:textId="77777777" w:rsidR="00740D92" w:rsidRDefault="00366D08" w:rsidP="000D4CC2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:ind w:right="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0EDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>è tenuto</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4CC2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0EDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a effettuare i colloqui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E340C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0EDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>con i candidati interessati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA26FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e a darne riscontro</w:t>
+      </w:r>
+      <w:r w:rsidR="00740D92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA26FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all’UCM con mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00740D92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AEA456" w14:textId="4B947E84" w:rsidR="0005025B" w:rsidRDefault="00740D92" w:rsidP="000D4CC2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:ind w:right="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>utilizzando l’apposito spazio nel modulo che vi verrà fornito,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC00246" w14:textId="17BFD455" w:rsidR="0005025B" w:rsidRDefault="00366D08" w:rsidP="000D4CC2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:ind w:right="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA26FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all’indirizzo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00740D92" w:rsidRPr="002D0E52">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>collocamentomiratoRN@regione.emilia-romagna.it</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="188100B8" w14:textId="471030A9" w:rsidR="00366D08" w:rsidRPr="00740D92" w:rsidRDefault="00740D92" w:rsidP="000D4CC2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:ind w:right="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740D92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’assunzione deve essere sempre preceduta da richiesta di nulla osta al nostro ufficio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E13D51" w14:textId="77777777" w:rsidR="00CF2951" w:rsidRDefault="00CF2951" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62350CAF" w14:textId="77777777" w:rsidR="001477CE" w:rsidRPr="00B454E4" w:rsidRDefault="001477CE" w:rsidP="009642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9725" w:type="dxa"/>
+        <w:tblInd w:w="55" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4862"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="3890"/>
+        <w:gridCol w:w="487"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00564975" w:rsidRPr="00995908" w14:paraId="0DAF157A" w14:textId="77777777" w:rsidTr="00860DE5">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4862" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA4E3A1" w14:textId="77777777" w:rsidR="0012488A" w:rsidRDefault="0012488A" w:rsidP="009642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="155CEF71" w14:textId="1698CAB3" w:rsidR="00564975" w:rsidRPr="00860DE5" w:rsidRDefault="00524CF7" w:rsidP="009642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data di compilazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00482708" w:rsidRPr="00860DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>____/____/__</w:t>
+            </w:r>
+            <w:r w:rsidR="000932C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="00482708" w:rsidRPr="00860DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="00860DE5" w:rsidRPr="00860DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="00482708" w:rsidRPr="00860DE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4863" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="080EAB1A" w14:textId="77777777" w:rsidR="001F3A56" w:rsidRDefault="001F3A56" w:rsidP="00860DE5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BA8705C" w14:textId="77777777" w:rsidR="00AD7AA0" w:rsidRDefault="00AD7AA0" w:rsidP="00860DE5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73C7697E" w14:textId="77777777" w:rsidR="00AD7AA0" w:rsidRDefault="00AD7AA0" w:rsidP="00860DE5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="295A7108" w14:textId="57EB2A6D" w:rsidR="00564975" w:rsidRPr="00860DE5" w:rsidRDefault="00981353" w:rsidP="00860DE5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Firma del legale rappresentante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00860DE5" w:rsidRPr="00995908" w14:paraId="3AEA217D" w14:textId="77777777" w:rsidTr="00860DE5">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4862" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418A1089" w14:textId="77777777" w:rsidR="00860DE5" w:rsidRPr="00995908" w:rsidRDefault="00860DE5" w:rsidP="009642DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1774C37E" w14:textId="77777777" w:rsidR="00860DE5" w:rsidRPr="00995908" w:rsidRDefault="00860DE5" w:rsidP="009642DE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B736FE5" w14:textId="77777777" w:rsidR="00860DE5" w:rsidRPr="00995908" w:rsidRDefault="00860DE5" w:rsidP="009642DE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A91DD3" w14:textId="492E7CC1" w:rsidR="00860DE5" w:rsidRPr="00995908" w:rsidRDefault="00860DE5" w:rsidP="009642DE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CC3FB6" w:rsidRPr="00CF4DB8" w:rsidRDefault="00562C10" w:rsidP="00324507">
+    <w:p w14:paraId="7C7FC20A" w14:textId="30612923" w:rsidR="00860DE5" w:rsidRDefault="00860DE5" w:rsidP="00EE75F3">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...30 lines deleted...]
-        </w:sectPr>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC3FB6" w:rsidRPr="0059250E" w:rsidRDefault="0033151C" w:rsidP="0033151C">
-[...5169 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="00860DE5" w:rsidSect="00DF707D">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1134" w:bottom="709" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="568" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="19E7BC38" w14:textId="77777777" w:rsidR="00A351B2" w:rsidRDefault="00A351B2" w:rsidP="00482708">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4825D11C" w14:textId="77777777" w:rsidR="00A351B2" w:rsidRDefault="00A351B2" w:rsidP="00482708">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times-Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Webdings">
+    <w:panose1 w:val="05030102010509060703"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:id w:val="1461464145"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4DF381DB" w14:textId="2BD2DEEE" w:rsidR="00482708" w:rsidRPr="008F2872" w:rsidRDefault="00482708" w:rsidP="008F2872">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00482708">
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00482708">
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00482708">
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00482708">
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00482708">
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="59A04550" w14:textId="77777777" w:rsidR="00A351B2" w:rsidRDefault="00A351B2" w:rsidP="00482708">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="50B4AF99" w14:textId="77777777" w:rsidR="00A351B2" w:rsidRDefault="00A351B2" w:rsidP="00482708">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="Image 9" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:36.6pt;height:34.8pt;visibility:visible" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
+        <o:lock v:ext="edit" aspectratio="f"/>
+      </v:shape>
+    </w:pict>
+  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE76C72"/>
+    <w:nsid w:val="140B2774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5066C5DC"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="3EE42830"/>
+    <w:lvl w:ilvl="0" w:tplc="916E90AA">
+      <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="□"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="153" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...1242 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -7895,591 +15708,2655 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19297DEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1586EAE"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="□"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-54" w:hanging="360"/>
-[...23 lines deleted...]
-        <w:ind w:left="1953" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...87 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="873" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1593" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2313" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3033" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3753" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4473" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5193" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5913" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A8A5502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BE68C80"/>
+    <w:lvl w:ilvl="0" w:tplc="BC941930">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Symbol" w:cs="Segoe UI" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5A7539"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D1BE0CAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21A16332"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E646C268"/>
+    <w:lvl w:ilvl="0" w:tplc="554A886A">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D402F41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5A611A6"/>
+    <w:lvl w:ilvl="0" w:tplc="8A16D3F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlPicBulletId w:val="0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E3D5E7F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF4027DE"/>
+    <w:lvl w:ilvl="0" w:tplc="8A16D3F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlPicBulletId w:val="0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EEA4E4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EC068DC"/>
+    <w:lvl w:ilvl="0" w:tplc="1A8E3772">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46125D60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0068F456"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BD0E49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F00EFC0"/>
+    <w:lvl w:ilvl="0" w:tplc="48F40ED6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Symbol" w:cs="Segoe UI" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E35CEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B200564E"/>
+    <w:lvl w:ilvl="0" w:tplc="8A16D3F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlPicBulletId w:val="0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="629B16BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="077468DA"/>
+    <w:lvl w:ilvl="0" w:tplc="D60E7E48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C419FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="377E33F4"/>
+    <w:lvl w:ilvl="0" w:tplc="9970C6CC">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Symbol" w:cs="Segoe UI" w:hint="default"/>
+        <w:b/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="670D27B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17489A02"/>
+    <w:lvl w:ilvl="0" w:tplc="547462B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69202F37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC4C7AEE"/>
+    <w:lvl w:ilvl="0" w:tplc="547462B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="371080485">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="535772883">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="356077864">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1492402958">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="851457055">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1631982201">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1458832972">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1814367122">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="132647474">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="891500647">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1820265767">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="234895985">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1838959169">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="14" w16cid:durableId="2049841542">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="15" w16cid:durableId="1164080538">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
+  <w:defaultTableStyle w:val="Normale"/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:strictFirstAndLastChars/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:adjustLineHeightInTable/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AD4956"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00E20AD7"/>
+    <w:rsidRoot w:val="00AD513A"/>
+    <w:rsid w:val="00001B9D"/>
+    <w:rsid w:val="00002104"/>
+    <w:rsid w:val="00002D48"/>
+    <w:rsid w:val="0000572D"/>
+    <w:rsid w:val="00007D59"/>
+    <w:rsid w:val="0001275C"/>
+    <w:rsid w:val="00015D79"/>
+    <w:rsid w:val="00021640"/>
+    <w:rsid w:val="00022766"/>
+    <w:rsid w:val="0002537E"/>
+    <w:rsid w:val="00026669"/>
+    <w:rsid w:val="000338D5"/>
+    <w:rsid w:val="000344F1"/>
+    <w:rsid w:val="00034CDC"/>
+    <w:rsid w:val="000378FE"/>
+    <w:rsid w:val="00040507"/>
+    <w:rsid w:val="00043E06"/>
+    <w:rsid w:val="0005014E"/>
+    <w:rsid w:val="0005025B"/>
+    <w:rsid w:val="00051A15"/>
+    <w:rsid w:val="00053C1A"/>
+    <w:rsid w:val="00054870"/>
+    <w:rsid w:val="000562D0"/>
+    <w:rsid w:val="00056F30"/>
+    <w:rsid w:val="00057BBE"/>
+    <w:rsid w:val="00062108"/>
+    <w:rsid w:val="00065CFC"/>
+    <w:rsid w:val="00071876"/>
+    <w:rsid w:val="0007196E"/>
+    <w:rsid w:val="00072E1A"/>
+    <w:rsid w:val="0007331B"/>
+    <w:rsid w:val="00077F75"/>
+    <w:rsid w:val="000932C1"/>
+    <w:rsid w:val="000963B6"/>
+    <w:rsid w:val="00097054"/>
+    <w:rsid w:val="000A5F28"/>
+    <w:rsid w:val="000B0ED8"/>
+    <w:rsid w:val="000B6033"/>
+    <w:rsid w:val="000B6F93"/>
+    <w:rsid w:val="000C07FD"/>
+    <w:rsid w:val="000C0F0C"/>
+    <w:rsid w:val="000C1766"/>
+    <w:rsid w:val="000C38B0"/>
+    <w:rsid w:val="000D1E73"/>
+    <w:rsid w:val="000D4CC2"/>
+    <w:rsid w:val="000D5943"/>
+    <w:rsid w:val="000E1683"/>
+    <w:rsid w:val="000E4B4F"/>
+    <w:rsid w:val="000E55A8"/>
+    <w:rsid w:val="000F1214"/>
+    <w:rsid w:val="00103B01"/>
+    <w:rsid w:val="0011653D"/>
+    <w:rsid w:val="00120E13"/>
+    <w:rsid w:val="00121527"/>
+    <w:rsid w:val="00124241"/>
+    <w:rsid w:val="0012488A"/>
+    <w:rsid w:val="001258CB"/>
+    <w:rsid w:val="00132D75"/>
+    <w:rsid w:val="001352ED"/>
+    <w:rsid w:val="00135ABF"/>
+    <w:rsid w:val="001411DB"/>
+    <w:rsid w:val="0014238C"/>
+    <w:rsid w:val="00145440"/>
+    <w:rsid w:val="001477CE"/>
+    <w:rsid w:val="001505CE"/>
+    <w:rsid w:val="0015253A"/>
+    <w:rsid w:val="00161507"/>
+    <w:rsid w:val="00161CBF"/>
+    <w:rsid w:val="001639DD"/>
+    <w:rsid w:val="00170036"/>
+    <w:rsid w:val="00170420"/>
+    <w:rsid w:val="00172250"/>
+    <w:rsid w:val="00173904"/>
+    <w:rsid w:val="00174D73"/>
+    <w:rsid w:val="001802E1"/>
+    <w:rsid w:val="0018057A"/>
+    <w:rsid w:val="001813C3"/>
+    <w:rsid w:val="001842D4"/>
+    <w:rsid w:val="0019061F"/>
+    <w:rsid w:val="00191A72"/>
+    <w:rsid w:val="0019273C"/>
+    <w:rsid w:val="001A35F5"/>
+    <w:rsid w:val="001A7277"/>
+    <w:rsid w:val="001A755F"/>
+    <w:rsid w:val="001A7B35"/>
+    <w:rsid w:val="001B09C9"/>
+    <w:rsid w:val="001B1AA1"/>
+    <w:rsid w:val="001C1A50"/>
+    <w:rsid w:val="001C3FA6"/>
+    <w:rsid w:val="001C419A"/>
+    <w:rsid w:val="001C43F5"/>
+    <w:rsid w:val="001D1B2E"/>
+    <w:rsid w:val="001E1E30"/>
+    <w:rsid w:val="001E3272"/>
+    <w:rsid w:val="001E6777"/>
+    <w:rsid w:val="001E6DF4"/>
+    <w:rsid w:val="001E7885"/>
+    <w:rsid w:val="001F142A"/>
+    <w:rsid w:val="001F25EB"/>
+    <w:rsid w:val="001F2CC3"/>
+    <w:rsid w:val="001F3A56"/>
+    <w:rsid w:val="001F50DA"/>
+    <w:rsid w:val="001F709E"/>
+    <w:rsid w:val="002004D8"/>
+    <w:rsid w:val="002028F7"/>
+    <w:rsid w:val="00205879"/>
+    <w:rsid w:val="00206A99"/>
+    <w:rsid w:val="00212522"/>
+    <w:rsid w:val="00224C42"/>
+    <w:rsid w:val="00226B36"/>
+    <w:rsid w:val="00232136"/>
+    <w:rsid w:val="00237B6A"/>
+    <w:rsid w:val="0024047A"/>
+    <w:rsid w:val="00253928"/>
+    <w:rsid w:val="00255592"/>
+    <w:rsid w:val="00255842"/>
+    <w:rsid w:val="00263681"/>
+    <w:rsid w:val="00264A45"/>
+    <w:rsid w:val="0027174E"/>
+    <w:rsid w:val="00272579"/>
+    <w:rsid w:val="002736B9"/>
+    <w:rsid w:val="0027401F"/>
+    <w:rsid w:val="002746FF"/>
+    <w:rsid w:val="00274A4E"/>
+    <w:rsid w:val="00274F30"/>
+    <w:rsid w:val="0027750F"/>
+    <w:rsid w:val="002779AE"/>
+    <w:rsid w:val="0028028E"/>
+    <w:rsid w:val="00281137"/>
+    <w:rsid w:val="0028338B"/>
+    <w:rsid w:val="00283B25"/>
+    <w:rsid w:val="00287334"/>
+    <w:rsid w:val="002A0EDE"/>
+    <w:rsid w:val="002A1B3C"/>
+    <w:rsid w:val="002A6E35"/>
+    <w:rsid w:val="002B135B"/>
+    <w:rsid w:val="002B1A5B"/>
+    <w:rsid w:val="002B3F2F"/>
+    <w:rsid w:val="002B61CE"/>
+    <w:rsid w:val="002B6D37"/>
+    <w:rsid w:val="002C527E"/>
+    <w:rsid w:val="002D2F8D"/>
+    <w:rsid w:val="002D36E0"/>
+    <w:rsid w:val="002D55CC"/>
+    <w:rsid w:val="002E12B5"/>
+    <w:rsid w:val="002E4E67"/>
+    <w:rsid w:val="00300B8C"/>
+    <w:rsid w:val="0030124A"/>
+    <w:rsid w:val="00302E50"/>
+    <w:rsid w:val="00327ACA"/>
+    <w:rsid w:val="003363C9"/>
+    <w:rsid w:val="003378A9"/>
+    <w:rsid w:val="00347F44"/>
+    <w:rsid w:val="00355364"/>
+    <w:rsid w:val="00355733"/>
+    <w:rsid w:val="003557E7"/>
+    <w:rsid w:val="00363415"/>
+    <w:rsid w:val="00364BC6"/>
+    <w:rsid w:val="00365E90"/>
+    <w:rsid w:val="00366D08"/>
+    <w:rsid w:val="003676F8"/>
+    <w:rsid w:val="00374A98"/>
+    <w:rsid w:val="00375DC4"/>
+    <w:rsid w:val="003766D4"/>
+    <w:rsid w:val="00385050"/>
+    <w:rsid w:val="003856E0"/>
+    <w:rsid w:val="00391A30"/>
+    <w:rsid w:val="00392858"/>
+    <w:rsid w:val="00394A91"/>
+    <w:rsid w:val="00396DD9"/>
+    <w:rsid w:val="003A17DE"/>
+    <w:rsid w:val="003A2D00"/>
+    <w:rsid w:val="003A35A5"/>
+    <w:rsid w:val="003B3719"/>
+    <w:rsid w:val="003B672F"/>
+    <w:rsid w:val="003C0565"/>
+    <w:rsid w:val="003C1DE1"/>
+    <w:rsid w:val="003C2F2A"/>
+    <w:rsid w:val="003C447B"/>
+    <w:rsid w:val="003C734D"/>
+    <w:rsid w:val="003D11D9"/>
+    <w:rsid w:val="003D38F0"/>
+    <w:rsid w:val="003D49D5"/>
+    <w:rsid w:val="003D4FEE"/>
+    <w:rsid w:val="003D6FDA"/>
+    <w:rsid w:val="003E61C5"/>
+    <w:rsid w:val="003E7B32"/>
+    <w:rsid w:val="003F294B"/>
+    <w:rsid w:val="003F3739"/>
+    <w:rsid w:val="003F546E"/>
+    <w:rsid w:val="003F7549"/>
+    <w:rsid w:val="003F7CA2"/>
+    <w:rsid w:val="00401C3F"/>
+    <w:rsid w:val="00402AC2"/>
+    <w:rsid w:val="00404BFA"/>
+    <w:rsid w:val="0040787A"/>
+    <w:rsid w:val="00407AF7"/>
+    <w:rsid w:val="00410671"/>
+    <w:rsid w:val="004135C2"/>
+    <w:rsid w:val="00416441"/>
+    <w:rsid w:val="00417A09"/>
+    <w:rsid w:val="004206CC"/>
+    <w:rsid w:val="0042207B"/>
+    <w:rsid w:val="00422DB6"/>
+    <w:rsid w:val="00432F70"/>
+    <w:rsid w:val="00435CEB"/>
+    <w:rsid w:val="004405AB"/>
+    <w:rsid w:val="00441D4A"/>
+    <w:rsid w:val="004431E8"/>
+    <w:rsid w:val="0044321D"/>
+    <w:rsid w:val="00443948"/>
+    <w:rsid w:val="004465C9"/>
+    <w:rsid w:val="00453727"/>
+    <w:rsid w:val="00460138"/>
+    <w:rsid w:val="00462081"/>
+    <w:rsid w:val="00465384"/>
+    <w:rsid w:val="00465782"/>
+    <w:rsid w:val="00467C4D"/>
+    <w:rsid w:val="004770C0"/>
+    <w:rsid w:val="004805B3"/>
+    <w:rsid w:val="00480FFE"/>
+    <w:rsid w:val="004810B5"/>
+    <w:rsid w:val="004816B7"/>
+    <w:rsid w:val="00482708"/>
+    <w:rsid w:val="0048407D"/>
+    <w:rsid w:val="0048410C"/>
+    <w:rsid w:val="004921D7"/>
+    <w:rsid w:val="00496FAF"/>
+    <w:rsid w:val="004A0DB8"/>
+    <w:rsid w:val="004A2352"/>
+    <w:rsid w:val="004A48DC"/>
+    <w:rsid w:val="004A5722"/>
+    <w:rsid w:val="004A5BD1"/>
+    <w:rsid w:val="004B135B"/>
+    <w:rsid w:val="004B4639"/>
+    <w:rsid w:val="004B7649"/>
+    <w:rsid w:val="004D1CD0"/>
+    <w:rsid w:val="004D588F"/>
+    <w:rsid w:val="004E28FA"/>
+    <w:rsid w:val="004E2F3D"/>
+    <w:rsid w:val="004E2FDD"/>
+    <w:rsid w:val="004E66ED"/>
+    <w:rsid w:val="004F5DCC"/>
+    <w:rsid w:val="004F7568"/>
+    <w:rsid w:val="005024C5"/>
+    <w:rsid w:val="005043E8"/>
+    <w:rsid w:val="00511662"/>
+    <w:rsid w:val="00511B16"/>
+    <w:rsid w:val="00514939"/>
+    <w:rsid w:val="0051699D"/>
+    <w:rsid w:val="00517B98"/>
+    <w:rsid w:val="00522621"/>
+    <w:rsid w:val="00524CF7"/>
+    <w:rsid w:val="00525788"/>
+    <w:rsid w:val="00525914"/>
+    <w:rsid w:val="0052610F"/>
+    <w:rsid w:val="005371D0"/>
+    <w:rsid w:val="00541D87"/>
+    <w:rsid w:val="005448DB"/>
+    <w:rsid w:val="00551B3C"/>
+    <w:rsid w:val="00553041"/>
+    <w:rsid w:val="00553460"/>
+    <w:rsid w:val="00556F0A"/>
+    <w:rsid w:val="0056058C"/>
+    <w:rsid w:val="00562EFC"/>
+    <w:rsid w:val="00563924"/>
+    <w:rsid w:val="005641F3"/>
+    <w:rsid w:val="00564975"/>
+    <w:rsid w:val="00565C81"/>
+    <w:rsid w:val="00567305"/>
+    <w:rsid w:val="00570350"/>
+    <w:rsid w:val="0058051F"/>
+    <w:rsid w:val="00584BEF"/>
+    <w:rsid w:val="00585741"/>
+    <w:rsid w:val="00590127"/>
+    <w:rsid w:val="00590EFA"/>
+    <w:rsid w:val="005921B7"/>
+    <w:rsid w:val="00592405"/>
+    <w:rsid w:val="00594EB2"/>
+    <w:rsid w:val="005951DB"/>
+    <w:rsid w:val="00595D2C"/>
+    <w:rsid w:val="005A36B9"/>
+    <w:rsid w:val="005A4A15"/>
+    <w:rsid w:val="005B05F7"/>
+    <w:rsid w:val="005B2F5A"/>
+    <w:rsid w:val="005B3D25"/>
+    <w:rsid w:val="005C3AA6"/>
+    <w:rsid w:val="005D35A2"/>
+    <w:rsid w:val="005D3ABC"/>
+    <w:rsid w:val="005E1D4F"/>
+    <w:rsid w:val="005F35BD"/>
+    <w:rsid w:val="005F620C"/>
+    <w:rsid w:val="005F76BD"/>
+    <w:rsid w:val="005F7838"/>
+    <w:rsid w:val="0061220A"/>
+    <w:rsid w:val="00612C44"/>
+    <w:rsid w:val="00617E65"/>
+    <w:rsid w:val="00625B2C"/>
+    <w:rsid w:val="006260FF"/>
+    <w:rsid w:val="00630A2C"/>
+    <w:rsid w:val="00634C2A"/>
+    <w:rsid w:val="00635412"/>
+    <w:rsid w:val="00635527"/>
+    <w:rsid w:val="00635A3E"/>
+    <w:rsid w:val="00641B12"/>
+    <w:rsid w:val="0064220C"/>
+    <w:rsid w:val="0064548E"/>
+    <w:rsid w:val="0064571C"/>
+    <w:rsid w:val="00646532"/>
+    <w:rsid w:val="0065142E"/>
+    <w:rsid w:val="006517F7"/>
+    <w:rsid w:val="00653010"/>
+    <w:rsid w:val="006540AD"/>
+    <w:rsid w:val="00656B96"/>
+    <w:rsid w:val="00656F3D"/>
+    <w:rsid w:val="00657993"/>
+    <w:rsid w:val="00661E17"/>
+    <w:rsid w:val="00666467"/>
+    <w:rsid w:val="006729B4"/>
+    <w:rsid w:val="00674BA5"/>
+    <w:rsid w:val="0067780E"/>
+    <w:rsid w:val="006878B1"/>
+    <w:rsid w:val="00691231"/>
+    <w:rsid w:val="0069588E"/>
+    <w:rsid w:val="006A2004"/>
+    <w:rsid w:val="006A2CF9"/>
+    <w:rsid w:val="006A3742"/>
+    <w:rsid w:val="006A410F"/>
+    <w:rsid w:val="006A421F"/>
+    <w:rsid w:val="006A42C6"/>
+    <w:rsid w:val="006B3E0D"/>
+    <w:rsid w:val="006B715B"/>
+    <w:rsid w:val="006C336E"/>
+    <w:rsid w:val="006C47A9"/>
+    <w:rsid w:val="006D77E1"/>
+    <w:rsid w:val="006E3FE8"/>
+    <w:rsid w:val="006F12B3"/>
+    <w:rsid w:val="006F353E"/>
+    <w:rsid w:val="006F70FA"/>
+    <w:rsid w:val="0070318F"/>
+    <w:rsid w:val="007055B1"/>
+    <w:rsid w:val="0070669A"/>
+    <w:rsid w:val="00707EC2"/>
+    <w:rsid w:val="00710A8D"/>
+    <w:rsid w:val="007245AF"/>
+    <w:rsid w:val="00731C48"/>
+    <w:rsid w:val="00732803"/>
+    <w:rsid w:val="007342CC"/>
+    <w:rsid w:val="00734374"/>
+    <w:rsid w:val="00740D92"/>
+    <w:rsid w:val="0074251D"/>
+    <w:rsid w:val="00742ECE"/>
+    <w:rsid w:val="0074460A"/>
+    <w:rsid w:val="00751EEF"/>
+    <w:rsid w:val="007612BB"/>
+    <w:rsid w:val="00762E92"/>
+    <w:rsid w:val="00767E4E"/>
+    <w:rsid w:val="00771214"/>
+    <w:rsid w:val="0077339A"/>
+    <w:rsid w:val="007734F8"/>
+    <w:rsid w:val="00780E9C"/>
+    <w:rsid w:val="00781607"/>
+    <w:rsid w:val="00783E1E"/>
+    <w:rsid w:val="00784313"/>
+    <w:rsid w:val="00786153"/>
+    <w:rsid w:val="00790EDE"/>
+    <w:rsid w:val="00791CE7"/>
+    <w:rsid w:val="00792004"/>
+    <w:rsid w:val="00793E1A"/>
+    <w:rsid w:val="007A2EAB"/>
+    <w:rsid w:val="007A4221"/>
+    <w:rsid w:val="007A4BB2"/>
+    <w:rsid w:val="007A714D"/>
+    <w:rsid w:val="007A7ED7"/>
+    <w:rsid w:val="007B20F0"/>
+    <w:rsid w:val="007B4095"/>
+    <w:rsid w:val="007B41E7"/>
+    <w:rsid w:val="007B6854"/>
+    <w:rsid w:val="007D0398"/>
+    <w:rsid w:val="007D092C"/>
+    <w:rsid w:val="007D0F91"/>
+    <w:rsid w:val="007D16CC"/>
+    <w:rsid w:val="007D2D99"/>
+    <w:rsid w:val="007D477B"/>
+    <w:rsid w:val="007D5F2D"/>
+    <w:rsid w:val="007D6031"/>
+    <w:rsid w:val="007E61D0"/>
+    <w:rsid w:val="007E6A03"/>
+    <w:rsid w:val="007F174D"/>
+    <w:rsid w:val="007F544D"/>
+    <w:rsid w:val="007F5E09"/>
+    <w:rsid w:val="00803B07"/>
+    <w:rsid w:val="008047CC"/>
+    <w:rsid w:val="00805070"/>
+    <w:rsid w:val="00807CE3"/>
+    <w:rsid w:val="008134A8"/>
+    <w:rsid w:val="00814232"/>
+    <w:rsid w:val="0081558E"/>
+    <w:rsid w:val="00816225"/>
+    <w:rsid w:val="0082612B"/>
+    <w:rsid w:val="00831762"/>
+    <w:rsid w:val="00834C92"/>
+    <w:rsid w:val="00834DF7"/>
+    <w:rsid w:val="0083550C"/>
+    <w:rsid w:val="008375A7"/>
+    <w:rsid w:val="00837CC6"/>
+    <w:rsid w:val="00837E87"/>
+    <w:rsid w:val="00837E89"/>
+    <w:rsid w:val="00841E08"/>
+    <w:rsid w:val="00860DE5"/>
+    <w:rsid w:val="00870EB8"/>
+    <w:rsid w:val="0087418E"/>
+    <w:rsid w:val="008848CC"/>
+    <w:rsid w:val="00885532"/>
+    <w:rsid w:val="008857BD"/>
+    <w:rsid w:val="00887DCA"/>
+    <w:rsid w:val="008946D0"/>
+    <w:rsid w:val="008965DE"/>
+    <w:rsid w:val="008971AE"/>
+    <w:rsid w:val="008A1EDE"/>
+    <w:rsid w:val="008A49C2"/>
+    <w:rsid w:val="008B241B"/>
+    <w:rsid w:val="008B3C99"/>
+    <w:rsid w:val="008B5083"/>
+    <w:rsid w:val="008B51C5"/>
+    <w:rsid w:val="008B5D80"/>
+    <w:rsid w:val="008B7661"/>
+    <w:rsid w:val="008C204A"/>
+    <w:rsid w:val="008C60E8"/>
+    <w:rsid w:val="008D0609"/>
+    <w:rsid w:val="008D1134"/>
+    <w:rsid w:val="008D38D0"/>
+    <w:rsid w:val="008D4506"/>
+    <w:rsid w:val="008D481A"/>
+    <w:rsid w:val="008E17AE"/>
+    <w:rsid w:val="008E18A8"/>
+    <w:rsid w:val="008E1924"/>
+    <w:rsid w:val="008E2F0F"/>
+    <w:rsid w:val="008E3475"/>
+    <w:rsid w:val="008E3BA0"/>
+    <w:rsid w:val="008E4C3B"/>
+    <w:rsid w:val="008F0318"/>
+    <w:rsid w:val="008F1611"/>
+    <w:rsid w:val="008F2872"/>
+    <w:rsid w:val="008F2EF1"/>
+    <w:rsid w:val="008F6967"/>
+    <w:rsid w:val="00913C8D"/>
+    <w:rsid w:val="00915453"/>
+    <w:rsid w:val="00923041"/>
+    <w:rsid w:val="00932942"/>
+    <w:rsid w:val="00934BCB"/>
+    <w:rsid w:val="00935C1B"/>
+    <w:rsid w:val="009376E2"/>
+    <w:rsid w:val="00937B0E"/>
+    <w:rsid w:val="00944937"/>
+    <w:rsid w:val="00951815"/>
+    <w:rsid w:val="00951CB6"/>
+    <w:rsid w:val="00952D12"/>
+    <w:rsid w:val="00957F5A"/>
+    <w:rsid w:val="009642DE"/>
+    <w:rsid w:val="00973F27"/>
+    <w:rsid w:val="0097775C"/>
+    <w:rsid w:val="00981353"/>
+    <w:rsid w:val="009816D6"/>
+    <w:rsid w:val="00981CEF"/>
+    <w:rsid w:val="009855BB"/>
+    <w:rsid w:val="00990C0E"/>
+    <w:rsid w:val="0099310E"/>
+    <w:rsid w:val="00994722"/>
+    <w:rsid w:val="009949E8"/>
+    <w:rsid w:val="00995908"/>
+    <w:rsid w:val="00995DB3"/>
+    <w:rsid w:val="009A06B1"/>
+    <w:rsid w:val="009A1350"/>
+    <w:rsid w:val="009A3866"/>
+    <w:rsid w:val="009A549C"/>
+    <w:rsid w:val="009A709F"/>
+    <w:rsid w:val="009B46FA"/>
+    <w:rsid w:val="009B4BC1"/>
+    <w:rsid w:val="009B5184"/>
+    <w:rsid w:val="009B5F34"/>
+    <w:rsid w:val="009B6EBD"/>
+    <w:rsid w:val="009C1B3B"/>
+    <w:rsid w:val="009D193E"/>
+    <w:rsid w:val="009D6AEA"/>
+    <w:rsid w:val="009E075A"/>
+    <w:rsid w:val="009F65C4"/>
+    <w:rsid w:val="009F7B60"/>
+    <w:rsid w:val="00A02363"/>
+    <w:rsid w:val="00A032D7"/>
+    <w:rsid w:val="00A0641C"/>
+    <w:rsid w:val="00A068C7"/>
+    <w:rsid w:val="00A06CB4"/>
+    <w:rsid w:val="00A15448"/>
+    <w:rsid w:val="00A223D8"/>
+    <w:rsid w:val="00A32526"/>
+    <w:rsid w:val="00A351B2"/>
+    <w:rsid w:val="00A42BB5"/>
+    <w:rsid w:val="00A4721B"/>
+    <w:rsid w:val="00A51941"/>
+    <w:rsid w:val="00A547AF"/>
+    <w:rsid w:val="00A54E4E"/>
+    <w:rsid w:val="00A6133E"/>
+    <w:rsid w:val="00A636E8"/>
+    <w:rsid w:val="00A70311"/>
+    <w:rsid w:val="00A70C2A"/>
+    <w:rsid w:val="00A70CF9"/>
+    <w:rsid w:val="00A71FF3"/>
+    <w:rsid w:val="00A7422A"/>
+    <w:rsid w:val="00A7485E"/>
+    <w:rsid w:val="00A75038"/>
+    <w:rsid w:val="00A76E3A"/>
+    <w:rsid w:val="00A8347B"/>
+    <w:rsid w:val="00A87215"/>
+    <w:rsid w:val="00A901AE"/>
+    <w:rsid w:val="00A91BCC"/>
+    <w:rsid w:val="00A924DF"/>
+    <w:rsid w:val="00A930A2"/>
+    <w:rsid w:val="00A940C7"/>
+    <w:rsid w:val="00A95167"/>
+    <w:rsid w:val="00A95D14"/>
+    <w:rsid w:val="00A969B4"/>
+    <w:rsid w:val="00AB258E"/>
+    <w:rsid w:val="00AC5DD3"/>
+    <w:rsid w:val="00AD18B9"/>
+    <w:rsid w:val="00AD1A23"/>
+    <w:rsid w:val="00AD2C17"/>
+    <w:rsid w:val="00AD4507"/>
+    <w:rsid w:val="00AD513A"/>
+    <w:rsid w:val="00AD7268"/>
+    <w:rsid w:val="00AD7AA0"/>
+    <w:rsid w:val="00AE249F"/>
+    <w:rsid w:val="00AF1164"/>
+    <w:rsid w:val="00AF13D6"/>
+    <w:rsid w:val="00AF3DE1"/>
+    <w:rsid w:val="00AF5950"/>
+    <w:rsid w:val="00AF6213"/>
+    <w:rsid w:val="00AF70BF"/>
+    <w:rsid w:val="00AF780C"/>
+    <w:rsid w:val="00B0173B"/>
+    <w:rsid w:val="00B05403"/>
+    <w:rsid w:val="00B06180"/>
+    <w:rsid w:val="00B1245D"/>
+    <w:rsid w:val="00B16CC2"/>
+    <w:rsid w:val="00B172D5"/>
+    <w:rsid w:val="00B17BDF"/>
+    <w:rsid w:val="00B22926"/>
+    <w:rsid w:val="00B2382A"/>
+    <w:rsid w:val="00B2747C"/>
+    <w:rsid w:val="00B373C5"/>
+    <w:rsid w:val="00B41D1A"/>
+    <w:rsid w:val="00B44B63"/>
+    <w:rsid w:val="00B452FB"/>
+    <w:rsid w:val="00B454E4"/>
+    <w:rsid w:val="00B4668E"/>
+    <w:rsid w:val="00B4745A"/>
+    <w:rsid w:val="00B47B11"/>
+    <w:rsid w:val="00B5574B"/>
+    <w:rsid w:val="00B6046B"/>
+    <w:rsid w:val="00B820D0"/>
+    <w:rsid w:val="00B82262"/>
+    <w:rsid w:val="00B83162"/>
+    <w:rsid w:val="00B83F45"/>
+    <w:rsid w:val="00B93BF6"/>
+    <w:rsid w:val="00B94163"/>
+    <w:rsid w:val="00BA0650"/>
+    <w:rsid w:val="00BC1DD1"/>
+    <w:rsid w:val="00BC7799"/>
+    <w:rsid w:val="00BC7C14"/>
+    <w:rsid w:val="00BC7E81"/>
+    <w:rsid w:val="00BD1433"/>
+    <w:rsid w:val="00BD1A42"/>
+    <w:rsid w:val="00BD2004"/>
+    <w:rsid w:val="00BD27FB"/>
+    <w:rsid w:val="00BE4575"/>
+    <w:rsid w:val="00BE699A"/>
+    <w:rsid w:val="00BE6B3B"/>
+    <w:rsid w:val="00BE75A5"/>
+    <w:rsid w:val="00BF362E"/>
+    <w:rsid w:val="00C00EC4"/>
+    <w:rsid w:val="00C011FC"/>
+    <w:rsid w:val="00C01BFD"/>
+    <w:rsid w:val="00C05900"/>
+    <w:rsid w:val="00C06825"/>
+    <w:rsid w:val="00C07F2C"/>
+    <w:rsid w:val="00C14C52"/>
+    <w:rsid w:val="00C15ACA"/>
+    <w:rsid w:val="00C25027"/>
+    <w:rsid w:val="00C36EA8"/>
+    <w:rsid w:val="00C4066D"/>
+    <w:rsid w:val="00C4084C"/>
+    <w:rsid w:val="00C70B44"/>
+    <w:rsid w:val="00C71735"/>
+    <w:rsid w:val="00C74849"/>
+    <w:rsid w:val="00C76867"/>
+    <w:rsid w:val="00C81A97"/>
+    <w:rsid w:val="00C81AFB"/>
+    <w:rsid w:val="00C867B8"/>
+    <w:rsid w:val="00C872FE"/>
+    <w:rsid w:val="00C90329"/>
+    <w:rsid w:val="00C9226D"/>
+    <w:rsid w:val="00CA25BE"/>
+    <w:rsid w:val="00CB5718"/>
+    <w:rsid w:val="00CC30F1"/>
+    <w:rsid w:val="00CC4DB2"/>
+    <w:rsid w:val="00CC53EF"/>
+    <w:rsid w:val="00CC5950"/>
+    <w:rsid w:val="00CD5A5B"/>
+    <w:rsid w:val="00CD66CC"/>
+    <w:rsid w:val="00CD6E91"/>
+    <w:rsid w:val="00CE575C"/>
+    <w:rsid w:val="00CE797D"/>
+    <w:rsid w:val="00CF2951"/>
+    <w:rsid w:val="00D00A05"/>
+    <w:rsid w:val="00D00FE6"/>
+    <w:rsid w:val="00D02C35"/>
+    <w:rsid w:val="00D151C9"/>
+    <w:rsid w:val="00D164A0"/>
+    <w:rsid w:val="00D20329"/>
+    <w:rsid w:val="00D203CA"/>
+    <w:rsid w:val="00D20F55"/>
+    <w:rsid w:val="00D2150C"/>
+    <w:rsid w:val="00D34EB2"/>
+    <w:rsid w:val="00D3518D"/>
+    <w:rsid w:val="00D35400"/>
+    <w:rsid w:val="00D374CB"/>
+    <w:rsid w:val="00D376BF"/>
+    <w:rsid w:val="00D414AF"/>
+    <w:rsid w:val="00D45543"/>
+    <w:rsid w:val="00D50A31"/>
+    <w:rsid w:val="00D514B1"/>
+    <w:rsid w:val="00D5611A"/>
+    <w:rsid w:val="00D60308"/>
+    <w:rsid w:val="00D636D2"/>
+    <w:rsid w:val="00D706A6"/>
+    <w:rsid w:val="00D738C0"/>
+    <w:rsid w:val="00D7769F"/>
+    <w:rsid w:val="00D805E6"/>
+    <w:rsid w:val="00D846A3"/>
+    <w:rsid w:val="00D91D41"/>
+    <w:rsid w:val="00D9280F"/>
+    <w:rsid w:val="00D94261"/>
+    <w:rsid w:val="00D95802"/>
+    <w:rsid w:val="00D95CD1"/>
+    <w:rsid w:val="00DA26FC"/>
+    <w:rsid w:val="00DA2F9E"/>
+    <w:rsid w:val="00DA33A6"/>
+    <w:rsid w:val="00DA5513"/>
+    <w:rsid w:val="00DA6512"/>
+    <w:rsid w:val="00DB0B86"/>
+    <w:rsid w:val="00DB6F4A"/>
+    <w:rsid w:val="00DD3F55"/>
+    <w:rsid w:val="00DD720D"/>
+    <w:rsid w:val="00DE00B2"/>
+    <w:rsid w:val="00DE32B1"/>
+    <w:rsid w:val="00DE4CC3"/>
+    <w:rsid w:val="00DE6FE2"/>
+    <w:rsid w:val="00DF707D"/>
+    <w:rsid w:val="00DF7594"/>
+    <w:rsid w:val="00E015C3"/>
+    <w:rsid w:val="00E0238A"/>
+    <w:rsid w:val="00E04FC1"/>
+    <w:rsid w:val="00E05823"/>
+    <w:rsid w:val="00E11B03"/>
+    <w:rsid w:val="00E1386E"/>
+    <w:rsid w:val="00E20379"/>
+    <w:rsid w:val="00E34063"/>
+    <w:rsid w:val="00E340C0"/>
+    <w:rsid w:val="00E35E44"/>
+    <w:rsid w:val="00E376F4"/>
+    <w:rsid w:val="00E37CDF"/>
+    <w:rsid w:val="00E52129"/>
+    <w:rsid w:val="00E535A7"/>
+    <w:rsid w:val="00E57B5E"/>
+    <w:rsid w:val="00E61B6F"/>
+    <w:rsid w:val="00E6286A"/>
+    <w:rsid w:val="00E6315B"/>
+    <w:rsid w:val="00E63A82"/>
+    <w:rsid w:val="00E711A0"/>
+    <w:rsid w:val="00E7507C"/>
+    <w:rsid w:val="00E75A19"/>
+    <w:rsid w:val="00E82895"/>
+    <w:rsid w:val="00E84680"/>
+    <w:rsid w:val="00E93C8E"/>
+    <w:rsid w:val="00E96490"/>
+    <w:rsid w:val="00E96976"/>
+    <w:rsid w:val="00EA004B"/>
+    <w:rsid w:val="00EA3D55"/>
+    <w:rsid w:val="00EA4B0E"/>
+    <w:rsid w:val="00EA5483"/>
+    <w:rsid w:val="00EA5DAB"/>
+    <w:rsid w:val="00EA6F0E"/>
+    <w:rsid w:val="00EB0272"/>
+    <w:rsid w:val="00EB38C6"/>
+    <w:rsid w:val="00EB3F64"/>
+    <w:rsid w:val="00EB6296"/>
+    <w:rsid w:val="00EC1BE6"/>
+    <w:rsid w:val="00EC4355"/>
+    <w:rsid w:val="00ED19C0"/>
+    <w:rsid w:val="00ED41AF"/>
+    <w:rsid w:val="00ED4C4C"/>
+    <w:rsid w:val="00EE0F69"/>
+    <w:rsid w:val="00EE11E9"/>
+    <w:rsid w:val="00EE6179"/>
+    <w:rsid w:val="00EE75F3"/>
+    <w:rsid w:val="00EF1C5A"/>
+    <w:rsid w:val="00EF330E"/>
+    <w:rsid w:val="00EF47E1"/>
+    <w:rsid w:val="00EF6CF4"/>
+    <w:rsid w:val="00EF722E"/>
+    <w:rsid w:val="00F07BA9"/>
+    <w:rsid w:val="00F13455"/>
+    <w:rsid w:val="00F200F2"/>
+    <w:rsid w:val="00F20870"/>
+    <w:rsid w:val="00F20FF8"/>
+    <w:rsid w:val="00F24E20"/>
+    <w:rsid w:val="00F31F60"/>
+    <w:rsid w:val="00F32653"/>
+    <w:rsid w:val="00F43244"/>
+    <w:rsid w:val="00F43CC4"/>
+    <w:rsid w:val="00F44558"/>
+    <w:rsid w:val="00F45EFC"/>
+    <w:rsid w:val="00F472DE"/>
+    <w:rsid w:val="00F5411E"/>
+    <w:rsid w:val="00F54EA4"/>
+    <w:rsid w:val="00F56082"/>
+    <w:rsid w:val="00F567C6"/>
+    <w:rsid w:val="00F57124"/>
+    <w:rsid w:val="00F6413D"/>
+    <w:rsid w:val="00F67E9E"/>
+    <w:rsid w:val="00F706F3"/>
+    <w:rsid w:val="00F708CA"/>
+    <w:rsid w:val="00F70E89"/>
+    <w:rsid w:val="00F769DB"/>
+    <w:rsid w:val="00F76B27"/>
+    <w:rsid w:val="00F80053"/>
+    <w:rsid w:val="00F818B4"/>
+    <w:rsid w:val="00F81924"/>
+    <w:rsid w:val="00F86258"/>
+    <w:rsid w:val="00F87D40"/>
+    <w:rsid w:val="00F916C6"/>
+    <w:rsid w:val="00F95ACE"/>
+    <w:rsid w:val="00F96B2D"/>
+    <w:rsid w:val="00FA1380"/>
+    <w:rsid w:val="00FA46C4"/>
+    <w:rsid w:val="00FB18D1"/>
+    <w:rsid w:val="00FC0C3C"/>
+    <w:rsid w:val="00FC1742"/>
+    <w:rsid w:val="00FC376D"/>
+    <w:rsid w:val="00FC3975"/>
+    <w:rsid w:val="00FC4B9F"/>
+    <w:rsid w:val="00FC719F"/>
+    <w:rsid w:val="00FE3028"/>
+    <w:rsid w:val="00FE4BEC"/>
+    <w:rsid w:val="00FF0287"/>
+    <w:rsid w:val="00FF2383"/>
+    <w:rsid w:val="00FF2C99"/>
+    <w:rsid w:val="00FF4D70"/>
+    <w:rsid w:val="00FF50B3"/>
+    <w:rsid w:val="00FF6D1D"/>
+    <w:rsid w:val="020FC901"/>
+    <w:rsid w:val="08BBCDAA"/>
+    <w:rsid w:val="1386ADDC"/>
+    <w:rsid w:val="2352C7FD"/>
+    <w:rsid w:val="2701ACCB"/>
+    <w:rsid w:val="71B32EDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="26DAB4C6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0C28F55E-88CF-41C3-8DA1-C503C406364D}"/>
+  <w15:docId w15:val="{2FF880BF-BE51-4F52-AFC2-7E8253D464FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...83 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-[...15 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8628,294 +18505,693 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001477CE"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Mangal"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:link w:val="Titolo1Carattere"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00641B12"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="29"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:link w:val="Titolo3Carattere"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF70BF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00AD4956"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Carpredefinitoparagrafo2">
+    <w:name w:val="Car. predefinito paragrafo2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Carpredefinitoparagrafo1">
+    <w:name w:val="Car. predefinito paragrafo1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Punti">
+    <w:name w:val="Punti"/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione3">
+    <w:name w:val="Intestazione3"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpotesto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Elenco">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpotesto"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia3">
+    <w:name w:val="Didascalia3"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indice">
+    <w:name w:val="Indice"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione2">
+    <w:name w:val="Intestazione2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia2">
+    <w:name w:val="Didascalia2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione1">
+    <w:name w:val="Intestazione1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia1">
+    <w:name w:val="Didascalia1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazione">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pidipagina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="PidipaginaCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragrafobase">
+    <w:name w:val="[Paragrafo base]"/>
+    <w:basedOn w:val="Normale"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
-      <w:autoSpaceDN w:val="0"/>
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Times-Roman" w:eastAsia="Cambria" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rientrocorpodeltesto">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenutotabella">
+    <w:name w:val="Contenuto tabella"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazionetabella">
+    <w:name w:val="Intestazione tabella"/>
+    <w:basedOn w:val="Contenutotabella"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enfasigrassetto">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F20870"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandocommento">
+    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="003A17DE"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testocommento">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestocommentoCarattere"/>
+    <w:rsid w:val="003A17DE"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
+    <w:name w:val="Testo commento Carattere"/>
+    <w:link w:val="Testocommento"/>
+    <w:rsid w:val="003A17DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Mangal"/>
+      <w:kern w:val="1"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Testocommento"/>
+    <w:next w:val="Testocommento"/>
+    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:rsid w:val="003A17DE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
+    <w:name w:val="Soggetto commento Carattere"/>
+    <w:link w:val="Soggettocommento"/>
+    <w:rsid w:val="003A17DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Mangal"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="1"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:rsid w:val="00913C8D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:rsid w:val="00913C8D"/>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00AD4956"/>
+    <w:rsid w:val="00CD5A5B"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="00482708"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
+    <w:name w:val="Piè di pagina Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Pidipagina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00482708"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Lucida Sans Unicode" w:cs="Mangal"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00401C3F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00497CFF"/>
+    <w:rsid w:val="00401C3F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="21"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="mio">
-[...3 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
+    <w:name w:val="Titolo 1 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00641B12"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="29"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo3Carattere">
+    <w:name w:val="Titolo 3 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF70BF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00853DC4"/>
+    <w:rsid w:val="08BBCDAA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="001477CE"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1786849799">
+    <w:div w:id="975179226">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collocamentomiratoRN@regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ARLavoro.RNmirato@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collocamentomiratoRN@regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9016,80 +19292,295 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E7680ABD91A59B4BBB4B0D46CFEF3FF6" ma:contentTypeVersion="4" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="55d1615ba3ee585e4cdcf446f0117816">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ab77c123-8e00-4c14-87e5-b5e289c9394b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3a058c8158bbcb3b722ee23a2ac27b9f" ns2:_="">
+    <xsd:import namespace="ab77c123-8e00-4c14-87e5-b5e289c9394b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ab77c123-8e00-4c14-87e5-b5e289c9394b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo di contenuto"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titolo"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FC506F-FFE0-45B9-8E96-7F54874FB005}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0439D879-0680-4228-8811-268FEB542109}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97CAEA5D-114C-4BB0-AA08-3E0A22B74E89}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83112DE3-CD45-45D1-8307-3D956155610A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ab77c123-8e00-4c14-87e5-b5e289c9394b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6573</Characters>
+  <Pages>4</Pages>
+  <Words>2122</Words>
+  <Characters>12097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Hewlett-Packard Company</Company>
+  <Company>Provincia di Reggio Emilia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7711</CharactersWithSpaces>
+  <CharactersWithSpaces>14191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>All'Ufficio Collocamento Mirato</dc:title>
   <dc:subject/>
-  <dc:creator>monia rocchi</dc:creator>
+  <dc:creator>antonella.celati</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100E7680ABD91A59B4BBB4B0D46CFEF3FF6</vt:lpwstr>
+  </property>
+</Properties>
+</file>