--- v0 (2025-12-14)
+++ v1 (2026-06-24)
@@ -1,192 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="195D934D" w14:textId="77777777" w:rsidR="006F0CD0" w:rsidRDefault="009046C3" w:rsidP="00246CC3">
-[...1 lines deleted...]
-        <w:spacing w:before="232" w:line="235" w:lineRule="auto"/>
+    <w:p w14:paraId="77C56269" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="5074" w:right="309" w:firstLine="7"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F2C9656" wp14:editId="7AFCB21C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>760730</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-6350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1263650" cy="494030"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="1774479389" name="Immagine 18" descr="Immagine che contiene testo, Carattere, Elementi grafici, logo&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1774479389" name="Immagine 18" descr="Immagine che contiene testo, Carattere, Elementi grafici, logo&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1263650" cy="494030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="195D934D" w14:textId="509824B7" w:rsidR="006F0CD0" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
+        <w:ind w:left="5074" w:right="309" w:firstLine="7"/>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>Richiesta</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>N.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>……………………</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="000433B9" w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000433B9" w:rsidRPr="007C796D">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="0037691D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA47AA9" w14:textId="263C6ADF" w:rsidR="00760168" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00246CC3">
-[...1 lines deleted...]
-        <w:spacing w:before="232" w:line="235" w:lineRule="auto"/>
+    <w:p w14:paraId="7EA47AA9" w14:textId="263C6ADF" w:rsidR="00760168" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="5074" w:right="309" w:firstLine="7"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>del</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>……………………………</w:t>
       </w:r>
       <w:r w:rsidR="006F0CD0">
         <w:t>…………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263EDAD1" w14:textId="7911BD5A" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00246CC3">
-[...1 lines deleted...]
-        <w:spacing w:before="232" w:line="235" w:lineRule="auto"/>
+    <w:p w14:paraId="263EDAD1" w14:textId="6A5D3F7E" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="5074" w:right="309" w:firstLine="7"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
-        <w:t xml:space="preserve"> Al</w:t>
+        <w:t>Al</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>Centro</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>per</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -196,114 +191,111 @@
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00760168" w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="006F0CD0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4D809A" w14:textId="10A78774" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="1C4D809A" w14:textId="10A78774" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:left="566"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="644B5D73" w14:textId="41D8C27F" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...1 lines deleted...]
-        <w:spacing w:before="98"/>
+    <w:p w14:paraId="644B5D73" w14:textId="41D8C27F" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:right="423"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Allegato</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4CE5E3" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="3A4CE5E3" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="331BF887" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="00764D04" w:rsidRDefault="009046C3" w:rsidP="00E857BF">
+    <w:p w14:paraId="16C084FE" w14:textId="4C5703C2" w:rsidR="00DC46D9" w:rsidRPr="00DC46D9" w:rsidRDefault="009046C3" w:rsidP="00DC46D9">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
-        <w:spacing w:before="1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="424" w:right="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764D04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>MODULO</w:t>
       </w:r>
       <w:r w:rsidRPr="00764D04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00764D04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="32"/>
@@ -324,54 +316,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>DI</w:t>
       </w:r>
       <w:r w:rsidRPr="00764D04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00764D04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PERSONALE</w:t>
       </w:r>
+      <w:r w:rsidR="00DC46D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>tramite pubblicazione sul portale “Lavoro per Te”</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="531A1C52" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00E857BF">
-[...1 lines deleted...]
-        <w:spacing w:before="63"/>
+    <w:p w14:paraId="531A1C52" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="566"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>modulo</w:t>
       </w:r>
@@ -537,339 +538,93 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>per</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>l’Impiego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBD685B" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00E857BF">
-[...1 lines deleted...]
-        <w:spacing w:before="49"/>
+    <w:p w14:paraId="2BBD685B" w14:textId="20554BE4" w:rsidR="009046C3" w:rsidRPr="006F1293" w:rsidRDefault="00D87AEC" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="566"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...243 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4622F030" wp14:editId="06339417">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4622F030" wp14:editId="6DE07B70">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>725170</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>14605</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>299720</wp:posOffset>
+                  <wp:posOffset>285115</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6102350" cy="182880"/>
+                <wp:extent cx="6273800" cy="182880"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="26670"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="17" name="Casella di testo 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6102350" cy="182880"/>
+                          <a:ext cx="6273800" cy="182880"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D8D8D8"/>
                         </a:solidFill>
                         <a:ln w="12192">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6D2D6C77" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                             <w:pPr>
                               <w:spacing w:line="268" w:lineRule="exact"/>
                               <w:ind w:left="5" w:right="2"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
@@ -899,635 +654,910 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4622F030" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Casella di testo 17" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:57.1pt;margin-top:23.6pt;width:480.5pt;height:14.4pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2bWEE4QEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mDmErUdIJVQ0gT&#10;Q9r4Aa5jNxaOz/jcJuXXc3bTFgZ7mUgk5+w7f/fdd5fl9dhbtlcBDbiGz2clZ8pJaI3bNvzb4+2b&#10;BWcYhWuFBacaflDIr1evXy0HX6sKOrCtCoxAHNaDb3gXo6+LAmWneoEz8MqRU0PoRaRt2BZtEAOh&#10;97aoyvKqGCC0PoBUiHS6Pjr5KuNrrWS81xpVZLbhxC3mNeR1k9ZitRT1NgjfGTnREC9g0QvjKOkZ&#10;ai2iYLtg/oLqjQyAoONMQl+A1kaqXANVMy+fVPPQCa9yLSQO+rNM+P9g5Zf9g/8aWBw/wkgNzEWg&#10;vwP5HUmbYvBYTzFJU6yRolOhow59+lIJjC6StoeznmqMTNLh1bys3r4jlyTffFEtFlnw4nLbB4yf&#10;FPQsGQ0P1K/MQOzvMKb8oj6FpGQI1rS3xtq8CdvNjQ1sL6i360V6Uzvpyh9h1rGBslfz99WxuGcx&#10;yvz8CyNxWAvsjrky/BRm3STSUZekUBw3I/FI5gbaA4lL/0e8p0VbICrSGs9ZB+Hn07OB5rDh+GMn&#10;guLMfnbU6DS0JyOcjM3JCNHeQB7tpIiDD7sI2mTlLvknhjRBWZ1p2tOI/r7PUZd/cvULAAD//wMA&#10;UEsDBBQABgAIAAAAIQAsYb/h3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEhcJpa0Gi2UphMg7cIFGGjaMWtMW9E4VZNu5d/jneBkP72n58/lena9OOIYOk8akqUCgVR721Gj&#10;4fNjc3MHIkRD1vSeUMMPBlhXlxelKaw/0Tset7ERXEKhMBraGIdCylC36ExY+gGJvS8/OhNZjo20&#10;ozlxuetlqlQmnemIL7RmwOcW6+/t5DQ83af7/WtCO5vtwuLlLZ3mdLPQ+vpqfnwAEXGOf2E44zM6&#10;VMx08BPZIHrWySrlqIZVzvMcUPktbwcNeaZAVqX8/0L1CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADZtYQThAQAA2wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACxhv+HfAAAACgEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" fillcolor="#d8d8d8" strokeweight=".96pt">
+              <v:shape id="Casella di testo 17" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:22.45pt;width:494pt;height:14.4pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI3Rlv4QEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mDNELUdIJVQ0gT&#10;Q9r4Aa5jNxaOz/jcJuPXc3bTFga8IBLJOfvO33333WV1PQ2WHVRAA67ly0XJmXISOuN2Lf/yePuq&#10;5gyjcJ2w4FTLnxTy6/XLF6vRN6qCHmynAiMQh83oW97H6JuiQNmrQeACvHLk1BAGEWkbdkUXxEjo&#10;gy2qsrwqRgidDyAVIp1ujk6+zvhaKxnvtUYVmW05cYt5DXndprVYr0SzC8L3Rs40xD+wGIRxlPQM&#10;tRFRsH0wv0ENRgZA0HEhYShAayNVroGqWZbPqnnohVe5FhIH/Vkm/H+w8tPhwX8OLE7vYaIG5iLQ&#10;34H8iqRNMXps5pikKTZI0anQSYchfakERhdJ26eznmqKTNLhVfXmdV2SS5JvWVd1nQUvLrd9wPhB&#10;wcCS0fJA/coMxOEOY8ovmlNISoZgTXdrrM2bsNve2MAOgnq7qdOb2klXfgmzjo2UvVq+rY7F/RWj&#10;zM+fMBKHjcD+mCvDz2HWzSIddUkKxWk7EY9kbqF7InHp/4j3tGgLREVa4znrIXx/fjbSHLYcv+1F&#10;UJzZj44anYb2ZISTsT0ZIdobyKOdFHHwbh9Bm6zcJf/MkCYoqzNPexrRn/c56vJPrn8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDWxX6+3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsJAFIX3Jr7D&#10;5Jq4ITJlIEBrp0RN2LgRkRCWQ+faNnbuNJ0p1Lf3utLl+ck5X74ZXSsu2IfGk4bZNAGBVHrbUKXh&#10;8LF9WIMI0ZA1rSfU8I0BNsXtTW4y66/0jpd9rASPUMiMhjrGLpMylDU6E6a+Q+Ls0/fORJZ9JW1v&#10;rjzuWqmSZCmdaYgfatPhS43l135wGp5TdTq9zehol8cwed2pYVTbidb3d+PTI4iIY/wrwy8+o0PB&#10;TGc/kA2i1aDmXNSwWKQgOE7ThI2zhtV8BbLI5X/+4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCI3Rlv4QEAANsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDWxX6+3QAAAAcBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" fillcolor="#d8d8d8" strokeweight=".96pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6D2D6C77" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                       <w:pPr>
                         <w:spacing w:line="268" w:lineRule="exact"/>
                         <w:ind w:left="5" w:right="2"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>ANAGRAFICA</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-7"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>AZIENDA</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dovrà</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>compilare</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>scheda per</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ogni</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>profilo</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ricercato</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>comunica</w:t>
+      </w:r>
+      <w:r w:rsidR="008B61F3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’esito</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>termine</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>processo</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="006F1293">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>selezione</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54ADD851" w14:textId="1452F26B" w:rsidR="00205FB1" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00760168">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="54ADD851" w14:textId="6DA8B5BA" w:rsidR="00205FB1" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ragione</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sociale</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>…………………………………………………………………………………………………………………………………………… P.IVA:</w:t>
+        <w:t>……………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>P.IVA:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>………………………………………………………</w:t>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00662062" w:rsidRPr="007C796D">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00662062">
+        <w:t>….</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>C.F:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>…………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00FF33B7" w:rsidRPr="007C796D">
         <w:t>…</w:t>
       </w:r>
+      <w:r w:rsidR="00662062">
+        <w:t>…………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0648F55A" w14:textId="71AB5376" w:rsidR="00205FB1" w:rsidRPr="007C796D" w:rsidRDefault="00205FB1" w:rsidP="00205FB1">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="472"/>
+    <w:p w14:paraId="0965A4D8" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0648F55A" w14:textId="1659AD9A" w:rsidR="00205FB1" w:rsidRPr="007C796D" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Indirizzo sede legale:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A58E253" w14:textId="77777777" w:rsidR="007F51B8" w:rsidRDefault="00205FB1" w:rsidP="00205FB1">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="422"/>
+    <w:p w14:paraId="3A58E253" w14:textId="69757495" w:rsidR="007F51B8" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>Via………………………………………………………………………….</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="00662062">
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>Comune………………………………………………………………………… Cap……………………………</w:t>
+        <w:t>Comune…………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>Cap……………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t xml:space="preserve">Provincia……………………………………………………………………………………………………………………. </w:t>
+        <w:t>Provincia……………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00662062">
+        <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710C3683" w14:textId="77777777" w:rsidR="007F51B8" w:rsidRDefault="00205FB1" w:rsidP="00205FB1">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="422"/>
+    <w:p w14:paraId="5BD95DAA" w14:textId="311AA27F" w:rsidR="007F51B8" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>Tel</w:t>
       </w:r>
       <w:r w:rsidR="007F51B8">
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t xml:space="preserve">……………………………………. Fax…………………………………………. </w:t>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00662062">
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>E -mail………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00662062">
+        <w:t>……………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD95DAA" w14:textId="77777777" w:rsidR="007F51B8" w:rsidRDefault="00205FB1" w:rsidP="00205FB1">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="422"/>
+    <w:p w14:paraId="7762E664" w14:textId="09DFF690" w:rsidR="007A505D" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
-        <w:t>E -mail…………………………………………………</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Sito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>internet:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>……………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00662062">
+        <w:t>.....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7762E664" w14:textId="77777777" w:rsidR="007A505D" w:rsidRDefault="00205FB1" w:rsidP="00205FB1">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="422"/>
+    <w:p w14:paraId="1A695DB8" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D00C07" w14:textId="761839AB" w:rsidR="00C2741F" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Attività</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>internet:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>economica:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>……………………………………………………………………………………………………………………</w:t>
+        <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A741074" w14:textId="77777777" w:rsidR="007A505D" w:rsidRDefault="00205FB1" w:rsidP="00205FB1">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="422"/>
+    <w:p w14:paraId="1A741074" w14:textId="0CA5EF0A" w:rsidR="007A505D" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Attività</w:t>
+        <w:t>Codice</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>economica:</w:t>
+        <w:t>ATECO:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t xml:space="preserve">……………………………………………………………………………………………………………… </w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
         <w:t>……………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F91E84" w14:textId="71A7FA85" w:rsidR="00205FB1" w:rsidRPr="007C796D" w:rsidRDefault="00205FB1" w:rsidP="00205FB1">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="422"/>
+    <w:p w14:paraId="37F91E84" w14:textId="7C7EC677" w:rsidR="00205FB1" w:rsidRPr="007C796D" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Classe dimensionale azienda (numero dipendenti)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve">Classe dimensionale azienda (numero </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2741F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>dipendenti)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2741F">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C75BEF">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="00C2741F">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2741F">
         <w:t>1-5</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C75BEF" w:rsidRPr="007C796D">
+      <w:r w:rsidR="00C2741F" w:rsidRPr="00C2741F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75BEF" w:rsidRPr="00C2741F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-[...13 lines deleted...]
-      <w:r w:rsidR="00C75BEF" w:rsidRPr="007C796D">
+      <w:r w:rsidR="00C2741F" w:rsidRPr="00C2741F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2741F">
+        <w:t>6-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F" w:rsidRPr="00C2741F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75BEF" w:rsidRPr="00C2741F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-[...18 lines deleted...]
-      <w:r w:rsidR="00C75BEF" w:rsidRPr="007C796D">
+      <w:r w:rsidR="00C2741F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F" w:rsidRPr="00C2741F">
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2741F">
+        <w:t>ltre 21</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F" w:rsidRPr="00C2741F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75BEF" w:rsidRPr="00C2741F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
         <w:t>❑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26256F34" w14:textId="28BF1812" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="00205FB1" w:rsidP="00205FB1">
-[...2 lines deleted...]
-        <w:ind w:right="472"/>
+    <w:p w14:paraId="5D4505AA" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="009046C3" w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26256F34" w14:textId="573D146A" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Referente aziendale per la presente richiesta</w:t>
       </w:r>
-      <w:r w:rsidR="009046C3" w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="007C796D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1736E0C1" w14:textId="7A32304D" w:rsidR="007372EE" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="463"/>
+    <w:p w14:paraId="1736E0C1" w14:textId="7A32304D" w:rsidR="007372EE" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>Cognome:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>……………………………</w:t>
       </w:r>
       <w:r w:rsidR="007372EE">
         <w:t>………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>Nome:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>……………………………</w:t>
       </w:r>
       <w:r w:rsidR="007372EE">
         <w:t>……………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024B0182" w14:textId="6104FBA5" w:rsidR="0082446A" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="463"/>
+    <w:p w14:paraId="024B0182" w14:textId="58979125" w:rsidR="0082446A" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>Ruolo:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>……………………………………………………………</w:t>
-[...7 lines deleted...]
-        <w:t>. Tel:</w:t>
+        <w:t>………………………………………………………………….. Tel:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>…………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="00662062">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>.............</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0527F4A9" w14:textId="4F6C216C" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="463"/>
+    <w:p w14:paraId="0527F4A9" w14:textId="4F6C216C" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>E-</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>mail……………………………………………………………………………………………</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>mail…………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679ABC9C" w14:textId="77777777" w:rsidR="00664F05" w:rsidRDefault="00664F05" w:rsidP="009046C3">
+    <w:p w14:paraId="68E1B7E8" w14:textId="5442ABFD" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="142"/>
-[...29 lines deleted...]
-        <w:spacing w:before="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45652CBE" wp14:editId="6EF241E5">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45652CBE" wp14:editId="35D4979C">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>725170</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>267335</wp:posOffset>
+                  <wp:posOffset>266700</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6108700" cy="184785"/>
-                <wp:effectExtent l="0" t="0" r="25400" b="24765"/>
+                <wp:extent cx="6273800" cy="184785"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="24765"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="18" name="Casella di testo 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6108700" cy="184785"/>
+                          <a:ext cx="6273800" cy="184785"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D8D8D8"/>
                         </a:solidFill>
                         <a:ln w="12192">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5C830CF3" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                             <w:pPr>
                               <w:spacing w:before="1"/>
                               <w:ind w:left="6" w:right="2"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
@@ -1553,184 +1583,398 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>RICHIESTO</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="45652CBE" id="Casella di testo 16" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:57.1pt;margin-top:21.05pt;width:481pt;height:14.55pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbHRGt5AEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0kq2ErUdIJVQ0gT&#10;mzT4Aa5jNxaOz/jcJuXXc3bTFga8IBLpYp8v39333Xl5M/aW7VVAA67h1azkTDkJrXHbhn/5fPdq&#10;wRlG4VphwamGHxTym9XLF8vB12oOHdhWBUYgDuvBN7yL0ddFgbJTvcAZeOXoUEPoRaRt2BZtEAOh&#10;97aYl+VVMUBofQCpEMm7Ph7yVcbXWsn4oDWqyGzDqbaYbch2k2yxWop6G4TvjJzKEP9QRS+Mo6Rn&#10;qLWIgu2C+Q2qNzIAgo4zCX0BWhupMgdiU5XP2Dx1wqvMhcRBf5YJ/x+s/LR/8o+BxfE9jNTATAL9&#10;PcivSNoUg8d6ikmaYo0UnYiOOvTpSxQY/UjaHs56qjEySc6rqlxcl3Qk6axavL5evEmCF5e/fcD4&#10;QUHP0qLhgfqVKxD7e4zH0FNISoZgTXtnrM2bsN3c2sD2gnq7XqR3Qv8lzDo2UPZ59XZ+JPdXjDI/&#10;f8JINawFdsdcGX4Ks24S6ahLUiiOm5GZNolJDJJnA+2BNKZrEh/IaAtUkbTGc9ZB+P7cN9A4Nhy/&#10;7URQnNmPjvqdZve0CKfF5rQI0d5CnvAkjIN3uwjaZAEv+adCaZByC6ahT5P68z5HXa7m6gcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCg+cj63wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCQu05Y2mjpWmk6AtAsXYKBpx6wxbUXjVE26lbfHO7Hjb3/6/bnYTK4TJxxC60lDukhAIFXe&#10;tlRr+Prczh9AhGjIms4TavjFAJvy9qYwufVn+sDTLtaCSyjkRkMTY59LGaoGnQkL3yPx7tsPzkSO&#10;Qy3tYM5c7jqpkiSTzrTEFxrT40uD1c9udBqe1+pweEtpb7N9mL2+q3FS25nW93fT0yOIiFP8h+Gi&#10;z+pQstPRj2SD6DinS8WohqVKQVyAZJXx5KhhlSqQZSGvXyj/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJsdEa3kAQAA4gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKD5yPrfAAAACgEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" fillcolor="#d8d8d8" strokeweight=".96pt">
+              <v:shape w14:anchorId="45652CBE" id="Casella di testo 16" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:442.8pt;margin-top:21pt;width:494pt;height:14.55pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYIwye5AEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+0G3JVq3QluOoR0&#10;4pAOfkCWJmtEGoc4Wzt+PU7WbXDAC6KV3MRxP/v77Cxvxt6yvQpowDV8Pis5U05Ca9y24V8+372o&#10;OMMoXCssONXwg0J+s3r+bDn4Wi2gA9uqwAjEYT34hncx+rooUHaqFzgDrxwdagi9iLQN26INYiD0&#10;3haLsrwqBgitDyAVInnXx0O+yvhaKxkftEYVmW041RazDdluki1WS1Fvg/CdkVMZ4h+q6IVxlPQM&#10;tRZRsF0wv0H1RgZA0HEmoS9AayNV5kBs5uUTNo+d8CpzIXHQn2XC/wcrP+4f/afA4vgORmpgJoH+&#10;HuRXJG2KwWM9xSRNsUaKTkRHHfr0JQqMfiRtD2c91RiZJOfV4vplVdKRpLN59eq6ep0ELy5/+4Dx&#10;vYKepUXDA/UrVyD29xiPoaeQlAzBmvbOWJs3Ybu5tYHtBfV2XaV3Qv8lzDo2UPbF/M3iSO6vGGV+&#10;/oSRalgL7I65MvwUZt0k0lGXpFAcNyMzbRKTGCTPBtoDaUzXJD6Q0RaoImmN56yD8P2pb6BxbDh+&#10;24mgOLMfHPU7ze5pEU6LzWkRor2FPOFJGAdvdxG0yQJe8k+F0iDlFkxDnyb1532OulzN1Q8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQACEKxq3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEhcJpa2QqMrdSdA2oULMNC0Y9aYtqJxqibdyr/HnODkZz3rvc/lZna9OtEYOs8I6TIBRVx7&#10;23GD8PG+vclBhWjYmt4zIXxTgE11eVGawvozv9FpFxslIRwKg9DGOBRah7olZ8LSD8TiffrRmSjr&#10;2Gg7mrOEu15nSbLSznQsDa0Z6Kml+ms3OYTHdXY4vKS8t6t9WDy/ZtOcbReI11fzwz2oSHP8O4Zf&#10;fEGHSpiOfmIbVI8gj0SE20ymuOs8F3FEuEtT0FWp/+NXPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCYIwye5AEAAOIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQACEKxq3QAAAAYBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" fillcolor="#d8d8d8" strokeweight=".96pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5C830CF3" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                       <w:pPr>
                         <w:spacing w:before="1"/>
                         <w:ind w:left="6" w:right="2"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>PROFILO</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>RICHIESTO</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721A7887" w14:textId="77777777" w:rsidR="007A505D" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="423"/>
+    <w:p w14:paraId="721A7887" w14:textId="77777777" w:rsidR="007A505D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Numero soggetti da assumere</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>: ……………</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1FF716" w14:textId="77777777" w:rsidR="007A505D" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="423"/>
+    <w:p w14:paraId="0D1FF716" w14:textId="20213E76" w:rsidR="007A505D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Profilo richiesto</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t xml:space="preserve">: ………………………………………………………………………. </w:t>
+        <w:t>: ………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0037691D">
+        <w:t>…………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ECCAA8" w14:textId="77777777" w:rsidR="002F4503" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="423"/>
+    <w:p w14:paraId="44EB1DE1" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32ECCAA8" w14:textId="7FC508AF" w:rsidR="002F4503" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CCNL applicato</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>: ……………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BA0EB6" w14:textId="04D322DA" w:rsidR="002F4503" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="423"/>
+    <w:p w14:paraId="28BA0EB6" w14:textId="0B9BAE38" w:rsidR="002F4503" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Inquadramento previsto</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t xml:space="preserve">: ……………………………………… </w:t>
+        <w:t>: ………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3659282F" w14:textId="547BB420" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="423"/>
+    <w:p w14:paraId="7E0442AC" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRDefault="008C7DC4" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retribuzione </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>obbligatorio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ai sensi del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">d.lgs. n. 96/2026 a esclusione del lavoro domestico o contratto intermittente). Indicare sempre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Retribuzione Annua Lorda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t xml:space="preserve"> (RAL) a prescindere dalla durata e dalla tipologia contrattuale. Può essere indicata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>retribuzione iniziale oppure la relativa fascia (RAL minima e RAL massima) da attribuire alla posizione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AE1A45" w14:textId="26B4B804" w:rsidR="008C7DC4" w:rsidRPr="00D87AEC" w:rsidRDefault="008C7DC4" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:pStyle w:val="Nessunaspaziatura"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…………………………………………………………..................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61527C6C" w14:textId="77777777" w:rsidR="008C7DC4" w:rsidRPr="00D87AEC" w:rsidRDefault="008C7DC4" w:rsidP="008C7DC4">
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>Benefit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>(rimborsi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>buoni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>pasto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>altro):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAAF8C0" w14:textId="77777777" w:rsidR="008C7DC4" w:rsidRPr="00D87AEC" w:rsidRDefault="008C7DC4" w:rsidP="008C7DC4">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>Data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>presunta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>inizio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>rapporto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………………………………….........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596B1171" w14:textId="77777777" w:rsidR="008C7DC4" w:rsidRDefault="008C7DC4" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3659282F" w14:textId="1453442C" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Descrizione</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="61"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>della</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="64"/>
         </w:rPr>
@@ -1845,297 +2089,378 @@
           <w:b/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="64"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>utilizzare)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156751F1" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="156751F1" w14:textId="4C5931E8" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………………………………………………………………………….</w:t>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BF4D3D" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="37BF4D3D" w14:textId="67C7F6F5" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………………………………………………………………………….</w:t>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4102E9F6" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="4102E9F6" w14:textId="2312E6E5" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………………………………………………………………………….</w:t>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5FCDAF" w14:textId="77777777" w:rsidR="002F4503" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="433"/>
+    <w:p w14:paraId="1C5FCDAF" w14:textId="6122D660" w:rsidR="002F4503" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">………………………………………………………………………………………………………………………………………………………………………. </w:t>
+        <w:t>……………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0037691D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D6632D" w14:textId="342E2FAE" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00936898">
-[...2 lines deleted...]
-        <w:ind w:left="566" w:right="433"/>
+    <w:p w14:paraId="7C226C98" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DACF12" w14:textId="402F92E0" w:rsidR="0037691D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Indirizzo luogo di lavoro </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>……………………………………………………………………………………………………………… È raggiungibile con mezzo pubblico?</w:t>
-[...44 lines deleted...]
-        <w:t>No</w:t>
+        <w:t>………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A782E5" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="27D6632D" w14:textId="05212859" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4106"/>
         </w:tabs>
-        <w:spacing w:line="294" w:lineRule="exact"/>
-        <w:ind w:left="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
+        <w:t>È raggiungibile con mezzo pubblico?</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk198647940"/>
+      <w:r w:rsidR="0037691D">
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>Sì</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A782E5" w14:textId="63C95BC6" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4106"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>lavoro</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>prevede</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>trasferte?</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="0037691D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="43"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C796D">
         <w:t>Sì</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="39"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="45"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C796D">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>Se</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>sì</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>specificare:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>……………………………………………….</w:t>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0037691D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43558B52" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...2 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="3AD39EB5" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43558B52" w14:textId="4FACFF86" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Esperienza</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>lavorativa</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
@@ -2162,193 +2487,969 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>mansione:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="46"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C796D">
         <w:t>Sì</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="47"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C796D">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="47"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C796D">
         <w:t>Preferibile</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="73"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>Durata</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+        <w:t>Durata:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00662062">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEA88E9" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="007622DF">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736D6C08" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tipologia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Contrattuale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>barrare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>solo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>un’opzione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D6618C" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>Tempo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Indeterminato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06690E68" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007622DF" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Apprendistato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075A5765" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>Tempo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Determin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>………………………</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve">durata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>in mesi: ………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD7663B" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3398"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>Somministrazione</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>urata in mesi: ………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7579A32C" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3398"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="37"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>Lavoro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>Intermittente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>: d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
+        <w:t>urata in mesi: ………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCCF61C" w14:textId="77777777" w:rsidR="002F4503" w:rsidRPr="007C796D" w:rsidRDefault="002F4503" w:rsidP="009046C3">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7EB74BE8" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43CE937E" w14:textId="2EC3A27E" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="58E80BCD" w14:textId="19770747" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Orario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>lavoro</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="9387" w:type="dxa"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4436"/>
+        <w:gridCol w:w="4951"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D87AEC" w:rsidRPr="007C796D" w14:paraId="4F45C74F" w14:textId="77777777" w:rsidTr="0033654B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59198F83" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007622DF" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>❑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="35"/>
+                <w:w w:val="150"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Full</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44A37ED7" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D87AEC">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Turni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AEC">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D87AEC" w:rsidRPr="007C796D" w14:paraId="7B6892E3" w14:textId="77777777" w:rsidTr="0033654B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="545"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42FC0D4C" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007622DF" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Dalle…………alle…………</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>dalle…………alle…………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A96F027" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007622DF" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>❑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="41"/>
+                <w:w w:val="150"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Part</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>ore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>settimanali……………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B87F64F" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007C796D" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007C796D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A01355A" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007C796D" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007C796D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D87AEC" w:rsidRPr="007C796D" w14:paraId="1A1BF07A" w14:textId="77777777" w:rsidTr="0033654B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75D7FC75" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007622DF" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Dalle…………alle…………</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>dalle…………alle…………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FD0737" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007622DF" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>❑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="37"/>
+                <w:w w:val="150"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Orario</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007622DF">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Continuato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0ACCC7" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007C796D" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007C796D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685EDB9C" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRPr="007C796D" w:rsidRDefault="00D87AEC" w:rsidP="0033654B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D87AEC">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Indicare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AEC">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D87AEC">
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>riposo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C796D">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C796D">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C796D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CE53503" w14:textId="373DE395" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="00D87AEC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55723D8E" wp14:editId="249622D9">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55723D8E" wp14:editId="5D172EEA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>730250</wp:posOffset>
+                  <wp:posOffset>731520</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>263525</wp:posOffset>
+                  <wp:posOffset>249555</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6102350" cy="184785"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="24765"/>
+                <wp:extent cx="6055360" cy="184785"/>
+                <wp:effectExtent l="0" t="0" r="21590" b="24765"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="19" name="Casella di testo 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6102350" cy="184785"/>
+                          <a:ext cx="6055360" cy="184785"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D8D8D8"/>
                         </a:solidFill>
                         <a:ln w="12191">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="23B29D5C" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                             <w:pPr>
                               <w:spacing w:line="268" w:lineRule="exact"/>
                               <w:ind w:right="1"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
@@ -2374,502 +3475,564 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>CANDIDATI</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="55723D8E" id="Casella di testo 15" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:57.5pt;margin-top:20.75pt;width:480.5pt;height:14.55pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGrOWe4wEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+0Gd4xq3QluOoR0&#10;4pAOfkCaJmtEGoc4Wzt+PU7WbXDAC6KVXMd2P9ufndXN2Fu2VwENuJrPZyVnyklojdvW/MvnuxdL&#10;zjAK1woLTtX8oJDfrJ8/Ww2+UgvowLYqMAJxWA2+5l2MvioKlJ3qBc7AK0dODaEXkY5hW7RBDITe&#10;22JRltfFAKH1AaRCJOvm6OTrjK+1kvFBa1SR2ZpTbTHLkGWTZLFeiWobhO+MnMoQ/1BFL4yjpGeo&#10;jYiC7YL5Dao3MgCCjjMJfQFaG6lyD9TNvHzSzWMnvMq9EDnozzTh/4OVH/eP/lNgcXwHIw0wN4H+&#10;HuRXJG6KwWM1xSROsUKKTo2OOvTpSy0w+pG4PZz5VGNkkozX83Lx8opcknzz5avXy6tEeHH52weM&#10;7xX0LCk1DzSvXIHY32M8hp5CUjIEa9o7Y20+hG1zawPbC5rtZpneCf2XMOvYQNkX8zdTc3/FKPPz&#10;J4xUw0Zgd8yV4acw6yaSjrwkhuLYjMy0NV+kmGRpoD0Qx3RN4gMJbYEqktZ4zjoI35/aBlrHmuO3&#10;nQiKM/vB0bzT7p6UcFKakxKivYW84YkYB293EbTJBF7yT4XSIuURTEufNvXnc466XM31DwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhACEMIiPeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyoHUQTlMapUCUkjiUtgqMTb5OUeB3Fbhv+nu0JjjM7mn1TrGc3iDNOofekIVkoEEiNtz21&#10;Gva714dnECEasmbwhBp+MMC6vL0pTG79hd7xXMVWcAmF3GjoYhxzKUPToTNh4Uckvh385ExkObXS&#10;TubC5W6Qj0ql0pme+ENnRtx02HxXJ6chhq9d87YdjuooP/ss2W4+qK60vr+bX1YgIs7xLwxXfEaH&#10;kplqfyIbxMA6WfKWqOEpWYK4BlSWslNryFQKsizk/wnlLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBGrOWe4wEAAOIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAhDCIj3gAAAAoBAAAPAAAAAAAAAAAAAAAAAD0EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" fillcolor="#d8d8d8" strokeweight=".33864mm">
+              <v:shape w14:anchorId="55723D8E" id="Casella di testo 15" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:57.6pt;margin-top:19.65pt;width:476.8pt;height:14.55pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk+lZe4wEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+0GG6Nad4KbDiGd&#10;OKSDH5ClyRqRxiHO1o5fj5N1Gxzwgmgl17Hdz/ZnZ3UzdJYdVEADrubTScmZchIa43Y1//L57sWS&#10;M4zCNcKCUzU/KuQ36+fPVr2v1AxasI0KjEAcVr2veRujr4oCZas6gRPwypFTQ+hEpGPYFU0QPaF3&#10;tpiV5aLoITQ+gFSIZN2cnHyd8bVWMj5ojSoyW3OqLWYZstwmWaxXotoF4VsjxzLEP1TRCeMo6QVq&#10;I6Jg+2B+g+qMDICg40RCV4DWRqrcA3UzLZ9089gKr3IvRA76C034/2Dlx8Oj/xRYHN7BQAPMTaC/&#10;B/kViZui91iNMYlTrJCiU6ODDl36UguMfiRujxc+1RCZJOOinM9fLsglyTddvnq9nCfCi+vfPmB8&#10;r6BjSal5oHnlCsThHuMp9BySkiFY09wZa/Mh7La3NrCDoNlulukd0X8Js471lH02fTM291eMMj9/&#10;wkg1bAS2p1wZfgyzbiTpxEtiKA7bgZmm5rMUkyxbaI7EMV2T+EBCW6CKpDWesxbC96e2ntax5vht&#10;L4LizH5wNO+0u2clnJXtWQnR3kLe8ESMg7f7CNpkAq/5x0JpkfIIxqVPm/rzOUddr+b6BwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGVQMVHeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonRZCCHEqVAmJY0lBcHSSJUmx11HstuHv2Z7gONqn2TfFenZWHHEKgycNyUKBQGp8O1Cn&#10;4W33fJOBCNFQa6wn1PCDAdbl5UVh8taf6BWPVewEl1DIjYY+xjGXMjQ9OhMWfkTi25efnIkcp062&#10;kzlxubNyqVQqnRmIP/RmxE2PzXd1cBpi+Nw1L1u7V3v5Mdwn28071ZXW11fz0yOIiHP8g+Gsz+pQ&#10;slPtD9QGYTknd0tGNaweViDOgEozHlNrSLNbkGUh/08ofwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCk+lZe4wEAAOIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBlUDFR3gAAAAoBAAAPAAAAAAAAAAAAAAAAAD0EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" fillcolor="#d8d8d8" strokeweight=".33864mm">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="23B29D5C" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                       <w:pPr>
                         <w:spacing w:line="268" w:lineRule="exact"/>
                         <w:ind w:right="1"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>REQUISITI</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>CANDIDATI</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FD2648" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="66FD2648" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="00D87AEC" w:rsidRDefault="009046C3" w:rsidP="00D87AEC">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ai</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sensi</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dell’articolo</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Decreto</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Legislativo</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>198/06</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>presente</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>offerta</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lavoro</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rivolta</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lavoratori</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>entrambi</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sessi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B28C5F" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...2 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="44525E01" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="007622DF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BFE7CA" w14:textId="034D3762" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Titolo</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>studio</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Preferibile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Indispensabile</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14BFE7CA" w14:textId="0FA257F3" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="17CA8E80" w14:textId="77777777" w:rsidR="0040296A" w:rsidRDefault="0040296A" w:rsidP="007622DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6230"/>
           <w:tab w:val="left" w:pos="8354"/>
         </w:tabs>
-        <w:spacing w:before="59"/>
-        <w:ind w:left="566"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C796D">
-[...45 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="17CA8E80" w14:textId="77777777" w:rsidR="0040296A" w:rsidRDefault="0040296A" w:rsidP="009046C3">
-[...26 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="53167B33" w14:textId="2BA4BA49" w:rsidR="00174AD2" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AB043D5" wp14:editId="3C31ED89">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AB043D5" wp14:editId="3190E902">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2122805</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>248920</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1510665" cy="379730"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Casella di testo 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1510665" cy="379730"/>
                         </a:xfrm>
@@ -3107,51 +4270,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1AB043D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Casella di testo 14" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:167.15pt;margin-top:19.6pt;width:118.95pt;height:29.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAriDWLrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthp0XQ14hTtig0D&#10;irVAuw9QZCkWZosaqcTOvn6U6iRD+1bshaZuh+cc0svrse/EziA58LWcz0opjNfQOL+p5c/nr58+&#10;S0FR+UZ14E0t94bk9erjh+UQKnMGLXSNQcEgnqoh1LKNMVRFQbo1vaIZBOP50AL2KvISN0WDamD0&#10;vivOynJRDIBNQNCGiHfvXg7lKuNba3R8sJZMFF0tmVvMEXNcp1islqraoAqt0xMN9Q4WvXKeix6h&#10;7lRUYovuDVTvNAKBjTMNfQHWOm2yBlYzL1+peWpVMFkLm0PhaBP9P1j9Y/cUHlHE8RZGbmAWQeEe&#10;9C9ib4ohUDXdSZ5SRXw7CR0t9unLEgQ/ZG/3Rz/NGIVOaBfzcrG4kELz2fnl1eV5Nrw4vQ5I8ZuB&#10;XqSklsj9ygzU7p5iqq+qw5WJzEv9xCSO61G4hpFTF9POGpo9a+FxjA8cbAdDLXXnghQt4J/XewO3&#10;vZb0e6vQSNF99+xrmpFDgodkfUgwdl8gT1KS7uFmG8G6TPRUfyLKDcv8p+FKE/HvOt86/QKrvwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAMeT993fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG4soYWxdk2nCcEJCa0rB45pk7XRGqc02VbeHnOC22/50+/PxWZ2AzubKViPEu4XApjB&#10;1muLnYSP+vVuBSxEhVoNHo2EbxNgU15fFSrX/oKVOe9jx6gEQ64k9DGOOeeh7Y1TYeFHg7Q7+Mmp&#10;SOPUcT2pC5W7gSdCLLlTFulCr0bz3Jv2uD85CdtPrF7s13uzqw6VretM4NvyKOXtzbxdA4tmjn8w&#10;/OqTOpTk1PgT6sAGCWn6kBJKIUuAEfD4lFBoJGSZAF4W/P8H5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAK4g1i60BAABKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAx5P33d8AAAAJAQAADwAAAAAAAAAAAAAAAAAHBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Casella di testo 14" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:167.15pt;margin-top:19.6pt;width:118.95pt;height:29.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAriDWLrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthp0XQ14hTtig0D&#10;irVAuw9QZCkWZosaqcTOvn6U6iRD+1bshaZuh+cc0svrse/EziA58LWcz0opjNfQOL+p5c/nr58+&#10;S0FR+UZ14E0t94bk9erjh+UQKnMGLXSNQcEgnqoh1LKNMVRFQbo1vaIZBOP50AL2KvISN0WDamD0&#10;vivOynJRDIBNQNCGiHfvXg7lKuNba3R8sJZMFF0tmVvMEXNcp1islqraoAqt0xMN9Q4WvXKeix6h&#10;7lRUYovuDVTvNAKBjTMNfQHWOm2yBlYzL1+peWpVMFkLm0PhaBP9P1j9Y/cUHlHE8RZGbmAWQeEe&#10;9C9ib4ohUDXdSZ5SRXw7CR0t9unLEgQ/ZG/3Rz/NGIVOaBfzcrG4kELz2fnl1eV5Nrw4vQ5I8ZuB&#10;XqSklsj9ygzU7p5iqq+qw5WJzEv9xCSO61G4hpFTF9POGpo9a+FxjA8cbAdDLXXnghQt4J/XewO3&#10;vZb0e6vQSNF99+xrmpFDgodkfUgwdl8gT1KS7uFmG8G6TPRUfyLKDcv8p+FKE/HvOt86/QKrvwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAMeT993fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG4soYWxdk2nCcEJCa0rB45pk7XRGqc02VbeHnOC22/50+/PxWZ2AzubKViPEu4XApjB&#10;1muLnYSP+vVuBSxEhVoNHo2EbxNgU15fFSrX/oKVOe9jx6gEQ64k9DGOOeeh7Y1TYeFHg7Q7+Mmp&#10;SOPUcT2pC5W7gSdCLLlTFulCr0bz3Jv2uD85CdtPrF7s13uzqw6VretM4NvyKOXtzbxdA4tmjn8w&#10;/OqTOpTk1PgT6sAGCWn6kBJKIUuAEfD4lFBoJGSZAF4W/P8H5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAK4g1i60BAABKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAx5P33d8AAAAJAQAADwAAAAAAAAAAAAAAAAAHBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="70" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="370"/>
                         <w:gridCol w:w="368"/>
@@ -3630,51 +4793,51 @@
                           </w:tbl>
                           <w:p w14:paraId="362B64A6" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="772714A6" id="Casella di testo 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:288.1pt;margin-top:19.6pt;width:119.05pt;height:29.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsf0RargEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FvEzEMfkfiP0R5p9eujLFT0wmYQEgT&#10;Qxr7AWku6UXcxcFOe1d+PU52bdH2hnjxOY5jf99n3+pm7Duxt0gegpKL2VwKGww0PmyVfPzx+c17&#10;KSjp0OgOglXyYEnerF+/Wg2xthfQQtdYFFwkUD1EJduUYl1VZFrba5pBtIEvHWCvEx9xWzWoB67e&#10;d9XFfP6uGgCbiGAsEUdvny7lutR3zpp07xzZJDolGVsqFovdZFutV7reoo6tNxMM/Q8oeu0DNz2V&#10;utVJix36F6V6bxAIXJoZ6CtwzhtbODCbxfwZm4dWR1u4sDgUTzLR/ytrvu0f4ncUafwIIw+wkKB4&#10;B+YnsTbVEKmecrKmVBNnZ6Kjwz5/mYLgh6zt4aSnHZMwudrlYnG9vJTC8N3y6vpqWQSvzq8jUvpi&#10;oRfZURJ5XgWB3t9Ryv11fUyZwDz1z0jSuBmFb5R8m6eYIxtoDsyF1zHds3EdDEqazkcpWsDfz2MD&#10;j11J+rXTaKXovgbWNe/I0cGjszk6mLpPUDYpUw/wYZfA+QL03H8CygMr+Kflyhvx97lknX+B9R8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRHHbs4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSLxD5EncWLINyto1nSYEJyS0rhw4po3XRmuc0mRbeXvCCU6W5U+/vz/fTrZnFxy9cSRhMRfA&#10;kBqnDbUSPqrX+zUwHxRp1TtCCd/oYVvc3uQq0+5KJV4OoWUxhHymJHQhDBnnvunQKj93A1K8Hd1o&#10;VYjr2HI9qmsMtz1fCpFwqwzFD50a8LnD5nQ4Wwm7TypfzNd7vS+PpamqVNBbcpLybjbtNsACTuEP&#10;hl/9qA5FdKrdmbRnvYTHp2QZUQmrNM4IrBcPK2C1hDQVwIuc/29Q/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCsf0RargEAAEoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDRHHbs4AAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="772714A6" id="Casella di testo 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:288.1pt;margin-top:19.6pt;width:119.05pt;height:29.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsf0RargEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FvEzEMfkfiP0R5p9eujLFT0wmYQEgT&#10;Qxr7AWku6UXcxcFOe1d+PU52bdH2hnjxOY5jf99n3+pm7Duxt0gegpKL2VwKGww0PmyVfPzx+c17&#10;KSjp0OgOglXyYEnerF+/Wg2xthfQQtdYFFwkUD1EJduUYl1VZFrba5pBtIEvHWCvEx9xWzWoB67e&#10;d9XFfP6uGgCbiGAsEUdvny7lutR3zpp07xzZJDolGVsqFovdZFutV7reoo6tNxMM/Q8oeu0DNz2V&#10;utVJix36F6V6bxAIXJoZ6CtwzhtbODCbxfwZm4dWR1u4sDgUTzLR/ytrvu0f4ncUafwIIw+wkKB4&#10;B+YnsTbVEKmecrKmVBNnZ6Kjwz5/mYLgh6zt4aSnHZMwudrlYnG9vJTC8N3y6vpqWQSvzq8jUvpi&#10;oRfZURJ5XgWB3t9Ryv11fUyZwDz1z0jSuBmFb5R8m6eYIxtoDsyF1zHds3EdDEqazkcpWsDfz2MD&#10;j11J+rXTaKXovgbWNe/I0cGjszk6mLpPUDYpUw/wYZfA+QL03H8CygMr+Kflyhvx97lknX+B9R8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRHHbs4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSLxD5EncWLINyto1nSYEJyS0rhw4po3XRmuc0mRbeXvCCU6W5U+/vz/fTrZnFxy9cSRhMRfA&#10;kBqnDbUSPqrX+zUwHxRp1TtCCd/oYVvc3uQq0+5KJV4OoWUxhHymJHQhDBnnvunQKj93A1K8Hd1o&#10;VYjr2HI9qmsMtz1fCpFwqwzFD50a8LnD5nQ4Wwm7TypfzNd7vS+PpamqVNBbcpLybjbtNsACTuEP&#10;hl/9qA5FdKrdmbRnvYTHp2QZUQmrNM4IrBcPK2C1hDQVwIuc/29Q/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCsf0RargEAAEoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDRHHbs4AAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="70" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="370"/>
                         <w:gridCol w:w="370"/>
@@ -4153,51 +5316,51 @@
                           </w:tbl>
                           <w:p w14:paraId="033A38EA" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="31500F14" id="Casella di testo 12" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:409.2pt;margin-top:19.6pt;width:118.95pt;height:29.9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnTdGrrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZaJF2NOMXWYsOA&#10;Yi3Q7gMUWYqF2aJKKrGzrx+lOsnQ3YZdaIqiyPce6dXN2Hdib5Ac+FrOZ6UUxmtonN/W8sfzlw8f&#10;paCofKM68KaWB0PyZv3+3WoIlbmAFrrGoOAinqoh1LKNMVRFQbo1vaIZBOP50gL2KvIRt0WDauDq&#10;fVdclOWyGACbgKANEUfvXi/lOte31uj4YC2ZKLpaMraYLWa7SbZYr1S1RRVapycY6h9Q9Mp5bnoq&#10;daeiEjt0f5XqnUYgsHGmoS/AWqdN5sBs5uUbNk+tCiZzYXEonGSi/1dWf98/hUcUcfwMIw8wk6Bw&#10;D/onsTbFEKiacpKmVBFnJ6KjxT59mYLgh6zt4aSnGaPQqdpiXi6XCyk0311eXV9dZsGL8+uAFL8a&#10;6EVyaok8r4xA7e8ppv6qOqZMYF77JyRx3IzCNbVcpCmmyAaaA3PhdYwPbGwHQy1154IULeCvt7GB&#10;x15LetkpNFJ03zzrmnbk6ODR2RwdjN0t5E1K1D182kWwLgM995+A8sAy/mm50kb8ec5Z519g/RsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGYy8GfgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo3RaiJGRTVQhOSIg0HDg6sZtYjdchdtvw97inclzN08zbYjPbgZ305I0jhOVCANPU&#10;OmWoQ/iq3x5SYD5IUnJwpBF+tYdNeXtTyFy5M1X6tAsdiyXkc4nQhzDmnPu211b6hRs1xWzvJitD&#10;PKeOq0meY7kd+EqIhFtpKC70ctQvvW4Pu6NF2H5T9Wp+PprPal+Zus4EvScHxPu7efsMLOg5XGG4&#10;6Ed1KKNT446kPBsQ0mX6GFGEdbYCdgHEU7IG1iBkmQBeFvz/C+UfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOdN0autAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAGYy8GfgAAAACgEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="31500F14" id="Casella di testo 12" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:409.2pt;margin-top:19.6pt;width:118.95pt;height:29.9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnTdGrrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZaJF2NOMXWYsOA&#10;Yi3Q7gMUWYqF2aJKKrGzrx+lOsnQ3YZdaIqiyPce6dXN2Hdib5Ac+FrOZ6UUxmtonN/W8sfzlw8f&#10;paCofKM68KaWB0PyZv3+3WoIlbmAFrrGoOAinqoh1LKNMVRFQbo1vaIZBOP50gL2KvIRt0WDauDq&#10;fVdclOWyGACbgKANEUfvXi/lOte31uj4YC2ZKLpaMraYLWa7SbZYr1S1RRVapycY6h9Q9Mp5bnoq&#10;daeiEjt0f5XqnUYgsHGmoS/AWqdN5sBs5uUbNk+tCiZzYXEonGSi/1dWf98/hUcUcfwMIw8wk6Bw&#10;D/onsTbFEKiacpKmVBFnJ6KjxT59mYLgh6zt4aSnGaPQqdpiXi6XCyk0311eXV9dZsGL8+uAFL8a&#10;6EVyaok8r4xA7e8ppv6qOqZMYF77JyRx3IzCNbVcpCmmyAaaA3PhdYwPbGwHQy1154IULeCvt7GB&#10;x15LetkpNFJ03zzrmnbk6ODR2RwdjN0t5E1K1D182kWwLgM995+A8sAy/mm50kb8ec5Z519g/RsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGYy8GfgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo3RaiJGRTVQhOSIg0HDg6sZtYjdchdtvw97inclzN08zbYjPbgZ305I0jhOVCANPU&#10;OmWoQ/iq3x5SYD5IUnJwpBF+tYdNeXtTyFy5M1X6tAsdiyXkc4nQhzDmnPu211b6hRs1xWzvJitD&#10;PKeOq0meY7kd+EqIhFtpKC70ctQvvW4Pu6NF2H5T9Wp+PprPal+Zus4EvScHxPu7efsMLOg5XGG4&#10;6Ed1KKNT446kPBsQ0mX6GFGEdbYCdgHEU7IG1iBkmQBeFvz/C+UfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOdN0autAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAGYy8GfgAAAACgEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="70" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="367"/>
                         <w:gridCol w:w="369"/>
@@ -4492,74 +5655,600 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>conoscenza</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>richiesta)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737954F7" w14:textId="72EC357D" w:rsidR="00D734B5" w:rsidRDefault="009046C3" w:rsidP="00D734B5">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:right="2937" w:hanging="141"/>
+    <w:p w14:paraId="737954F7" w14:textId="33DADC05" w:rsidR="00D734B5" w:rsidRPr="00C2741F" w:rsidRDefault="00C2741F" w:rsidP="007622DF">
+      <w:pPr>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C796D">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>1)…............................</w:t>
+        <w:t>1) ………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E56474" w14:textId="698B4D4C" w:rsidR="0040296A" w:rsidRDefault="00144BCB" w:rsidP="00D734B5">
-[...2 lines deleted...]
-        <w:ind w:right="2937" w:firstLine="426"/>
+    <w:p w14:paraId="6DE2842D" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+      <w:pPr>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C796D">
+    </w:p>
+    <w:p w14:paraId="49E56474" w14:textId="4EF37BD5" w:rsidR="0040296A" w:rsidRDefault="00C2741F" w:rsidP="007622DF">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="675F45F5" wp14:editId="2ED4E167">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2110105</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>210185</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1510665" cy="379730"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="23" name="Casella di testo 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1510665" cy="379730"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TableNormal"/>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblInd w:w="70" w:type="dxa"/>
+                              <w:tblBorders>
+                                <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              </w:tblBorders>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="379"/>
+                              <w:gridCol w:w="379"/>
+                              <w:gridCol w:w="372"/>
+                              <w:gridCol w:w="372"/>
+                              <w:gridCol w:w="370"/>
+                              <w:gridCol w:w="368"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="009046C3" w14:paraId="759FCAE8" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="268"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2240" w:type="dxa"/>
+                                  <w:gridSpan w:val="6"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5EA83255" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="248" w:lineRule="exact"/>
+                                    <w:ind w:left="736"/>
+                                    <w:jc w:val="left"/>
+                                    <w:rPr>
+                                      <w:b/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:spacing w:val="-2"/>
+                                    </w:rPr>
+                                    <w:t>SCRITTO</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="009046C3" w14:paraId="11A43EDC" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="270"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="379" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0E3812EE" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="250" w:lineRule="exact"/>
+                                    <w:ind w:left="71"/>
+                                    <w:jc w:val="left"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                    </w:rPr>
+                                    <w:t>A1</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="379" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="183AF6A0" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="250" w:lineRule="exact"/>
+                                    <w:ind w:left="71"/>
+                                    <w:jc w:val="left"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                    </w:rPr>
+                                    <w:t>A2</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="372" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="29141A83" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="250" w:lineRule="exact"/>
+                                    <w:ind w:left="69"/>
+                                    <w:jc w:val="left"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                    </w:rPr>
+                                    <w:t>B1</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="372" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0349EAE3" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="250" w:lineRule="exact"/>
+                                    <w:ind w:left="69"/>
+                                    <w:jc w:val="left"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                    </w:rPr>
+                                    <w:t>B2</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="370" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="45C4AB08" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="250" w:lineRule="exact"/>
+                                    <w:ind w:left="72"/>
+                                    <w:jc w:val="left"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                    </w:rPr>
+                                    <w:t>C1</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="368" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                    <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                  <w:hideMark/>
+                                </w:tcPr>
+                                <w:p w14:paraId="24E21DF6" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="250" w:lineRule="exact"/>
+                                    <w:ind w:left="69"/>
+                                    <w:jc w:val="left"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:spacing w:val="-5"/>
+                                    </w:rPr>
+                                    <w:t>C2</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="650C4540" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+                            <w:pPr>
+                              <w:pStyle w:val="Corpotesto"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="675F45F5" id="Casella di testo 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:166.15pt;margin-top:16.55pt;width:118.95pt;height:29.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABL6O7rQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZaNF2NOEW7YsOA&#10;Yi3Q7gMUWYqF2aJGKrGzrx+lOsnQ3opdaIqiyPce6eX12HdiZ5Ac+FrOZ6UUxmtonN/U8ufz10+f&#10;paCofKM68KaWe0PyevXxw3IIlTmDFrrGoOAinqoh1LKNMVRFQbo1vaIZBOP50gL2KvIRN0WDauDq&#10;fVecleWiGACbgKANEUfvXi7lKte31uj4YC2ZKLpaMraYLWa7TrZYLVW1QRVapycY6h0oeuU8Nz2W&#10;ulNRiS26N6V6pxEIbJxp6Auw1mmTOTCbefmKzVOrgslcWBwKR5no/5XVP3ZP4RFFHG9h5AFmEhTu&#10;Qf8i1qYYAlVTTtKUKuLsRHS02KcvUxD8kLXdH/U0YxQ6VbuYl4vFhRSa784vry7Ps+DF6XVAit8M&#10;9CI5tUSeV0agdvcUU39VHVImMC/9E5I4rkfhmlou0hRTZA3NnrnwOsYHNraDoZa6c0GKFvDP69jA&#10;Y68l/d4qNFJ03z3rmnbk4ODBWR8cjN0XyJuUqHu42UawLgM99Z+A8sAy/mm50kb8e85Zp19g9RcA&#10;AP//AwBQSwMEFAAGAAgAAAAhAI1s7C/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG4sWSsGLU2nCcEJaaIrB45p47XRGqc02VbeftkJbrb86ff3F+vZDuyEkzeOJCwXAhhS&#10;67ShTsJX/f7wDMwHRVoNjlDCL3pYl7c3hcq1O1OFp13oWAwhnysJfQhjzrlve7TKL9yIFG97N1kV&#10;4jp1XE/qHMPtwBMhVtwqQ/FDr0Z87bE97I5Wwuabqjfzs20+q31l6joT9LE6SHl/N29egAWcwx8M&#10;V/2oDmV0atyRtGeDhDRN0ohehyWwCDw+iQRYIyFLMuBlwf83KC8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAAS+ju60BAABKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjWzsL98AAAAJAQAADwAAAAAAAAAAAAAAAAAHBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TableNormal"/>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblInd w:w="70" w:type="dxa"/>
+                        <w:tblBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tblBorders>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="379"/>
+                        <w:gridCol w:w="379"/>
+                        <w:gridCol w:w="372"/>
+                        <w:gridCol w:w="372"/>
+                        <w:gridCol w:w="370"/>
+                        <w:gridCol w:w="368"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="009046C3" w14:paraId="759FCAE8" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="268"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2240" w:type="dxa"/>
+                            <w:gridSpan w:val="6"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5EA83255" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="248" w:lineRule="exact"/>
+                              <w:ind w:left="736"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>SCRITTO</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="009046C3" w14:paraId="11A43EDC" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="270"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="379" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0E3812EE" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="250" w:lineRule="exact"/>
+                              <w:ind w:left="71"/>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t>A1</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="379" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="183AF6A0" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="250" w:lineRule="exact"/>
+                              <w:ind w:left="71"/>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t>A2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="372" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="29141A83" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="250" w:lineRule="exact"/>
+                              <w:ind w:left="69"/>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t>B1</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="372" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0349EAE3" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="250" w:lineRule="exact"/>
+                              <w:ind w:left="69"/>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t>B2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="370" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="45C4AB08" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="250" w:lineRule="exact"/>
+                              <w:ind w:left="72"/>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t>C1</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="368" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                            <w:hideMark/>
+                          </w:tcPr>
+                          <w:p w14:paraId="24E21DF6" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="250" w:lineRule="exact"/>
+                              <w:ind w:left="69"/>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                              </w:rPr>
+                              <w:t>C2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="650C4540" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+                      <w:pPr>
+                        <w:pStyle w:val="Corpotesto"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00144BCB" w:rsidRPr="007C796D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576E520A" wp14:editId="56DD2028">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5250180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>225425</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1510665" cy="379730"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Casella di testo 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -4800,51 +6489,51 @@
                           </w:tbl>
                           <w:p w14:paraId="0AC5F4C0" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="576E520A" id="Casella di testo 9" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:413.4pt;margin-top:17.75pt;width:118.95pt;height:29.9pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABL6O7rQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZaNF2NOEW7YsOA&#10;Yi3Q7gMUWYqF2aJGKrGzrx+lOsnQ3opdaIqiyPce6eX12HdiZ5Ac+FrOZ6UUxmtonN/U8ufz10+f&#10;paCofKM68KaWe0PyevXxw3IIlTmDFrrGoOAinqoh1LKNMVRFQbo1vaIZBOP50gL2KvIRN0WDauDq&#10;fVecleWiGACbgKANEUfvXi7lKte31uj4YC2ZKLpaMraYLWa7TrZYLVW1QRVapycY6h0oeuU8Nz2W&#10;ulNRiS26N6V6pxEIbJxp6Auw1mmTOTCbefmKzVOrgslcWBwKR5no/5XVP3ZP4RFFHG9h5AFmEhTu&#10;Qf8i1qYYAlVTTtKUKuLsRHS02KcvUxD8kLXdH/U0YxQ6VbuYl4vFhRSa784vry7Ps+DF6XVAit8M&#10;9CI5tUSeV0agdvcUU39VHVImMC/9E5I4rkfhmlou0hRTZA3NnrnwOsYHNraDoZa6c0GKFvDP69jA&#10;Y68l/d4qNFJ03z3rmnbk4ODBWR8cjN0XyJuUqHu42UawLgM99Z+A8sAy/mm50kb8e85Zp19g9RcA&#10;AP//AwBQSwMEFAAGAAgAAAAhAP91nd/gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAU&#10;hHck/oP1kNioTduENuSlqhBMSIg0DIxO7CZW4+cQu23673EnGE93uvsu30y2Zyc9euMI4XEmgGlq&#10;nDLUInxVbw8rYD5IUrJ3pBEu2sOmuL3JZabcmUp92oWWxRLymUToQhgyzn3TaSv9zA2aord3o5Uh&#10;yrHlapTnWG57Phci5VYaigudHPRLp5vD7mgRtt9Uvpqfj/qz3JemqtaC3tMD4v3dtH0GFvQU/sJw&#10;xY/oUESm2h1JedYjrOZpRA8IiyQBdg2IdPkErEZYJwvgRc7/Xyh+AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAEvo7utAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAP91nd/gAAAACgEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="576E520A" id="Casella di testo 9" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:413.4pt;margin-top:17.75pt;width:118.95pt;height:29.9pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcDKICrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZaNFmNOMXWYsOA&#10;Yi3Q7gMUWYqF2aJKKrGzrx+lOsnQ3YZdaIqiyPce6dXN2Hdib5Ac+FrOZ6UUxmtonN/W8sfzlw8f&#10;paCofKM68KaWB0PyZv3+3WoIlbmAFrrGoOAinqoh1LKNMVRFQbo1vaIZBOP50gL2KvIRt0WDauDq&#10;fVdclOWiGACbgKANEUfvXi/lOte31uj4YC2ZKLpaMraYLWa7SbZYr1S1RRVapycY6h9Q9Mp5bnoq&#10;daeiEjt0f5XqnUYgsHGmoS/AWqdN5sBs5uUbNk+tCiZzYXEonGSi/1dWf98/hUcUcfwMIw8wk6Bw&#10;D/onsTbFEKiacpKmVBFnJ6KjxT59mYLgh6zt4aSnGaPQqdrVvFwsrqTQfHe5vF5eZsGL8+uAFL8a&#10;6EVyaok8r4xA7e8ppv6qOqZMYF77JyRx3IzCNbVcpimmyAaaA3PhdYwPbGwHQy1154IULeCvt7GB&#10;x15LetkpNFJ03zzrmnbk6ODR2RwdjN0t5E1K1D182kWwLgM995+A8sAy/mm50kb8ec5Z519g/RsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAP91nd/gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAU&#10;hHck/oP1kNioTduENuSlqhBMSIg0DIxO7CZW4+cQu23673EnGE93uvsu30y2Zyc9euMI4XEmgGlq&#10;nDLUInxVbw8rYD5IUrJ3pBEu2sOmuL3JZabcmUp92oWWxRLymUToQhgyzn3TaSv9zA2aord3o5Uh&#10;yrHlapTnWG57Phci5VYaigudHPRLp5vD7mgRtt9Uvpqfj/qz3JemqtaC3tMD4v3dtH0GFvQU/sJw&#10;xY/oUESm2h1JedYjrOZpRA8IiyQBdg2IdPkErEZYJwvgRc7/Xyh+AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJwMogKtAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAP91nd/gAAAACgEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="70" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="367"/>
                         <w:gridCol w:w="369"/>
@@ -5038,58 +6727,58 @@
                               <w:jc w:val="left"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t>C2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="0AC5F4C0" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="00144BCB" w:rsidRPr="007C796D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D0BC416" wp14:editId="1FC7C505">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D0BC416" wp14:editId="77BE3ED1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3658870</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>210185</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1511935" cy="379730"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Casella di testo 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1511935" cy="379730"/>
                         </a:xfrm>
@@ -5323,51 +7012,51 @@
                           </w:tbl>
                           <w:p w14:paraId="5D19AD2C" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4D0BC416" id="Casella di testo 10" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:288.1pt;margin-top:16.55pt;width:119.05pt;height:29.9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKHTZKrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z91uOsZV607ACYR0&#10;4k46+AFZmqwRaRzsbO349Ti5bkPHG+LFdRzH/r7P7vp27L04GCQHoZGL2VwKEzS0Luwa+f3bpzfv&#10;pKCkQqs8BNPIoyF5u3n9aj3E2lxBB741KLhIoHqIjexSinVVke5Mr2gG0QS+tIC9SnzEXdWiGrh6&#10;76ur+fxtNQC2EUEbIo7ePV/KTalvrdHpwVoySfhGMrZULBa7zbbarFW9QxU7pycY6h9Q9MoFbnou&#10;daeSEnt0f5XqnUYgsGmmoa/AWqdN4cBsFvMXbJ46FU3hwuJQPMtE/6+s/np4io8o0vgBRh5gIUHx&#10;HvQPYm2qIVI95WRNqSbOzkRHi33+MgXBD1nb41lPMyahc7XrxeJmeS2F5rvl6ma1LIJXl9cRKX02&#10;0IvsNBJ5XgWBOtxTyv1VfUqZwDz3z0jSuB2Faxu5ylPMkS20R+bC65ge2FgPQyO1d1GKDvDXy9jA&#10;Y28k/dwrNFL4L4F1zTtycvDkbE8OJv8RyiZl6gHe7xNYV4Be+k9AeWAF/7RceSP+PJesyy+w+Q0A&#10;AP//AwBQSwMEFAAGAAgAAAAhAIvkkGLgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/IM1SOyo84DQhDhVhWCFhJqGBUsnniZW43GI3Tb8PWYFy9E9uvdMuVnMyM44O21JQLyKgCF1&#10;VmnqBXw0r3drYM5LUnK0hAK+0cGmur4qZaHshWo8733PQgm5QgoYvJ8Kzl03oJFuZSekkB3sbKQP&#10;59xzNctLKDcjT6Io40ZqCguDnPB5wO64PxkB20+qX/TXe7urD7Vumjyit+woxO3Nsn0C5nHxfzD8&#10;6gd1qIJTa0+kHBsFPDxmSUAFpGkMLADr+D4F1grIkxx4VfL/H1Q/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEodNkqtAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAIvkkGLgAAAACQEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="4D0BC416" id="Casella di testo 10" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:288.1pt;margin-top:16.55pt;width:119.05pt;height:29.9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA09I0brgEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04adG2NOMW2YsOA&#10;Yh3Q7QMUWYqFyaJGKrGzrx+lOsnQ3opdaIqiyPce6dXt2HuxN0gOQiMXs7kUJmhoXdg28uePz++u&#10;paCkQqs8BNPIgyF5u377ZjXE2lxAB741KLhIoHqIjexSinVVke5Mr2gG0QS+tIC9SnzEbdWiGrh6&#10;76uL+fx9NQC2EUEbIo7ePV3KdalvrdHpwVoySfhGMrZULBa7ybZar1S9RRU7pycY6hUoeuUCNz2V&#10;ulNJiR26F6V6pxEIbJpp6Cuw1mlTODCbxfwZm8dORVO4sDgUTzLR/yurv+0f43cUafwIIw+wkKB4&#10;D/oXsTbVEKmecrKmVBNnZ6KjxT5/mYLgh6zt4aSnGZPQudrlYnGzvJRC893y6uZqWQSvzq8jUvpi&#10;oBfZaSTyvAoCtb+nlPur+pgygXnqn5GkcTMK1zbyOk8xRzbQHpgLr2N6YGM9DI3U3kUpOsA/z2MD&#10;j72R9Hun0EjhvwbWNe/I0cGjszk6mPwnKJuUqQf4sEtgXQF67j8B5YEV/NNy5Y3491yyzr/A+i8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCL5JBi4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMw&#10;EEX3SPyDNUjsqPOA0IQ4VYVghYSahgVLJ54mVuNxiN02/D1mBcvRPbr3TLlZzMjOODttSUC8ioAh&#10;dVZp6gV8NK93a2DOS1JytIQCvtHBprq+KmWh7IVqPO99z0IJuUIKGLyfCs5dN6CRbmUnpJAd7Gyk&#10;D+fcczXLSyg3I0+iKONGagoLg5zwecDuuD8ZAdtPql/013u7qw+1bpo8orfsKMTtzbJ9AuZx8X8w&#10;/OoHdaiCU2tPpBwbBTw8ZklABaRpDCwA6/g+BdYKyJMceFXy/x9UPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQA09I0brgEAAEoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCL5JBi4AAAAAkBAAAPAAAAAAAAAAAAAAAAAAgEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="70" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="370"/>
                         <w:gridCol w:w="370"/>
@@ -5561,1243 +7250,665 @@
                               <w:jc w:val="left"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t>C2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="5D19AD2C" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-[...521 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0AE2CE4F" w14:textId="33DD3FCD" w:rsidR="00D734B5" w:rsidRDefault="009046C3" w:rsidP="00D734B5">
-[...2 lines deleted...]
-        <w:ind w:right="2937" w:firstLine="426"/>
+    <w:p w14:paraId="0AE2CE4F" w14:textId="4E49921C" w:rsidR="00D734B5" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>2)…............................</w:t>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2741F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D34C126" w14:textId="366FCE0F" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00D734B5">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0D34C126" w14:textId="366FCE0F" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="007622DF"/>
+    <w:p w14:paraId="5ACD3FA1" w14:textId="77777777" w:rsidR="007622DF" w:rsidRPr="007C796D" w:rsidRDefault="007622DF" w:rsidP="007622DF"/>
+    <w:p w14:paraId="7DCEFD41" w14:textId="675251CD" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Competenze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>digitali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(indicare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>applicativi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>informatici</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>utilizzati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>livello</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>richiesto)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BE29084" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="08D696A3" w14:textId="695F2F95" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="318F7398" w14:textId="77777777" w:rsidR="009E1780" w:rsidRDefault="009E1780" w:rsidP="009046C3">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2B5D8D9C" w14:textId="03B1628A" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C191F88" w14:textId="77777777" w:rsidR="009E1780" w:rsidRDefault="009E1780" w:rsidP="009046C3">
-[...1 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="201D2681" w14:textId="77777777" w:rsidR="00664F05" w:rsidRDefault="00664F05" w:rsidP="007622DF">
+      <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCEFD41" w14:textId="675251CD" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...21 lines deleted...]
-        <w:t>digitali</w:t>
+    <w:p w14:paraId="3F0E5B76" w14:textId="63827DB3" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Formazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>specifica</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(indicare</w:t>
+        <w:t>oltre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>il</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>applicativi</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>titolo</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>richiesto)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:t>studio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D696A3" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...129 lines deleted...]
-    <w:p w14:paraId="24D783C7" w14:textId="0BAE6170" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="24D783C7" w14:textId="2FDED3E4" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6792"/>
         </w:tabs>
-        <w:spacing w:before="56"/>
-        <w:ind w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-        <w:tab/>
+      <w:r w:rsidR="00C2741F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="36"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>Preferibile</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="62"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidR="00D73452">
         <w:rPr>
           <w:spacing w:val="36"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Indispensabile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE72ED3" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11FC4413" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00D87AEC">
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Abilitazioni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>professionali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>e/o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>patentini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11FC4413" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...56 lines deleted...]
-    <w:p w14:paraId="5FBBE848" w14:textId="0A6C707B" w:rsidR="00D73452" w:rsidRDefault="009046C3" w:rsidP="00D73452">
+    <w:p w14:paraId="5FBBE848" w14:textId="7876E8D8" w:rsidR="00D73452" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2834"/>
           <w:tab w:val="left" w:pos="3552"/>
           <w:tab w:val="left" w:pos="4238"/>
           <w:tab w:val="left" w:pos="4814"/>
           <w:tab w:val="left" w:pos="4973"/>
           <w:tab w:val="left" w:pos="5654"/>
           <w:tab w:val="left" w:pos="6362"/>
           <w:tab w:val="left" w:pos="6801"/>
           <w:tab w:val="left" w:pos="7341"/>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
-        <w:spacing w:before="157" w:line="384" w:lineRule="auto"/>
-        <w:ind w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………..</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-        <w:tab/>
+      <w:r w:rsidR="00C2741F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>Preferibile</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidR="00D73452">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D73452">
         <w:t>Indispensabile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CC4447" w14:textId="69FB10AF" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="7E3A7748" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2834"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="4814"/>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="4973"/>
           <w:tab w:val="left" w:pos="5654"/>
           <w:tab w:val="left" w:pos="6362"/>
-          <w:tab w:val="left" w:pos="6801"/>
-          <w:tab w:val="left" w:pos="7341"/>
+          <w:tab w:val="left" w:pos="7088"/>
+          <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
-        <w:spacing w:before="157" w:line="384" w:lineRule="auto"/>
-        <w:ind w:left="566" w:right="560"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Patente di tipo</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve"> CQC</w:t>
+      </w:r>
+      <w:r w:rsidR="007622DF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve"> ADR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CC4447" w14:textId="3AD0FB03" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:pos="3261"/>
+          <w:tab w:val="left" w:pos="4973"/>
+          <w:tab w:val="left" w:pos="5654"/>
+          <w:tab w:val="left" w:pos="6362"/>
+          <w:tab w:val="left" w:pos="7088"/>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>Automunito/motomunito:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>Preferibile</w:t>
+      </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t xml:space="preserve"> B</w:t>
-[...96 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
-        <w:t>Preferibile</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
         <w:t>Indispensabile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5864142F" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...2 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="481153E7" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5864142F" w14:textId="0F0EDBC2" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+      <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Competenze</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>trasversali</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
@@ -6844,1592 +7955,154 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>tecniche:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1267385A" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1267385A" w14:textId="0A9C9BEC" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………………………………………………………………………………………</w:t>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE9900A" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1CE9900A" w14:textId="35166767" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………………………………………………………………………………………</w:t>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4747A414" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4747A414" w14:textId="3789BCE0" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………………………………………………………………………………………</w:t>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226E61F1" w14:textId="3F57750C" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="4FEABBB6" w14:textId="77777777" w:rsidR="00E4640E" w:rsidRDefault="00E4640E" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="162"/>
-[...414 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB029BF" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="33A76265" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00E4640E">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="7"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="243E845E" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
-[...363 lines deleted...]
-    <w:p w14:paraId="46DD6A87" w14:textId="0F0A26D2" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="58A83D0A" w14:textId="47BD9357" w:rsidR="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00E4640E">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="3"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7111CFAB" wp14:editId="4A8C9A59">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5358DA37" wp14:editId="4ECA469F">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>722630</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>106045</wp:posOffset>
-[...647 lines deleted...]
-                  <wp:posOffset>289560</wp:posOffset>
+                  <wp:posOffset>121285</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6108700" cy="182880"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="26670"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="31" name="Casella di testo 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6108700" cy="182880"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D8D8D8"/>
                         </a:solidFill>
                         <a:ln w="12192">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7B3D6004" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+                          <w:p w14:paraId="7B3D6004" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="00E4640E">
                             <w:pPr>
+                              <w:keepNext/>
                               <w:spacing w:line="268" w:lineRule="exact"/>
-                              <w:ind w:left="6" w:right="2"/>
+                              <w:ind w:left="6"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>TIPOLOGIA</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
@@ -8465,58 +8138,59 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>RICHIESTO</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5358DA37" id="Casella di testo 5" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:57.1pt;margin-top:22.8pt;width:481pt;height:14.4pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwuaHV5AEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+36cJRq3QluOoR0&#10;4pAOfkCWJmtEGoc4Wzt+PU7WbXDAC6KVXMd2Ptuf3dXtNFh2UAENuJYvFyVnyknojNu1/Mvn+1c1&#10;ZxiF64QFp1p+VMhv1y9frEbfqAp6sJ0KjEAcNqNveR+jb4oCZa8GgQvwypFTQxhEpGPYFV0QI6EP&#10;tqjK8qYYIXQ+gFSIZN2cnHyd8bVWMj5qjSoy23KqLWYZstwmWaxXotkF4Xsj5zLEP1QxCOMo6QVq&#10;I6Jg+2B+gxqMDICg40LCUIDWRqrcA3WzLJ9189QLr3IvRA76C034/2Dlx8OT/xRYnN7BRAPMTaB/&#10;APkViZti9NjMMYlTbJCiU6OTDkP6UguMLhK3xwufaopMkvFmWdavS3JJ8i3rqq4z4cX1tg8Y3ysY&#10;WFJaHmheuQJxeMCY8ovmHJKSIVjT3Rtr8yHstnc2sIOg2W7q9KZx0pVfwqxjI2Wvlm+qU3N/xSjz&#10;8yeMVMNGYH/KleHnMOtmkk68JIbitJ2Y6VLOFJRMW+iORDL9J/GRhLZAJUlrPGc9hO/PbSPtY8vx&#10;214ExZn94GjgaXnPSjgr27MSor2DvOKJGQdv9xG0yQxe88+V0iZlluatT6v68zlHXf/N9Q8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBftvRu3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCQuE0sblQ5K0wmQduECDDTtmDWmrWicqkm38vZ4Jzj+9qffn8v17HpxxDF0njSkywQEUu1t&#10;R42Gz4/NzR2IEA1Z03tCDT8YYF1dXpSmsP5E73jcxkZwCYXCaGhjHAopQ92iM2HpByTeffnRmchx&#10;bKQdzYnLXS9VkuTSmY74QmsGfG6x/t5OTsPTvdrvX1Pa2XwXFi9vaprVZqH19dX8+AAi4hz/YDjr&#10;szpU7HTwE9kges5pphjVkN3mIM5Assp5ctCwyjKQVSn/v1D9AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAPC5odXkAQAA4wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF+29G7fAAAACgEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" fillcolor="#d8d8d8" strokeweight=".96pt">
+              <v:shape w14:anchorId="5358DA37" id="Casella di testo 5" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:9.55pt;width:481pt;height:14.4pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjgoo15QEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Zy6FwjTrE16DCg&#10;WAe0+wBFlmJhsqiJSuzs60cpTrJ17WWYDdAUST2Sj/TyZuwt26uABlzD57OSM+UktMZtG/7t6e5d&#10;xRlG4VphwamGHxTym9XbN8vB12oBHdhWBUYgDuvBN7yL0ddFgbJTvcAZeOXIqSH0ItIxbIs2iIHQ&#10;e1ssyvKqGCC0PoBUiGRdH518lfG1VjI+aI0qMttwqi1mGbLcJFmslqLeBuE7I6cyxD9U0QvjKOkZ&#10;ai2iYLtg/oLqjQyAoONMQl+A1kaq3AN1My+fdfPYCa9yL0QO+jNN+P9g5Zf9o/8aWBw/wkgDzE2g&#10;vwf5HYmbYvBYTzGJU6yRolOjow59+lILjC4St4czn2qMTJLxal5W70tySfLNq0VVZcKLy20fMH5S&#10;0LOkNDzQvHIFYn+PMeUX9SkkJUOwpr0z1uZD2G5ubWB7QbNdV+lN46Qrf4RZxwbKvphfL47NvYpR&#10;5ucljFTDWmB3zJXhpzDrJpKOvCSG4rgZmWkbfp1ikmUD7YE4pt8kPpDQFqgiaY3nrIPw87ltoHVs&#10;OP7YiaA4s58dzTvt7kkJJ2VzUkK0t5A3PBHj4MMugjaZwEv+qVBapEzStPRpU38/56jLr7n6BQAA&#10;//8DAFBLAwQUAAYACAAAACEAelPGaNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXKrWiYUCSeNUgNQLF2hBVY9uvCQR8TqKnTb8PcsJjjOzmnlbbmbXizOOofOkIV0lIJBq&#10;bztqNHy8b5cPIEI0ZE3vCTV8Y4BNdX1VmsL6C+3wvI+N4BIKhdHQxjgUUoa6RWfCyg9InH360ZnI&#10;cmykHc2Fy10vVZJk0pmOeKE1Az63WH/tJ6fhKVfH42tKB5sdwuLlTU2z2i60vr2ZH9cgIs7x7xh+&#10;8RkdKmY6+YlsEL0GfiSym6cgOM0zxcZJw919DrIq5X/86gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBjgoo15QEAAOIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB6U8Zo3AAAAAYBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" fillcolor="#d8d8d8" strokeweight=".96pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="7B3D6004" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+                    <w:p w14:paraId="7B3D6004" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="00E4640E">
                       <w:pPr>
+                        <w:keepNext/>
                         <w:spacing w:line="268" w:lineRule="exact"/>
-                        <w:ind w:left="6" w:right="2"/>
+                        <w:ind w:left="6"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>TIPOLOGIA</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
@@ -8535,748 +8209,1099 @@
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>SERVIZIO</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>RICHIESTO</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6157FC11" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00060F0A">
-[...2 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="37AD6343" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="008F72D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Modalità di raccolta delle candidature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (scegliere un’unica opzione):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C5E0A7" w14:textId="35C03B91" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="008F72D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4842">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">modalità </w:t>
+      </w:r>
+      <w:r w:rsidR="00690B97" w:rsidRPr="00690B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00690B97">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>accolta intermediata da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o Per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Impiego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F481BF0" w14:textId="4ACD7BEB" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="008F72D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4842">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">modalità </w:t>
+      </w:r>
+      <w:r w:rsidR="00690B97" w:rsidRPr="005D4842">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00690B97">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>icezione delle candidature per il tramite dei canali aziendali (mail, telefono</w:t>
+      </w:r>
+      <w:r w:rsidR="00690B97">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link </w:t>
+      </w:r>
+      <w:r w:rsidR="00690B97">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pagina web dell’azienda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C64CC03" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="008F72D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F35274" w14:textId="5338E6C0" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se si sceglie la </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4842" w:rsidRPr="00C41959">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>modalità A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rispondere anche alle seguenti domande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAEEAEE" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47778E8B" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="005D4842" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4842">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Desidera che la ragione sociale del datore di lavoro compaia nella pubblicazione?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A4526C" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si (verrà effettuata una pubblicazione palese)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFAD09A" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No (verrà effettuata una pubblicazione anonima)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132175D8" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B2A767" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="005D4842" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4842">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Desidera un servizio di preselezione delle candidature?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CCDC48" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si, desidero che il Centro Per l’Impiego trasmetta solo le candidature più idonee, tra quelle che perverranno sul portale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2B8309" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No, desidero che il Centro Per l’Impiego trasmetta tutte le candidature pervenute sul portale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4EB1AE" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018E17A0" w14:textId="77777777" w:rsidR="00665D64" w:rsidRDefault="00665D64" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C796D">
-[...56 lines deleted...]
-        <w:t>segnalazioni:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Come preferisce ricevere le candidature?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076E0F3E" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00060F0A">
-      <w:pPr>
+    <w:p w14:paraId="432D09CD" w14:textId="77777777" w:rsidR="00665D64" w:rsidRPr="00D87AEC" w:rsidRDefault="00665D64" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3398"/>
         </w:tabs>
-        <w:spacing w:before="59"/>
-        <w:ind w:left="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>Posta</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>elettronica</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="43"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:t>Ritiro</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:t>elenco</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:t>presso</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:t>il</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:t>Centro</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:t>per</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>l’Impiego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244B62B1" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="00060F0A">
-[...2 lines deleted...]
-        <w:ind w:left="566"/>
+    <w:p w14:paraId="42F16243" w14:textId="77777777" w:rsidR="00665D64" w:rsidRDefault="00665D64" w:rsidP="00C41959">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D360433" w14:textId="77777777" w:rsidR="00665D64" w:rsidRDefault="00665D64" w:rsidP="008F72D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39035001" w14:textId="26ABED2E" w:rsidR="008F72D6" w:rsidRPr="00355E6B" w:rsidRDefault="008F72D6" w:rsidP="00133D68">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se si sceglie la </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CF5" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>modalità B</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CF5" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicare</w:t>
+      </w:r>
+      <w:r w:rsidR="00355E6B" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CF5" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">quale contatto diretto </w:t>
+      </w:r>
+      <w:r w:rsidR="00355E6B" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">del datore di lavoro </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CF5" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13D4D" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>candidati</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CF5" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008753DC" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>saranno invitati a</w:t>
+      </w:r>
+      <w:r w:rsidR="00355E6B" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d utilizzare</w:t>
+      </w:r>
+      <w:r w:rsidR="008753DC" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008753DC" w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00133D68">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>barrare l’opzione preferita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355E6B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F211080" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00133D68">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pagina web del datore di lavoro: riportare il link della pagina del sito prevista per l’autocandidatura degli utenti (ad es. sezione “Lavora con noi” o “Posizioni attualmente scoperte”):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4282EC0C" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00133D68">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A65144" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00133D68">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E-mail: …………………………………………………………………………………………………………..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E886D6E" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00133D68">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>❑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Telefono: ………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39151F71" w14:textId="77777777" w:rsidR="00835A3C" w:rsidRPr="008F72D6" w:rsidRDefault="00835A3C" w:rsidP="00133D68">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161E33FA" w14:textId="77777777" w:rsidR="00DB30CC" w:rsidRDefault="00DB30CC" w:rsidP="007622DF">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04707AA9" w14:textId="40EE6ED2" w:rsidR="009046C3" w:rsidRPr="00302564" w:rsidRDefault="00476C0A" w:rsidP="007622DF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>esidera</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>che</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>richiesta</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>venga</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pubblicata</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nel</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>portale</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>europeo</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EURES?</w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00187DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009046C3" w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-[...373 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="009046C3" w:rsidRPr="00302564">
         <w:rPr>
           <w:spacing w:val="44"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="009046C3" w:rsidRPr="00302564">
         <w:t>Sì</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="009046C3" w:rsidRPr="00302564">
         <w:rPr>
           <w:spacing w:val="39"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="009046C3" w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="009046C3" w:rsidRPr="00302564">
         <w:rPr>
           <w:spacing w:val="44"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="009046C3" w:rsidRPr="00302564">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1E5426" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="009046C3">
+    <w:p w14:paraId="6A1E5426" w14:textId="77777777" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="80"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50FF18AD" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689"/>
-    <w:p w14:paraId="54173A49" w14:textId="77777777" w:rsidR="00205FB1" w:rsidRPr="009621DB" w:rsidRDefault="00205FB1" w:rsidP="009621DB">
+    <w:p w14:paraId="54173A49" w14:textId="77777777" w:rsidR="00205FB1" w:rsidRPr="009621DB" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009621DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONDIZIONI</w:t>
       </w:r>
       <w:r w:rsidRPr="009621DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -9394,52 +9419,52 @@
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009621DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DI</w:t>
       </w:r>
       <w:r w:rsidRPr="009621DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> PERSONALE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11719748" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689"/>
-    <w:p w14:paraId="01B2C0BC" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="11719748" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF"/>
+    <w:p w14:paraId="01B2C0BC" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:ind w:left="139"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Centro</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
@@ -9492,64 +9517,64 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>impegna</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41989210" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="41989210" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="241" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supportare</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9739,64 +9764,64 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>profilo</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> richiesto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15283846" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="15283846" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="82" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pubblicare</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9893,213 +9918,170 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mezzi</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>concordati;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43039259" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="43039259" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="80" w:after="0" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="137"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fornire </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i nominativi di possibili candidati con le modalità definite nel documento “Gestione delle richieste di personale delle imprese e delle candidature delle persone- Sintesi” pubblicato nel sito dell’Agenzia Regionale per il Lavoro (https://</w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="007C796D">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.agenzialavoro.emr.it);</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B122DA8" w14:textId="77777777" w:rsidR="005C4689" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="7B122DA8" w14:textId="77777777" w:rsidR="005C4689" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="307" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fornire </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>all’azienda informazioni generali rispetto a possibilità di sgravi, incentivi e/o progetti specifici di inserimento lavorativo che possano offrire agevolazioni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB8EC39" w14:textId="77777777" w:rsidR="00A6163F" w:rsidRPr="007C796D" w:rsidRDefault="00A6163F" w:rsidP="00A6163F">
-[...21 lines deleted...]
-        <w:spacing w:line="312" w:lineRule="auto"/>
+    <w:p w14:paraId="3EFBA1C1" w14:textId="77777777" w:rsidR="005C4689" w:rsidRDefault="005C4689" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="209" w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Il Centro per l’impiego prenderà in considerazione esclusivamente richieste aziendali che non siano in contrasto con la vigente normativa e si riserva la facoltà di contattare l’azienda per opportuni chiarimenti nel caso in cui questa venga meno agli impegni assunti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01900684" w14:textId="77777777" w:rsidR="00237FB6" w:rsidRDefault="00237FB6" w:rsidP="005C4689">
-[...1 lines deleted...]
-        <w:spacing w:line="312" w:lineRule="auto"/>
+    <w:p w14:paraId="01900684" w14:textId="77777777" w:rsidR="00237FB6" w:rsidRDefault="00237FB6" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="209" w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51C58617" w14:textId="77777777" w:rsidR="00237FB6" w:rsidRPr="007C796D" w:rsidRDefault="00237FB6" w:rsidP="005C4689">
-[...21 lines deleted...]
-        <w:spacing w:before="81"/>
+    <w:p w14:paraId="2E72CA91" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="139"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>L’Azienda</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
@@ -10113,64 +10095,64 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>impegna</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D1F41F" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="04D1F41F" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="241" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fornire</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10368,64 +10350,64 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>candidato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595D5203" w14:textId="44B8BC05" w:rsidR="005C4689" w:rsidRPr="002132C3" w:rsidRDefault="005C4689" w:rsidP="003066A8">
+    <w:p w14:paraId="595D5203" w14:textId="44B8BC05" w:rsidR="005C4689" w:rsidRPr="002132C3" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="82" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002132C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>informare</w:t>
       </w:r>
       <w:r w:rsidRPr="002132C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10743,64 +10725,64 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>alla</w:t>
       </w:r>
       <w:r w:rsidRPr="002132C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002132C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>richiesta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2025B0" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="6C2025B0" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="79" w:after="0" w:line="307" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="139" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assicurare</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11031,483 +11013,505 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>quanto richiesto</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e proposto al candidato selezionato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B5C048" w14:textId="70353EB6" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="00E65974">
+    <w:p w14:paraId="09B5C048" w14:textId="6F018804" w:rsidR="005C4689" w:rsidRPr="00302564" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="79" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>comunicare</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ad</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aziende</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>terze</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ad</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>altri</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>soggetti</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>intermediari</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nominativi</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>segnalati</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dal</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Centro</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">per </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’Impiego</w:t>
       </w:r>
-      <w:r w:rsidR="006D115F" w:rsidRPr="007C796D">
+      <w:r w:rsidR="006D115F" w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nel</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rispetto</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regolamento</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Europeo</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidRPr="00302564">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>679/2016;</w:t>
+        <w:t>679/2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7DC4" w:rsidRPr="00302564">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8CEE95" w14:textId="1A636016" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="004C7012">
+    <w:p w14:paraId="7C8CEE95" w14:textId="1A636016" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contattare</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11805,64 +11809,64 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>276/2003;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A9C41D" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="45A9C41D" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="82" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>comunicare</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12043,115 +12047,112 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>personale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD55B4A" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
-[...11 lines deleted...]
-        <w:spacing w:line="312" w:lineRule="auto"/>
+    <w:p w14:paraId="79A9F9CD" w14:textId="77777777" w:rsidR="00476C0A" w:rsidRDefault="00476C0A" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="139" w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401BD5B0" w14:textId="22D8FE8C" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
+      <w:pPr>
+        <w:ind w:left="139" w:right="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Si informa</w:t>
       </w:r>
       <w:r w:rsidR="00385055">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> inoltre</w:t>
       </w:r>
       <w:r w:rsidR="00385055">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> che il servizio di ricerca del personale potrà essere sospeso in caso pervengono al Centro per l’Impiego comunicazioni di segnalazioni a organi ispettivi o altri organi competenti, relative a irregolarità o violazioni di norme sulla gestione del rapporto di lavoro.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E1966F" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="06E1966F" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="179"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC10077" w14:textId="651A7144" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="000F42A2">
+    <w:p w14:paraId="2DC10077" w14:textId="651A7144" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INFORMATIVA</w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -12442,1283 +12443,1479 @@
         <w:t>DATI</w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PERSONALI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603B8DBA" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="005C4689">
-[...1 lines deleted...]
-        <w:spacing w:before="182"/>
+    <w:p w14:paraId="603B8DBA" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="139"/>
       </w:pPr>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>informa</w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>che</w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B8F0C2" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="3CF93AA9" w14:textId="3528ADF2" w:rsidR="005C4689" w:rsidRPr="00476C0A" w:rsidRDefault="005C4689" w:rsidP="001B6956">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="243" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>il</w:t>
       </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-15"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trattamento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>trattamento</w:t>
+        <w:t>dei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>dei</w:t>
+        <w:t>personali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>forniti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>dati</w:t>
+        <w:t>avviene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esclusivamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>personali</w:t>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finalità</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>forniti</w:t>
+        <w:t>istituzionali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-11"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>volte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>avviene</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-12"/>
-[...109 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>favorire</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F42A2">
-[...15 lines deleted...]
-        <w:t>l’incontro</w:t>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’incontro</w:t>
+      </w:r>
+      <w:r w:rsidR="00476C0A" w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tra domanda ed offerta di lavoro;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF93AA9" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="005C4689">
-[...51 lines deleted...]
-    <w:p w14:paraId="404C4CB9" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="404C4CB9" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="80" w:after="0" w:line="307" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>il trattamento avviene all’interno del Servizio in cui i dati sono stati resi, anche con l’ausilio di supporti informatici, da parte degli operatori incaricati del servizio. I dati aziendali sono</w:t>
       </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-1"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>diffusi esternamente al Servizio nel caso in cui l’azienda concordi con l’operatore la pubblicazione di un annuncio di lavoro in forma palese;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A281B31" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="4A281B31" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="000F42A2" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="566"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="9" w:after="0" w:line="304" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="137" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assicura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>assicura</w:t>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diritto di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>il</w:t>
+        <w:t>accesso ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F42A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F42A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>personali,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F42A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F42A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ottenere rettifica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F42A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o cancellazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F42A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>degli stessi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F42A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o limitazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F42A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del trattamento e degli altri diritti indicati dal GDPR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692DBC45" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
+      <w:pPr>
+        <w:ind w:left="139"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>titolare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>trattamento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>l’Agenzia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Regionale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lavoro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>della</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Regione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Emilia-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Romagna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9C811B" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
+      <w:pPr>
+        <w:ind w:left="139"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>L’informativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>completa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...105 lines deleted...]
-        <w:t>titolare</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>consultabile</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>del</w:t>
-[...25 lines deleted...]
-        <w:t>è</w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>l’Agenzia</w:t>
-[...25 lines deleted...]
-        <w:t>Lavoro</w:t>
+        <w:t>questo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>indirizzo:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Romagna.</w:t>
-[...102 lines deleted...]
-        </w:rPr>
         <w:t>https://</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="007C796D">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:b/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>www.agenzialavoro.emr.it/privacy/privacy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08ED8AE5" w14:textId="77777777" w:rsidR="006D115F" w:rsidRPr="007C796D" w:rsidRDefault="006D115F" w:rsidP="005C4689">
-[...1 lines deleted...]
-        <w:spacing w:before="80"/>
+    <w:p w14:paraId="08ED8AE5" w14:textId="77777777" w:rsidR="006D115F" w:rsidRPr="007C796D" w:rsidRDefault="006D115F" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="139"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B6910E9" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="005C4689">
+    <w:p w14:paraId="1B6910E9" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE923AA" w14:textId="2128ED46" w:rsidR="00A85C5E" w:rsidRPr="007C796D" w:rsidRDefault="000A50FA" w:rsidP="00A85C5E">
+    <w:p w14:paraId="31B5C509" w14:textId="049B0341" w:rsidR="00476C0A" w:rsidRDefault="00476C0A" w:rsidP="007622DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6940"/>
         </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Luogo e data: ___________________, ___</w:t>
       </w:r>
       <w:r w:rsidR="005C4689" w:rsidRPr="007C796D">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="005C4689" w:rsidRPr="007C796D">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="005C4689" w:rsidRPr="007C796D">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="005C4689" w:rsidRPr="007C796D">
-[...56 lines deleted...]
-        <w:t>le</w:t>
+      <w:r>
+        <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1EB3D4" w14:textId="4D374999" w:rsidR="00A85C5E" w:rsidRPr="007C796D" w:rsidRDefault="001378B1" w:rsidP="005837F0">
+    <w:p w14:paraId="40EB6CB9" w14:textId="77777777" w:rsidR="00476C0A" w:rsidRDefault="00476C0A" w:rsidP="007622DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6940"/>
         </w:tabs>
-        <w:ind w:left="5664"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE923AA" w14:textId="2554CA8E" w:rsidR="00A85C5E" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="00476C0A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6940"/>
+        </w:tabs>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
+        <w:t>Timbro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A50FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t>firma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+        <w:t>Responsabi</w:t>
+      </w:r>
+      <w:r w:rsidR="00807B73" w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                       ___________________________________</w:t>
+        <w:t>le</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FF9670" w14:textId="77777777" w:rsidR="005837F0" w:rsidRDefault="005837F0" w:rsidP="00C45C2F">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0C1EB3D4" w14:textId="679D3C34" w:rsidR="00A85C5E" w:rsidRPr="007C796D" w:rsidRDefault="001378B1" w:rsidP="00476C0A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6940"/>
+        </w:tabs>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C796D">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C2C3919" w14:textId="39DD25CA" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="00C45C2F">
-[...2 lines deleted...]
-        <w:ind w:left="5664" w:firstLine="708"/>
+    <w:p w14:paraId="7C2C3919" w14:textId="39DD25CA" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="00476C0A">
+      <w:pPr>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Allegare</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>documento</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>d’identità</w:t>
       </w:r>
       <w:r w:rsidR="00992EB7" w:rsidRPr="007C796D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7549C833" w14:textId="77777777" w:rsidR="00C45C2F" w:rsidRPr="007C796D" w:rsidRDefault="00C45C2F" w:rsidP="005C4689">
-[...1 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p w14:paraId="56A4AF83" w14:textId="77777777" w:rsidR="00187DFA" w:rsidRPr="007C796D" w:rsidRDefault="00187DFA" w:rsidP="007622DF">
+      <w:pPr>
         <w:ind w:left="6940"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="481824F5" w14:textId="77777777" w:rsidR="00C45C2F" w:rsidRPr="007C796D" w:rsidRDefault="00C45C2F" w:rsidP="005C4689">
-[...19 lines deleted...]
-    <w:p w14:paraId="64892256" w14:textId="49250E24" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="00C45C2F" w:rsidP="00C45C2F">
+    <w:p w14:paraId="64892256" w14:textId="6A774476" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="00C45C2F" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t xml:space="preserve">*Da allegare solo in caso di prima </w:t>
       </w:r>
       <w:r w:rsidR="00A85C5E" w:rsidRPr="007C796D">
         <w:t>richiesta</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidSect="00D73452">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="849" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1910250E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCD6A0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04100011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="607775B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B162720"/>
+    <w:lvl w:ilvl="0" w:tplc="562E7B62">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71162667"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E27E7C08"/>
+    <w:lvl w:ilvl="0" w:tplc="A1F2342A">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8B4BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A2A11F2"/>
     <w:lvl w:ilvl="0" w:tplc="CC020D72">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="566" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="40DCA888">
       <w:numFmt w:val="bullet"/>
@@ -13788,137 +13985,192 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BB1CCAD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7610" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7936915E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8617" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="513497971">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="802307248">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1088383185">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1384406898">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009046C3"/>
+    <w:rsid w:val="00020440"/>
+    <w:rsid w:val="000428B3"/>
     <w:rsid w:val="000433B9"/>
     <w:rsid w:val="00060F0A"/>
     <w:rsid w:val="000766DC"/>
     <w:rsid w:val="000A50FA"/>
     <w:rsid w:val="000B7217"/>
     <w:rsid w:val="000F42A2"/>
+    <w:rsid w:val="00133D68"/>
     <w:rsid w:val="001378B1"/>
     <w:rsid w:val="00144BCB"/>
+    <w:rsid w:val="00172FD0"/>
     <w:rsid w:val="00174AD2"/>
+    <w:rsid w:val="00187DFA"/>
+    <w:rsid w:val="001C3B3F"/>
     <w:rsid w:val="00205FB1"/>
+    <w:rsid w:val="002065F0"/>
     <w:rsid w:val="002132C3"/>
     <w:rsid w:val="00237FB6"/>
     <w:rsid w:val="00246CC3"/>
     <w:rsid w:val="00282568"/>
     <w:rsid w:val="002F4503"/>
+    <w:rsid w:val="00302564"/>
+    <w:rsid w:val="00355E6B"/>
+    <w:rsid w:val="0037691D"/>
     <w:rsid w:val="00385055"/>
+    <w:rsid w:val="003C5F82"/>
     <w:rsid w:val="0040296A"/>
     <w:rsid w:val="00441007"/>
+    <w:rsid w:val="00476C0A"/>
     <w:rsid w:val="004A496D"/>
+    <w:rsid w:val="004E02CC"/>
     <w:rsid w:val="004F536B"/>
     <w:rsid w:val="0054345B"/>
     <w:rsid w:val="005837F0"/>
     <w:rsid w:val="005C2E85"/>
     <w:rsid w:val="005C4689"/>
+    <w:rsid w:val="005D4842"/>
+    <w:rsid w:val="006211FD"/>
+    <w:rsid w:val="00662062"/>
     <w:rsid w:val="00664F05"/>
+    <w:rsid w:val="00665D64"/>
     <w:rsid w:val="006663A0"/>
     <w:rsid w:val="00667F95"/>
+    <w:rsid w:val="00690B97"/>
     <w:rsid w:val="006D115F"/>
     <w:rsid w:val="006F0CD0"/>
+    <w:rsid w:val="006F1293"/>
+    <w:rsid w:val="007067C8"/>
     <w:rsid w:val="00713735"/>
     <w:rsid w:val="007372EE"/>
     <w:rsid w:val="00760168"/>
+    <w:rsid w:val="007622DF"/>
     <w:rsid w:val="00764D04"/>
+    <w:rsid w:val="00787389"/>
     <w:rsid w:val="007A505D"/>
     <w:rsid w:val="007C796D"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="00807B73"/>
     <w:rsid w:val="0081454F"/>
     <w:rsid w:val="0082446A"/>
+    <w:rsid w:val="00835A3C"/>
     <w:rsid w:val="00860233"/>
+    <w:rsid w:val="008753DC"/>
+    <w:rsid w:val="008B61F3"/>
+    <w:rsid w:val="008C7DC4"/>
+    <w:rsid w:val="008F72D6"/>
     <w:rsid w:val="009046C3"/>
+    <w:rsid w:val="00912734"/>
+    <w:rsid w:val="00926B27"/>
     <w:rsid w:val="00936898"/>
     <w:rsid w:val="009621DB"/>
     <w:rsid w:val="00992EB7"/>
     <w:rsid w:val="009B2F7A"/>
     <w:rsid w:val="009C08AB"/>
     <w:rsid w:val="009E1780"/>
     <w:rsid w:val="00A6163F"/>
+    <w:rsid w:val="00A66CF5"/>
     <w:rsid w:val="00A85C5E"/>
+    <w:rsid w:val="00A861A5"/>
+    <w:rsid w:val="00AD27A6"/>
     <w:rsid w:val="00AD3601"/>
+    <w:rsid w:val="00AF36B8"/>
     <w:rsid w:val="00B1734F"/>
     <w:rsid w:val="00B23965"/>
     <w:rsid w:val="00BD038B"/>
     <w:rsid w:val="00BD6C83"/>
+    <w:rsid w:val="00C2741F"/>
+    <w:rsid w:val="00C41959"/>
     <w:rsid w:val="00C45C2F"/>
+    <w:rsid w:val="00C5305F"/>
     <w:rsid w:val="00C75BEF"/>
+    <w:rsid w:val="00C93741"/>
     <w:rsid w:val="00D237D8"/>
     <w:rsid w:val="00D66103"/>
     <w:rsid w:val="00D73452"/>
     <w:rsid w:val="00D734B5"/>
+    <w:rsid w:val="00D87AEC"/>
+    <w:rsid w:val="00DB30CC"/>
+    <w:rsid w:val="00DC46D9"/>
+    <w:rsid w:val="00DE2363"/>
+    <w:rsid w:val="00E13D4D"/>
+    <w:rsid w:val="00E354F0"/>
+    <w:rsid w:val="00E4640E"/>
     <w:rsid w:val="00E61DF8"/>
     <w:rsid w:val="00E663F2"/>
     <w:rsid w:val="00E857BF"/>
+    <w:rsid w:val="00EB6E07"/>
     <w:rsid w:val="00ED7E5C"/>
     <w:rsid w:val="00EF36C4"/>
+    <w:rsid w:val="00FA28B6"/>
+    <w:rsid w:val="00FB4D6B"/>
     <w:rsid w:val="00FF33B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -14933,65 +15185,63 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Riferimentointenso">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="009046C3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpotesto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="CorpotestoCarattere"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009046C3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
     <w:name w:val="Corpo testo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpotesto"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:rsid w:val="009046C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009046C3"/>
     <w:pPr>
       <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009046C3"/>
     <w:pPr>
@@ -15006,90 +15256,109 @@
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C4689"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00662062"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="967049555">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1569799630">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/privacy/privacy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/privacy/privacy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenzialavoro.emr.it/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15343,60 +15612,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46EA814D-1037-4D59-BDBE-A83771D28364}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6778</Characters>
+  <Pages>4</Pages>
+  <Words>1412</Words>
+  <Characters>8051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titolo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7951</CharactersWithSpaces>
+  <CharactersWithSpaces>9445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Balboni Francesca</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>