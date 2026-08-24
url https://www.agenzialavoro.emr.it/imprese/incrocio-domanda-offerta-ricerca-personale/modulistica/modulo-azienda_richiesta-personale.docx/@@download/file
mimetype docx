--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -1083,55 +1083,57 @@
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>C.F:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>…………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00FF33B7" w:rsidRPr="007C796D">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00662062">
         <w:t>…………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0965A4D8" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+    <w:p w14:paraId="0965A4D8" w14:textId="77777777" w:rsidR="007622DF" w:rsidRPr="007F1383" w:rsidRDefault="007622DF" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0648F55A" w14:textId="1659AD9A" w:rsidR="00205FB1" w:rsidRPr="007C796D" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Indirizzo sede legale:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A58E253" w14:textId="69757495" w:rsidR="007F51B8" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>Via………………………………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="00662062">
@@ -1195,55 +1197,57 @@
       <w:r w:rsidRPr="007C796D">
         <w:t>Sito</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>internet:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>……………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00662062">
         <w:t>.....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A695DB8" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+    <w:p w14:paraId="1A695DB8" w14:textId="77777777" w:rsidR="007622DF" w:rsidRPr="007F1383" w:rsidRDefault="007622DF" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54D00C07" w14:textId="761839AB" w:rsidR="00C2741F" w:rsidRDefault="00205FB1" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Attività</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>economica:</w:t>
@@ -1351,55 +1355,57 @@
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidR="00C2741F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C2741F" w:rsidRPr="00C2741F">
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2741F">
         <w:t>ltre 21</w:t>
       </w:r>
       <w:r w:rsidR="00C2741F" w:rsidRPr="00C2741F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C75BEF" w:rsidRPr="00C2741F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4505AA" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+    <w:p w14:paraId="5D4505AA" w14:textId="77777777" w:rsidR="007622DF" w:rsidRPr="007F1383" w:rsidRDefault="007622DF" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26256F34" w14:textId="573D146A" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Referente aziendale per la presente richiesta</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1736E0C1" w14:textId="7A32304D" w:rsidR="007372EE" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
@@ -1670,55 +1676,57 @@
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1FF716" w14:textId="20213E76" w:rsidR="007A505D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Profilo richiesto</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>: ………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="0037691D">
         <w:t>…………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EB1DE1" w14:textId="77777777" w:rsidR="007622DF" w:rsidRDefault="007622DF" w:rsidP="007622DF">
+    <w:p w14:paraId="44EB1DE1" w14:textId="77777777" w:rsidR="007622DF" w:rsidRPr="007F1383" w:rsidRDefault="007622DF" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32ECCAA8" w14:textId="7FC508AF" w:rsidR="002F4503" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CCNL applicato</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>: ……………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1920,59 +1928,61 @@
       <w:r w:rsidRPr="00D87AEC">
         <w:t>del</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87AEC">
         <w:t>rapporto:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87AEC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>…………………………………………….........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596B1171" w14:textId="77777777" w:rsidR="008C7DC4" w:rsidRDefault="008C7DC4" w:rsidP="007622DF">
+    <w:p w14:paraId="0E2DD6BD" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="007F1383" w:rsidRDefault="007F1383" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3659282F" w14:textId="1453442C" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
+    <w:p w14:paraId="3659282F" w14:textId="01FD0E0D" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Descrizione</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="61"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>della</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
@@ -2010,123 +2020,97 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="66"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>principali</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="62"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="007F1383" w:rsidRPr="005E6240">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>attività</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="007F1383" w:rsidRPr="005E6240">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="65"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="005E6240">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strumenti, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6240">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>macchinari</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87B8E" w:rsidRPr="005E6240">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="65"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C796D">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+      <w:r w:rsidR="00005606" w:rsidRPr="005E6240">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>utilizzare)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C796D">
+        <w:t>e modalità di lavoro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6240">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6240">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156751F1" w14:textId="4C5931E8" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C2741F">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="007622DF">
         <w:rPr>
           <w:spacing w:val="-2"/>
@@ -2206,50 +2190,51 @@
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="007622DF">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C226C98" w14:textId="77777777" w:rsidR="00D87AEC" w:rsidRDefault="00D87AEC" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05DACF12" w14:textId="402F92E0" w:rsidR="0037691D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Indirizzo luogo di lavoro </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:t>………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C2741F">
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="007622DF">
         <w:t>….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D6632D" w14:textId="05212859" w:rsidR="009046C3" w:rsidRPr="007C796D" w:rsidRDefault="009046C3" w:rsidP="007622DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4106"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:t>È raggiungibile con mezzo pubblico?</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk198647940"/>
       <w:r w:rsidR="0037691D">
         <w:rPr>
@@ -4266,55 +4251,51 @@
                           </w:tbl>
                           <w:p w14:paraId="1DCB2915" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="009046C3">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1AB043D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Casella di testo 14" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:167.15pt;margin-top:19.6pt;width:118.95pt;height:29.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAriDWLrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthp0XQ14hTtig0D&#10;irVAuw9QZCkWZosaqcTOvn6U6iRD+1bshaZuh+cc0svrse/EziA58LWcz0opjNfQOL+p5c/nr58+&#10;S0FR+UZ14E0t94bk9erjh+UQKnMGLXSNQcEgnqoh1LKNMVRFQbo1vaIZBOP50AL2KvISN0WDamD0&#10;vivOynJRDIBNQNCGiHfvXg7lKuNba3R8sJZMFF0tmVvMEXNcp1islqraoAqt0xMN9Q4WvXKeix6h&#10;7lRUYovuDVTvNAKBjTMNfQHWOm2yBlYzL1+peWpVMFkLm0PhaBP9P1j9Y/cUHlHE8RZGbmAWQeEe&#10;9C9ib4ohUDXdSZ5SRXw7CR0t9unLEgQ/ZG/3Rz/NGIVOaBfzcrG4kELz2fnl1eV5Nrw4vQ5I8ZuB&#10;XqSklsj9ygzU7p5iqq+qw5WJzEv9xCSO61G4hpFTF9POGpo9a+FxjA8cbAdDLXXnghQt4J/XewO3&#10;vZb0e6vQSNF99+xrmpFDgodkfUgwdl8gT1KS7uFmG8G6TPRUfyLKDcv8p+FKE/HvOt86/QKrvwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAMeT993fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG4soYWxdk2nCcEJCa0rB45pk7XRGqc02VbeHnOC22/50+/PxWZ2AzubKViPEu4XApjB&#10;1muLnYSP+vVuBSxEhVoNHo2EbxNgU15fFSrX/oKVOe9jx6gEQ64k9DGOOeeh7Y1TYeFHg7Q7+Mmp&#10;SOPUcT2pC5W7gSdCLLlTFulCr0bz3Jv2uD85CdtPrF7s13uzqw6VretM4NvyKOXtzbxdA4tmjn8w&#10;/OqTOpTk1PgT6sAGCWn6kBJKIUuAEfD4lFBoJGSZAF4W/P8H5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAK4g1i60BAABKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAx5P33d8AAAAJAQAADwAAAAAAAAAAAAAAAAAHBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="1AB043D5" id="Casella di testo 14" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:167.15pt;margin-top:19.6pt;width:118.95pt;height:29.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAriDWLrQEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthp0XQ14hTtig0D&#10;irVAuw9QZCkWZosaqcTOvn6U6iRD+1bshaZuh+cc0svrse/EziA58LWcz0opjNfQOL+p5c/nr58+&#10;S0FR+UZ14E0t94bk9erjh+UQKnMGLXSNQcEgnqoh1LKNMVRFQbo1vaIZBOP50AL2KvISN0WDamD0&#10;vivOynJRDIBNQNCGiHfvXg7lKuNba3R8sJZMFF0tmVvMEXNcp1islqraoAqt0xMN9Q4WvXKeix6h&#10;7lRUYovuDVTvNAKBjTMNfQHWOm2yBlYzL1+peWpVMFkLm0PhaBP9P1j9Y/cUHlHE8RZGbmAWQeEe&#10;9C9ib4ohUDXdSZ5SRXw7CR0t9unLEgQ/ZG/3Rz/NGIVOaBfzcrG4kELz2fnl1eV5Nrw4vQ5I8ZuB&#10;XqSklsj9ygzU7p5iqq+qw5WJzEv9xCSO61G4hpFTF9POGpo9a+FxjA8cbAdDLXXnghQt4J/XewO3&#10;vZb0e6vQSNF99+xrmpFDgodkfUgwdl8gT1KS7uFmG8G6TPRUfyLKDcv8p+FKE/HvOt86/QKrvwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAMeT993fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJG4soYWxdk2nCcEJCa0rB45pk7XRGqc02VbeHnOC22/50+/PxWZ2AzubKViPEu4XApjB&#10;1muLnYSP+vVuBSxEhVoNHo2EbxNgU15fFSrX/oKVOe9jx6gEQ64k9DGOOeeh7Y1TYeFHg7Q7+Mmp&#10;SOPUcT2pC5W7gSdCLLlTFulCr0bz3Jv2uD85CdtPrF7s13uzqw6VretM4NvyKOXtzbxdA4tmjn8w&#10;/OqTOpTk1PgT6sAGCWn6kBJKIUuAEfD4lFBoJGSZAF4W/P8H5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAK4g1i60BAABKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAx5P33d8AAAAJAQAADwAAAAAAAAAAAAAAAAAHBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="70" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="379"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="372"/>
                         <w:gridCol w:w="370"/>
                         <w:gridCol w:w="368"/>
@@ -8054,51 +8035,51 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6108700" cy="182880"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D8D8D8"/>
                         </a:solidFill>
                         <a:ln w="12192">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7B3D6004" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="00E4640E">
+                          <w:p w14:paraId="7B3D6004" w14:textId="07F53141" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="00E4640E">
                             <w:pPr>
                               <w:keepNext/>
                               <w:spacing w:line="268" w:lineRule="exact"/>
                               <w:ind w:left="6"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>TIPOLOGIA</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
@@ -8118,75 +8099,83 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>SERVIZIO</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>RICHIESTO</w:t>
                             </w:r>
+                            <w:r w:rsidR="000D261F">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (SCEGLIERE UN’UNICA ALTERNATIVA)</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5358DA37" id="Casella di testo 5" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:9.55pt;width:481pt;height:14.4pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjgoo15QEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Zy6FwjTrE16DCg&#10;WAe0+wBFlmJhsqiJSuzs60cpTrJ17WWYDdAUST2Sj/TyZuwt26uABlzD57OSM+UktMZtG/7t6e5d&#10;xRlG4VphwamGHxTym9XbN8vB12oBHdhWBUYgDuvBN7yL0ddFgbJTvcAZeOXIqSH0ItIxbIs2iIHQ&#10;e1ssyvKqGCC0PoBUiGRdH518lfG1VjI+aI0qMttwqi1mGbLcJFmslqLeBuE7I6cyxD9U0QvjKOkZ&#10;ai2iYLtg/oLqjQyAoONMQl+A1kaq3AN1My+fdfPYCa9yL0QO+jNN+P9g5Zf9o/8aWBw/wkgDzE2g&#10;vwf5HYmbYvBYTzGJU6yRolOjow59+lILjC4St4czn2qMTJLxal5W70tySfLNq0VVZcKLy20fMH5S&#10;0LOkNDzQvHIFYn+PMeUX9SkkJUOwpr0z1uZD2G5ubWB7QbNdV+lN46Qrf4RZxwbKvphfL47NvYpR&#10;5ucljFTDWmB3zJXhpzDrJpKOvCSG4rgZmWkbfp1ikmUD7YE4pt8kPpDQFqgiaY3nrIPw87ltoHVs&#10;OP7YiaA4s58dzTvt7kkJJ2VzUkK0t5A3PBHj4MMugjaZwEv+qVBapEzStPRpU38/56jLr7n6BQAA&#10;//8DAFBLAwQUAAYACAAAACEAelPGaNwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXKrWiYUCSeNUgNQLF2hBVY9uvCQR8TqKnTb8PcsJjjOzmnlbbmbXizOOofOkIV0lIJBq&#10;bztqNHy8b5cPIEI0ZE3vCTV8Y4BNdX1VmsL6C+3wvI+N4BIKhdHQxjgUUoa6RWfCyg9InH360ZnI&#10;cmykHc2Fy10vVZJk0pmOeKE1Az63WH/tJ6fhKVfH42tKB5sdwuLlTU2z2i60vr2ZH9cgIs7x7xh+&#10;8RkdKmY6+YlsEL0GfiSym6cgOM0zxcZJw919DrIq5X/86gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBjgoo15QEAAOIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB6U8Zo3AAAAAYBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" fillcolor="#d8d8d8" strokeweight=".96pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="7B3D6004" w14:textId="77777777" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="00E4640E">
+                    <w:p w14:paraId="7B3D6004" w14:textId="07F53141" w:rsidR="009046C3" w:rsidRDefault="009046C3" w:rsidP="00E4640E">
                       <w:pPr>
                         <w:keepNext/>
                         <w:spacing w:line="268" w:lineRule="exact"/>
                         <w:ind w:left="6"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>TIPOLOGIA</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
@@ -8206,224 +8195,232 @@
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>SERVIZIO</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>RICHIESTO</w:t>
                       </w:r>
+                      <w:r w:rsidR="000D261F">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (SCEGLIERE UN’UNICA ALTERNATIVA)</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AD6343" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="008F72D6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F72D6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Modalità di raccolta delle candidature</w:t>
       </w:r>
       <w:r w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (scegliere un’unica opzione):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C5E0A7" w14:textId="35C03B91" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="008F72D6">
+    <w:p w14:paraId="11C5E0A7" w14:textId="0B4478E0" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="006E13BF" w:rsidP="008F72D6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F72D6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>❑</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F72D6">
+        <w:sym w:font="Wingdings" w:char="F0A6"/>
+      </w:r>
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D4842">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">modalità </w:t>
       </w:r>
       <w:r w:rsidR="00690B97" w:rsidRPr="00690B97">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00690B97">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>: r</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F72D6">
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>accolta intermediata da</w:t>
       </w:r>
+      <w:r w:rsidR="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centr</w:t>
+      </w:r>
+      <w:r w:rsidR="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o Per</w:t>
+      </w:r>
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Impiego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F481BF0" w14:textId="4AE255EC" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="006E13BF" w:rsidP="008F72D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpotesto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="008F72D6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>❑</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F72D6">
+        <w:sym w:font="Wingdings" w:char="F0A6"/>
+      </w:r>
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D4842">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">modalità </w:t>
       </w:r>
       <w:r w:rsidR="00690B97" w:rsidRPr="005D4842">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00690B97">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>: r</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F72D6">
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>icezione delle candidature per il tramite dei canali aziendali (mail, telefono</w:t>
       </w:r>
       <w:r w:rsidR="00690B97">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F72D6">
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> link </w:t>
       </w:r>
       <w:r w:rsidR="00690B97">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>pagina web dell’azienda</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F72D6">
+      <w:r w:rsidR="008F72D6" w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C64CC03" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="008F72D6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F35274" w14:textId="5338E6C0" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:bCs/>
@@ -8587,75 +8584,99 @@
         <w:pStyle w:val="Corpotesto"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F72D6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Si, desidero che il Centro Per l’Impiego trasmetta solo le candidature più idonee, tra quelle che perverranno sul portale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2B8309" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
+    <w:p w14:paraId="1B2B8309" w14:textId="0F0EDD58" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F72D6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
         </w:rPr>
         <w:t>❑</w:t>
       </w:r>
       <w:r w:rsidRPr="008F72D6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> No, desidero che il Centro Per l’Impiego trasmetta tutte le candidature pervenute sul portale</w:t>
+        <w:t xml:space="preserve"> No, desidero che il Centro Per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6240">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’Impiego </w:t>
+      </w:r>
+      <w:r w:rsidR="0094475B" w:rsidRPr="005E6240">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>metta a disposizione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6240">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tutte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F72D6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le candidature pervenute sul portale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4EB1AE" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00C41959">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="018E17A0" w14:textId="77777777" w:rsidR="00665D64" w:rsidRDefault="00665D64" w:rsidP="00C41959">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
@@ -8871,57 +8892,51 @@
         </w:rPr>
         <w:t>candidati</w:t>
       </w:r>
       <w:r w:rsidR="00A66CF5" w:rsidRPr="00355E6B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008753DC" w:rsidRPr="00355E6B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>saranno invitati a</w:t>
       </w:r>
       <w:r w:rsidR="00355E6B" w:rsidRPr="00355E6B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>d utilizzare</w:t>
       </w:r>
       <w:r w:rsidR="008753DC" w:rsidRPr="00355E6B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00355E6B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00133D68">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>barrare l’opzione preferita</w:t>
       </w:r>
       <w:r w:rsidRPr="00355E6B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F211080" w14:textId="77777777" w:rsidR="008F72D6" w:rsidRPr="008F72D6" w:rsidRDefault="008F72D6" w:rsidP="00133D68">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
@@ -10045,51 +10060,50 @@
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Il Centro per l’impiego prenderà in considerazione esclusivamente richieste aziendali che non siano in contrasto con la vigente normativa e si riserva la facoltà di contattare l’azienda per opportuni chiarimenti nel caso in cui questa venga meno agli impegni assunti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01900684" w14:textId="77777777" w:rsidR="00237FB6" w:rsidRDefault="00237FB6" w:rsidP="007622DF">
       <w:pPr>
         <w:ind w:left="209" w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E72CA91" w14:textId="77777777" w:rsidR="005C4689" w:rsidRPr="007C796D" w:rsidRDefault="005C4689" w:rsidP="007622DF">
       <w:pPr>
         <w:ind w:left="139"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>L’Azienda</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C796D">
         <w:rPr>
           <w:u w:val="single"/>
@@ -14001,149 +14015,158 @@
       <w:pPr>
         <w:ind w:left="8617" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="513497971">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="802307248">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1088383185">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1384406898">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009046C3"/>
+    <w:rsid w:val="00005606"/>
     <w:rsid w:val="00020440"/>
     <w:rsid w:val="000428B3"/>
     <w:rsid w:val="000433B9"/>
     <w:rsid w:val="00060F0A"/>
     <w:rsid w:val="000766DC"/>
     <w:rsid w:val="000A50FA"/>
     <w:rsid w:val="000B7217"/>
+    <w:rsid w:val="000D261F"/>
     <w:rsid w:val="000F42A2"/>
+    <w:rsid w:val="001104AB"/>
     <w:rsid w:val="00133D68"/>
     <w:rsid w:val="001378B1"/>
     <w:rsid w:val="00144BCB"/>
     <w:rsid w:val="00172FD0"/>
     <w:rsid w:val="00174AD2"/>
     <w:rsid w:val="00187DFA"/>
     <w:rsid w:val="001C3B3F"/>
     <w:rsid w:val="00205FB1"/>
     <w:rsid w:val="002065F0"/>
     <w:rsid w:val="002132C3"/>
     <w:rsid w:val="00237FB6"/>
     <w:rsid w:val="00246CC3"/>
     <w:rsid w:val="00282568"/>
     <w:rsid w:val="002F4503"/>
     <w:rsid w:val="00302564"/>
     <w:rsid w:val="00355E6B"/>
     <w:rsid w:val="0037691D"/>
     <w:rsid w:val="00385055"/>
     <w:rsid w:val="003C5F82"/>
     <w:rsid w:val="0040296A"/>
     <w:rsid w:val="00441007"/>
     <w:rsid w:val="00476C0A"/>
     <w:rsid w:val="004A496D"/>
     <w:rsid w:val="004E02CC"/>
     <w:rsid w:val="004F536B"/>
     <w:rsid w:val="0054345B"/>
     <w:rsid w:val="005837F0"/>
     <w:rsid w:val="005C2E85"/>
     <w:rsid w:val="005C4689"/>
     <w:rsid w:val="005D4842"/>
+    <w:rsid w:val="005E6240"/>
     <w:rsid w:val="006211FD"/>
     <w:rsid w:val="00662062"/>
     <w:rsid w:val="00664F05"/>
     <w:rsid w:val="00665D64"/>
     <w:rsid w:val="006663A0"/>
     <w:rsid w:val="00667F95"/>
     <w:rsid w:val="00690B97"/>
     <w:rsid w:val="006D115F"/>
+    <w:rsid w:val="006E13BF"/>
     <w:rsid w:val="006F0CD0"/>
     <w:rsid w:val="006F1293"/>
     <w:rsid w:val="007067C8"/>
     <w:rsid w:val="00713735"/>
     <w:rsid w:val="007372EE"/>
     <w:rsid w:val="00760168"/>
     <w:rsid w:val="007622DF"/>
     <w:rsid w:val="00764D04"/>
     <w:rsid w:val="00787389"/>
     <w:rsid w:val="007A505D"/>
     <w:rsid w:val="007C796D"/>
+    <w:rsid w:val="007F1383"/>
     <w:rsid w:val="007F51B8"/>
     <w:rsid w:val="00807B73"/>
     <w:rsid w:val="0081454F"/>
     <w:rsid w:val="0082446A"/>
     <w:rsid w:val="00835A3C"/>
     <w:rsid w:val="00860233"/>
     <w:rsid w:val="008753DC"/>
     <w:rsid w:val="008B61F3"/>
     <w:rsid w:val="008C7DC4"/>
     <w:rsid w:val="008F72D6"/>
     <w:rsid w:val="009046C3"/>
     <w:rsid w:val="00912734"/>
     <w:rsid w:val="00926B27"/>
     <w:rsid w:val="00936898"/>
+    <w:rsid w:val="0094475B"/>
     <w:rsid w:val="009621DB"/>
     <w:rsid w:val="00992EB7"/>
     <w:rsid w:val="009B2F7A"/>
     <w:rsid w:val="009C08AB"/>
     <w:rsid w:val="009E1780"/>
     <w:rsid w:val="00A6163F"/>
     <w:rsid w:val="00A66CF5"/>
     <w:rsid w:val="00A85C5E"/>
     <w:rsid w:val="00A861A5"/>
+    <w:rsid w:val="00A876EB"/>
     <w:rsid w:val="00AD27A6"/>
     <w:rsid w:val="00AD3601"/>
     <w:rsid w:val="00AF36B8"/>
     <w:rsid w:val="00B1734F"/>
     <w:rsid w:val="00B23965"/>
+    <w:rsid w:val="00B87B8E"/>
     <w:rsid w:val="00BD038B"/>
     <w:rsid w:val="00BD6C83"/>
     <w:rsid w:val="00C2741F"/>
     <w:rsid w:val="00C41959"/>
     <w:rsid w:val="00C45C2F"/>
     <w:rsid w:val="00C5305F"/>
     <w:rsid w:val="00C75BEF"/>
     <w:rsid w:val="00C93741"/>
     <w:rsid w:val="00D237D8"/>
     <w:rsid w:val="00D66103"/>
     <w:rsid w:val="00D73452"/>
     <w:rsid w:val="00D734B5"/>
     <w:rsid w:val="00D87AEC"/>
     <w:rsid w:val="00DB30CC"/>
     <w:rsid w:val="00DC46D9"/>
     <w:rsid w:val="00DE2363"/>
     <w:rsid w:val="00E13D4D"/>
     <w:rsid w:val="00E354F0"/>
     <w:rsid w:val="00E4640E"/>
     <w:rsid w:val="00E61DF8"/>
     <w:rsid w:val="00E663F2"/>
     <w:rsid w:val="00E857BF"/>
     <w:rsid w:val="00EB6E07"/>
     <w:rsid w:val="00ED7E5C"/>
     <w:rsid w:val="00EF36C4"/>
@@ -14831,50 +14854,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009046C3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
     <w:name w:val="Titolo 1 Carattere"/>
@@ -15633,70 +15657,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46EA814D-1037-4D59-BDBE-A83771D28364}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1412</Words>
-  <Characters>8051</Characters>
+  <Words>1414</Words>
+  <Characters>8063</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9445</CharactersWithSpaces>
+  <CharactersWithSpaces>9459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Balboni Francesca</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>