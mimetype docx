--- v0 (2025-12-15)
+++ v1 (2026-10-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0E3642C1" w14:textId="413919DF" w:rsidR="000E164C" w:rsidRDefault="00B75FB0" w:rsidP="009E51F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E51F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MODULO DI CONVOCAZIONE ALLE ATTIVITÀ DI POLITICA ATTIVA PER IL LAVORO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D91EB58" w14:textId="77777777" w:rsidR="009E51F3" w:rsidRPr="009E51F3" w:rsidRDefault="009E51F3" w:rsidP="009E51F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -158,75 +158,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="748E6123" w14:textId="19701BD4" w:rsidR="00D14981" w:rsidRPr="00193ABF" w:rsidRDefault="00D14981" w:rsidP="009E51F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00193ABF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CODICE FISCALE: </w:t>
       </w:r>
       <w:r w:rsidR="00B75FB0" w:rsidRPr="00193ABF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AABE101" w14:textId="35AC485D" w:rsidR="002D4A89" w:rsidRDefault="007A5BCF" w:rsidP="009E51F3">
+    <w:p w14:paraId="4AABE101" w14:textId="112AEF10" w:rsidR="002D4A89" w:rsidRDefault="007A5BCF" w:rsidP="009E51F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B75FB0">
         <w:t xml:space="preserve">he partecipa alle attività del programma </w:t>
       </w:r>
       <w:r w:rsidR="007C45EE">
         <w:t xml:space="preserve">di politica attiva del lavoro </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in quanto </w:t>
       </w:r>
       <w:r w:rsidR="002D4A89">
         <w:t>beneficiario/a di sostegno al reddito per il quale è previsto un regime di condizionalità (NASPI, DIS-COLL</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>Reddito di Cittadinanza</w:t>
       </w:r>
       <w:r w:rsidR="007F3112">
         <w:t>, Assegno di Inclusione o Supporto per la formazione e il lavoro</w:t>
       </w:r>
       <w:r w:rsidR="002D4A89">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376FB56D" w14:textId="77777777" w:rsidR="009E51F3" w:rsidRDefault="009E51F3" w:rsidP="009E51F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E2ED7CA" w14:textId="3F4E3C65" w:rsidR="00D14981" w:rsidRDefault="00B75FB0" w:rsidP="009E51F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1211,63 +1205,63 @@
         <w:t>Firma dell’utente: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA42F6C" w14:textId="68D43DB6" w:rsidR="009E51F3" w:rsidRPr="009E51F3" w:rsidRDefault="009E51F3" w:rsidP="009E51F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009E51F3" w:rsidRPr="009E51F3" w:rsidSect="00B60A9E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="426" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F5D9B69" w14:textId="77777777" w:rsidR="00FC6C41" w:rsidRDefault="00FC6C41" w:rsidP="00376528">
+    <w:p w14:paraId="23669CDA" w14:textId="77777777" w:rsidR="003E32F2" w:rsidRDefault="003E32F2" w:rsidP="00376528">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F6D5997" w14:textId="77777777" w:rsidR="00FC6C41" w:rsidRDefault="00FC6C41" w:rsidP="00376528">
+    <w:p w14:paraId="27B9B581" w14:textId="77777777" w:rsidR="003E32F2" w:rsidRDefault="003E32F2" w:rsidP="00376528">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1283,76 +1277,76 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="434F8B5D" w14:textId="77777777" w:rsidR="00FC6C41" w:rsidRDefault="00FC6C41" w:rsidP="00376528">
+    <w:p w14:paraId="1C9CE9D2" w14:textId="77777777" w:rsidR="003E32F2" w:rsidRDefault="003E32F2" w:rsidP="00376528">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36EE269B" w14:textId="77777777" w:rsidR="00FC6C41" w:rsidRDefault="00FC6C41" w:rsidP="00376528">
+    <w:p w14:paraId="3153A3E8" w14:textId="77777777" w:rsidR="003E32F2" w:rsidRDefault="003E32F2" w:rsidP="00376528">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03091C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="542A667C"/>
     <w:lvl w:ilvl="0" w:tplc="38D6CB8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2126,119 +2120,123 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1134834005">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1600528976">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="510686108">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1765371436">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1516532679">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1103957864">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D14981"/>
     <w:rsid w:val="000074B9"/>
     <w:rsid w:val="00052E0D"/>
     <w:rsid w:val="00080014"/>
     <w:rsid w:val="000E164C"/>
+    <w:rsid w:val="00176670"/>
     <w:rsid w:val="00187499"/>
     <w:rsid w:val="00193ABF"/>
     <w:rsid w:val="0020587F"/>
     <w:rsid w:val="002172F7"/>
     <w:rsid w:val="00241FD1"/>
     <w:rsid w:val="002D4A89"/>
     <w:rsid w:val="0036015F"/>
     <w:rsid w:val="00371A79"/>
     <w:rsid w:val="00376528"/>
     <w:rsid w:val="003B71DD"/>
     <w:rsid w:val="003D260C"/>
+    <w:rsid w:val="003E32F2"/>
     <w:rsid w:val="00440F08"/>
     <w:rsid w:val="004421B2"/>
     <w:rsid w:val="00482145"/>
     <w:rsid w:val="004B4922"/>
     <w:rsid w:val="00513D57"/>
     <w:rsid w:val="00525E92"/>
     <w:rsid w:val="00561546"/>
     <w:rsid w:val="005A2F77"/>
     <w:rsid w:val="005B12A5"/>
     <w:rsid w:val="006108E8"/>
     <w:rsid w:val="00684258"/>
     <w:rsid w:val="006C34F6"/>
     <w:rsid w:val="007A0129"/>
     <w:rsid w:val="007A5BCF"/>
     <w:rsid w:val="007C45EE"/>
     <w:rsid w:val="007F3112"/>
     <w:rsid w:val="00830221"/>
     <w:rsid w:val="008A6080"/>
     <w:rsid w:val="008D520A"/>
     <w:rsid w:val="00965019"/>
     <w:rsid w:val="009E51F3"/>
     <w:rsid w:val="009F3841"/>
     <w:rsid w:val="00A13E0C"/>
     <w:rsid w:val="00A57956"/>
     <w:rsid w:val="00AA5786"/>
     <w:rsid w:val="00B2233B"/>
     <w:rsid w:val="00B60A9E"/>
     <w:rsid w:val="00B6123B"/>
     <w:rsid w:val="00B75FB0"/>
+    <w:rsid w:val="00BA66E4"/>
     <w:rsid w:val="00BE51BB"/>
     <w:rsid w:val="00C93894"/>
     <w:rsid w:val="00D1191D"/>
     <w:rsid w:val="00D14981"/>
     <w:rsid w:val="00DC7B07"/>
     <w:rsid w:val="00DD6CEA"/>
     <w:rsid w:val="00DE3A64"/>
     <w:rsid w:val="00E2340C"/>
     <w:rsid w:val="00E559A3"/>
     <w:rsid w:val="00F775D9"/>
     <w:rsid w:val="00FB6D59"/>
     <w:rsid w:val="00FC6C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -3053,59 +3051,59 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>375</Words>
-  <Characters>2794</Characters>
+  <Words>469</Words>
+  <Characters>2675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 